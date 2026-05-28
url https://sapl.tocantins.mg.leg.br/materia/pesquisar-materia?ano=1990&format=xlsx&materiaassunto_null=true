--- v0 (2025-10-23)
+++ v1 (2026-05-28)
@@ -54,435 +54,435 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1140/projeto_de_lei_complementar_1990_n01.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1140/projeto_de_lei_complementar_1990_n01.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do regime jurídico único do servidor público civil do município de Tocantins-MG. E dá outras providências</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1090/projeto_de_lei_no21_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1090/projeto_de_lei_no21_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REAJUSTE DOS FUNCIONÁRIOS, FIXA O ABONO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1091/projeto_de_lei_no22_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1091/projeto_de_lei_no22_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL".</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1092/projeto_de_lei_no23_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1092/projeto_de_lei_no23_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTARES".</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1093/projeto_de_lei_no24_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1093/projeto_de_lei_no24_de_1990.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONTRATAÇÕES, NOMEAÇÃO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1094/projeto_de_lei_no25_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1094/projeto_de_lei_no25_de_1990.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO AO GRÊMIO RECREATIVO ESCOLA DE SAMBA ÍNDIO DO RITMO (G.R.E.S.I.R.)".</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1095/projeto_de_lei_no26_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1095/projeto_de_lei_no26_de_1990.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO AO FUNCIONALISMO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1096/projeto_de_lei_no27_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1096/projeto_de_lei_no27_de_1990.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE AO FUNCIONALISMO PÚBLICO".</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1097/projeto_de_lei_no28_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1097/projeto_de_lei_no28_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL DE TOCANTINS A ASSINAR O QUINTO (5º) TERMO ADITIVO DE RE-RATIFICAÇÃO AO CONVÉNIO ENTRE A PREFEITURA MUNICIPAL DE TOCANTINS E A EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL - EMATER/MG</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1098/projeto_de_lei_no29_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1098/projeto_de_lei_no29_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA APLICAÇÃO DE RECURSOS NO MERCADO FINANCEIRO".</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1099/projeto_de_lei_no30_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1099/projeto_de_lei_no30_de_1990.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ADIANTAMENTO SALARIAL".</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1100/projeto_de_lei_no31_de_1990.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1100/projeto_de_lei_no31_de_1990.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ASSINATURA DE CONVÊNIO COM O INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DO ESTADO DE MINAS GERAIS (IPSEMG)".</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1119/projeto_de_lei_1990_n32.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1119/projeto_de_lei_1990_n32.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ASSINATURA DE CONTRATO DE PRESTAÇÃO DE SERVIÇOS COM A CONSTRUTAL COM INTERVENIÊNCIA DA TELEMIG, PARA EXPANSÃO DE SERVIÇO TELEFÓNICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1120/projeto_de_lei_1990_n33.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1120/projeto_de_lei_1990_n33.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A FILIAÇÃO DO MUNICÍPIO DE TOCANTINS NA ASSOCIAÇÃO DOS MUNICÍPIO DA MICRORREGIÃO DA ZONA DA MATA NORTE - AMMAN E CONTÉM OUTRAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1121/projeto_de_lei_1990_n34.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1121/projeto_de_lei_1990_n34.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1122/projeto_de_lei_1990_n35.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1122/projeto_de_lei_1990_n35.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A COMENDA PROFESSOR JOÃO LOYOLA"</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1123/projeto_de_lei_1990_n36.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1123/projeto_de_lei_1990_n36.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES".</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1124/projeto_de_lei_1990_n37.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1124/projeto_de_lei_1990_n37.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL E CONCEDE SUBVENÇÕES".</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1125/projeto_de_lei_1990_n38.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1125/projeto_de_lei_1990_n38.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO SALARIAL AO FUNCIONALISMO PÚBLICO".</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1126/projeto_de_lei_1990_n39.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1126/projeto_de_lei_1990_n39.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1127/projeto_de_lei_1990_n40.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1127/projeto_de_lei_1990_n40.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES E CONTRIBUIÇÕES".</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1129/projeto_de_lei_1990_n42.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1129/projeto_de_lei_1990_n42.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE DIRETRIZES GERAIS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1130/projeto_de_lei_1990_n43-girado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1130/projeto_de_lei_1990_n43-girado.pdf</t>
   </si>
   <si>
     <t>" Aprova o Orçamento Plurianual de Investimentos para o triênio de de 1991/1993"</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1131/projeto_de_lei_1990_n44-girado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1131/projeto_de_lei_1990_n44-girado.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e Fixa a Despesa para o Exercício de 1991"</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1132/projeto_de_lei_1990_n45.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1132/projeto_de_lei_1990_n45.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE TOCANTINS-MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1133/projeto_de_lei_1990_n46.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1133/projeto_de_lei_1990_n46.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>JOSÉ AFRÂNIO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1134/projeto_de_lei_1990_n47.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1134/projeto_de_lei_1990_n47.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O UNIÃO FUTEBOL CLUBE".</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1135/projeto_de_lei_1990_n48.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1135/projeto_de_lei_1990_n48.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O ESPORTE CLUBE ITARARÉ".</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ADAMASTOR PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1136/projeto_de_lei_1990_n49.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1136/projeto_de_lei_1990_n49.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE SANTA ISABEL - C.D.C.S.I. , TOCANTINS-MG".</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1137/projeto_de_lei_1990_n50.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1137/projeto_de_lei_1990_n50.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE SALARIAL AO FUNCIONALISMO PÚBLICO".</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1138/projeto_de_lei_1990_n51.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1138/projeto_de_lei_1990_n51.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES".</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1139/projeto_de_lei_1990_n52.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1139/projeto_de_lei_1990_n52.pdf</t>
   </si>
   <si>
     <t>" RECONHECE CADASTRAMENTO DE ENTIDADES PARA FINS DE SUBVENÇÕES SOCIAIS"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -789,67 +789,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1140/projeto_de_lei_complementar_1990_n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1090/projeto_de_lei_no21_de_1990.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1091/projeto_de_lei_no22_de_1990.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1092/projeto_de_lei_no23_de_1990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1093/projeto_de_lei_no24_de_1990.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1094/projeto_de_lei_no25_de_1990.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1095/projeto_de_lei_no26_de_1990.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1096/projeto_de_lei_no27_de_1990.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1097/projeto_de_lei_no28_de_1990.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1098/projeto_de_lei_no29_de_1990.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1099/projeto_de_lei_no30_de_1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1100/projeto_de_lei_no31_de_1990.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1119/projeto_de_lei_1990_n32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1120/projeto_de_lei_1990_n33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1121/projeto_de_lei_1990_n34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1122/projeto_de_lei_1990_n35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1123/projeto_de_lei_1990_n36.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1124/projeto_de_lei_1990_n37.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1125/projeto_de_lei_1990_n38.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1126/projeto_de_lei_1990_n39.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1127/projeto_de_lei_1990_n40.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1129/projeto_de_lei_1990_n42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1130/projeto_de_lei_1990_n43-girado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1131/projeto_de_lei_1990_n44-girado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1132/projeto_de_lei_1990_n45.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1133/projeto_de_lei_1990_n46.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1134/projeto_de_lei_1990_n47.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1135/projeto_de_lei_1990_n48.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1136/projeto_de_lei_1990_n49.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1137/projeto_de_lei_1990_n50.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1138/projeto_de_lei_1990_n51.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1139/projeto_de_lei_1990_n52.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1140/projeto_de_lei_complementar_1990_n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1090/projeto_de_lei_no21_de_1990.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1091/projeto_de_lei_no22_de_1990.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1092/projeto_de_lei_no23_de_1990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1093/projeto_de_lei_no24_de_1990.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1094/projeto_de_lei_no25_de_1990.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1095/projeto_de_lei_no26_de_1990.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1096/projeto_de_lei_no27_de_1990.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1097/projeto_de_lei_no28_de_1990.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1098/projeto_de_lei_no29_de_1990.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1099/projeto_de_lei_no30_de_1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1100/projeto_de_lei_no31_de_1990.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1119/projeto_de_lei_1990_n32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1120/projeto_de_lei_1990_n33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1121/projeto_de_lei_1990_n34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1122/projeto_de_lei_1990_n35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1123/projeto_de_lei_1990_n36.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1124/projeto_de_lei_1990_n37.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1125/projeto_de_lei_1990_n38.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1126/projeto_de_lei_1990_n39.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1127/projeto_de_lei_1990_n40.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1129/projeto_de_lei_1990_n42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1130/projeto_de_lei_1990_n43-girado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1131/projeto_de_lei_1990_n44-girado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1132/projeto_de_lei_1990_n45.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1133/projeto_de_lei_1990_n46.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1134/projeto_de_lei_1990_n47.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1135/projeto_de_lei_1990_n48.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1136/projeto_de_lei_1990_n49.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1137/projeto_de_lei_1990_n50.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1138/projeto_de_lei_1990_n51.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1990/1139/projeto_de_lei_1990_n52.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>