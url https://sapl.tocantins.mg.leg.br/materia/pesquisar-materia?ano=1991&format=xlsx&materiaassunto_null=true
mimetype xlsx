--- v0 (2025-10-23)
+++ v1 (2026-05-28)
@@ -54,291 +54,291 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1141/projeto_de_lei__1991_n54.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1141/projeto_de_lei__1991_n54.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CELEBRAR CONVÊNIO COM A FUNDAÇÃO SERVIÇOS SAÚDE PÚBLICA- SESP"</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>JOSÉ AFRÂNIO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1142/projeto_de_lei__1991_n55.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1142/projeto_de_lei__1991_n55.pdf</t>
   </si>
   <si>
     <t>" CRIA O CONCELHO MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER - CONSEC DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1143/projeto_de_lei__1991_n56.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1143/projeto_de_lei__1991_n56.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1144/projeto_de_lei__1991_n57.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1144/projeto_de_lei__1991_n57.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1145/projeto_de_lei__1991_n58.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1145/projeto_de_lei__1991_n58.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1146/projeto_de_lei__1991_n59.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1146/projeto_de_lei__1991_n59.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1155/projeto_de_lei__1991_n61.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1155/projeto_de_lei__1991_n61.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA DOAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL À NATURAL INDUSTRIA E COMERCIO DE BEBIDAS LTDA"</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1156/projeto_de_lei__1991_n62.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1156/projeto_de_lei__1991_n62.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO ATLÉTICA PIRES DA LUZ</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1157/projeto_de_lei__1991_n63.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1157/projeto_de_lei__1991_n63.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE BEIJA-FLOR TOCANTINS-MG"</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1158/projeto_de_lei__1991_n64.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1158/projeto_de_lei__1991_n64.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O SETE DE SETEMBRO FUTEBOL CLUBE"</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1159/projeto_de_lei__1991_n65.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1159/projeto_de_lei__1991_n65.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CRUZADO FUTEBOL CLUBE".</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1160/projeto_de_lei__1991_n66.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1160/projeto_de_lei__1991_n66.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CELEBRAR CONVÊNIO COM OS MINISTÉRIOS: EDUCAÇÃO, SAÚDE, AGRICULTURA, INFRA-ESTRUTURA, AÇÃO SOCIAL E SECRETARIAS ESPECIAIS DO GOVERNO FEDERAL"</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1161/projeto_de_lei__1991_n68.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1161/projeto_de_lei__1991_n68.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1162/projeto_de_lei__1991_n69.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1162/projeto_de_lei__1991_n69.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE REAJUSTE DE VENCIMENTOS E ABONO FAMÍLIA DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS"</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1163/projeto_de_lei__1991_n70.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1163/projeto_de_lei__1991_n70.pdf</t>
   </si>
   <si>
     <t>" APROVA O PLANO PLURIANUAL PARA O TRIÊNIO 1992/1994"</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1164/projeto_de_lei__1991_n71.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1164/projeto_de_lei__1991_n71.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES E CONTRIBUIÇÕES"</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1165/projeto_de_lei__1991_n72.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1165/projeto_de_lei__1991_n72.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS"</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1166/projeto_de_lei__1991_n73.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1166/projeto_de_lei__1991_n73.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ANULAÇÃO PARCIAL E/OU TOTAL DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1167/projeto_de_lei__1991_n74-girado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1167/projeto_de_lei__1991_n74-girado.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1992"</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ADAMASTOR PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1168/projeto_de_lei__1991_n75.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1168/projeto_de_lei__1991_n75.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A SOCIEDADE MUSICAL LIRA TOCANTINENSE".</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1169/projeto_de_lei__1991_n76.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1169/projeto_de_lei__1991_n76.pdf</t>
   </si>
   <si>
     <t>Institui isenção fiscal ás entidades que menciona"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -645,67 +645,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1141/projeto_de_lei__1991_n54.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1142/projeto_de_lei__1991_n55.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1143/projeto_de_lei__1991_n56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1144/projeto_de_lei__1991_n57.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1145/projeto_de_lei__1991_n58.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1146/projeto_de_lei__1991_n59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1155/projeto_de_lei__1991_n61.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1156/projeto_de_lei__1991_n62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1157/projeto_de_lei__1991_n63.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1158/projeto_de_lei__1991_n64.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1159/projeto_de_lei__1991_n65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1160/projeto_de_lei__1991_n66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1161/projeto_de_lei__1991_n68.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1162/projeto_de_lei__1991_n69.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1163/projeto_de_lei__1991_n70.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1164/projeto_de_lei__1991_n71.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1165/projeto_de_lei__1991_n72.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1166/projeto_de_lei__1991_n73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1167/projeto_de_lei__1991_n74-girado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1168/projeto_de_lei__1991_n75.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1169/projeto_de_lei__1991_n76.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1141/projeto_de_lei__1991_n54.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1142/projeto_de_lei__1991_n55.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1143/projeto_de_lei__1991_n56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1144/projeto_de_lei__1991_n57.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1145/projeto_de_lei__1991_n58.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1146/projeto_de_lei__1991_n59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1155/projeto_de_lei__1991_n61.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1156/projeto_de_lei__1991_n62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1157/projeto_de_lei__1991_n63.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1158/projeto_de_lei__1991_n64.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1159/projeto_de_lei__1991_n65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1160/projeto_de_lei__1991_n66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1161/projeto_de_lei__1991_n68.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1162/projeto_de_lei__1991_n69.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1163/projeto_de_lei__1991_n70.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1164/projeto_de_lei__1991_n71.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1165/projeto_de_lei__1991_n72.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1166/projeto_de_lei__1991_n73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1167/projeto_de_lei__1991_n74-girado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1168/projeto_de_lei__1991_n75.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1991/1169/projeto_de_lei__1991_n76.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="155" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>