--- v0 (2026-02-12)
+++ v1 (2026-05-28)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1179/projeto_de_lei__1992__n77.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1179/projeto_de_lei__1992__n77.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1180/projeto_de_lei__1992__n78.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1180/projeto_de_lei__1992__n78.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1181/projeto_de_lei__1992__n79.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1181/projeto_de_lei__1992__n79.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1182/projeto_de_lei__1992__n81.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1182/projeto_de_lei__1992__n81.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1183/projeto_de_lei__1992__n82.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1183/projeto_de_lei__1992__n82.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1184/projeto_de_lei__1992__n83.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1184/projeto_de_lei__1992__n83.pdf</t>
   </si>
   <si>
     <t>" ALTERA DENOMINAÇÃO DE CARGOS DO ATUAL QUADRO DE PESSOAL, PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA PREFEITURA MUNICIPAL DE TOCANTINS-MG, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1185/projeto_de_lei__1992__n84.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1185/projeto_de_lei__1992__n84.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1186/projeto_de_lei__1992__n85.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1186/projeto_de_lei__1992__n85.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO DE DÍVIDA PARA COM O INSTITUTO NACIONAL DO SEGURO SOCIAL - INSS - E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1187/projeto_de_lei__1992__n86.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1187/projeto_de_lei__1992__n86.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Poder Executivo a contratar parcelamento de dívida para o Fundo de Garantia do Tempo de Serviço - FGTS e dá outras providências correlatadas"</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1188/projeto_de_lei__1992__n87.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1188/projeto_de_lei__1992__n87.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE OBRAS PÚBLICAS DO ESTADO DE MINAS GERAIS"</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1189/projeto_de_lei__1992__n88.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1189/projeto_de_lei__1992__n88.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ADAMASTOR PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1190/projeto_de_lei__1992__n89.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1190/projeto_de_lei__1992__n89.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO"</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1191/projeto_de_lei__1992__n90.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1191/projeto_de_lei__1992__n90.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1192/projeto_de_lei__1992__n91.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1192/projeto_de_lei__1992__n91.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1193/projeto_de_lei__1992__n92.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1193/projeto_de_lei__1992__n92.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DOS MACACOS, TOCANTINS-MG"</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1194/projeto_de_lei__1992__n93.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1194/projeto_de_lei__1992__n93.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO ESPECIAL".</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1195/projeto_de_lei__1992__n94.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1195/projeto_de_lei__1992__n94.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO DE JOAQUIM MACHADO A LOTEAMENTO PÚBLICO DESTA CIDADE"</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1196/projeto_de_lei__1992__n96.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1196/projeto_de_lei__1992__n96.pdf</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1197/projeto_de_lei__1992__n97.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1197/projeto_de_lei__1992__n97.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR"</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1198/projeto_de_lei__1992__n98.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1198/projeto_de_lei__1992__n98.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCEDER AFORAMENTO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1199/projeto_de_lei__1992__n99.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1199/projeto_de_lei__1992__n99.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1200/projeto_de_lei__1992__n100.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1200/projeto_de_lei__1992__n100.pdf</t>
   </si>
   <si>
     <t>" APROVA O PLANO PLURIANUAL PARA O TRIÊNIO DE 1993/1995".</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1201/projeto_de_lei__1992__n101.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1201/projeto_de_lei__1992__n101.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES E CONTRIBUIÇÕES".</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1202/projeto_de_lei__1992__n102.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1202/projeto_de_lei__1992__n102.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1993"</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1203/projeto_de_lei__1992__n104.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1203/projeto_de_lei__1992__n104.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A ESCOLA PÚBLICA MUNICIPAL"</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1204/projeto_de_lei__1992__n105.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1204/projeto_de_lei__1992__n105.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES E ESPECIAIS"</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1205/projeto_de_lei__1992__n106.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1205/projeto_de_lei__1992__n106.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1206/projeto_de_lei__1992__n107.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1206/projeto_de_lei__1992__n107.pdf</t>
   </si>
   <si>
     <t>" CRIA O CONCELHO MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER - CONSEC DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIÊNCIAS"</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1207/projeto_de_lei__1992__n108.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1207/projeto_de_lei__1992__n108.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1209/projeto_de_lei__1992__n110.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1209/projeto_de_lei__1992__n110.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIÊNCIAS"</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1210/projeto_de_lei__1992__n111.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1210/projeto_de_lei__1992__n111.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL À INDUSTRIA DE MASSAS ALIMENTÍCIAS COSTA LTDA E AO ROTARY CLUBE DE TOCANTINS MG".</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1211/projeto_de_lei__1992__n112.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1211/projeto_de_lei__1992__n112.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES"</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1212/projeto_de_lei__1992__n115.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1212/projeto_de_lei__1992__n115.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ANEXO II - CARREIRA DAS ATIVIDADES DE ADMINISTRAÇÃO - DO ARTIGO 14 DA LEI COMPLEMENTAR Nº 03 DE 30 DE MARÇO DE 1992".</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1213/projeto_de_lei__1992__n116.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1213/projeto_de_lei__1992__n116.pdf</t>
   </si>
   <si>
     <t>" RATIFICA A CELEBRAÇÃO DE CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E A MINAS BRASIL CLUBE DE SEGUROS"</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1214/projeto_de_lei__1992__n117.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1214/projeto_de_lei__1992__n117.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -804,67 +804,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1179/projeto_de_lei__1992__n77.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1180/projeto_de_lei__1992__n78.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1181/projeto_de_lei__1992__n79.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1182/projeto_de_lei__1992__n81.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1183/projeto_de_lei__1992__n82.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1184/projeto_de_lei__1992__n83.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1185/projeto_de_lei__1992__n84.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1186/projeto_de_lei__1992__n85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1187/projeto_de_lei__1992__n86.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1188/projeto_de_lei__1992__n87.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1189/projeto_de_lei__1992__n88.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1190/projeto_de_lei__1992__n89.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1191/projeto_de_lei__1992__n90.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1192/projeto_de_lei__1992__n91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1193/projeto_de_lei__1992__n92.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1194/projeto_de_lei__1992__n93.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1195/projeto_de_lei__1992__n94.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1196/projeto_de_lei__1992__n96.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1197/projeto_de_lei__1992__n97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1198/projeto_de_lei__1992__n98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1199/projeto_de_lei__1992__n99.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1200/projeto_de_lei__1992__n100.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1201/projeto_de_lei__1992__n101.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1202/projeto_de_lei__1992__n102.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1203/projeto_de_lei__1992__n104.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1204/projeto_de_lei__1992__n105.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1205/projeto_de_lei__1992__n106.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1206/projeto_de_lei__1992__n107.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1207/projeto_de_lei__1992__n108.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1209/projeto_de_lei__1992__n110.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1210/projeto_de_lei__1992__n111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1211/projeto_de_lei__1992__n112.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1212/projeto_de_lei__1992__n115.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1213/projeto_de_lei__1992__n116.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1214/projeto_de_lei__1992__n117.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1179/projeto_de_lei__1992__n77.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1180/projeto_de_lei__1992__n78.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1181/projeto_de_lei__1992__n79.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1182/projeto_de_lei__1992__n81.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1183/projeto_de_lei__1992__n82.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1184/projeto_de_lei__1992__n83.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1185/projeto_de_lei__1992__n84.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1186/projeto_de_lei__1992__n85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1187/projeto_de_lei__1992__n86.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1188/projeto_de_lei__1992__n87.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1189/projeto_de_lei__1992__n88.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1190/projeto_de_lei__1992__n89.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1191/projeto_de_lei__1992__n90.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1192/projeto_de_lei__1992__n91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1193/projeto_de_lei__1992__n92.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1194/projeto_de_lei__1992__n93.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1195/projeto_de_lei__1992__n94.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1196/projeto_de_lei__1992__n96.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1197/projeto_de_lei__1992__n97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1198/projeto_de_lei__1992__n98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1199/projeto_de_lei__1992__n99.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1200/projeto_de_lei__1992__n100.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1201/projeto_de_lei__1992__n101.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1202/projeto_de_lei__1992__n102.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1203/projeto_de_lei__1992__n104.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1204/projeto_de_lei__1992__n105.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1205/projeto_de_lei__1992__n106.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1206/projeto_de_lei__1992__n107.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1207/projeto_de_lei__1992__n108.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1209/projeto_de_lei__1992__n110.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1210/projeto_de_lei__1992__n111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1211/projeto_de_lei__1992__n112.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1212/projeto_de_lei__1992__n115.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1213/projeto_de_lei__1992__n116.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1992/1214/projeto_de_lei__1992__n117.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>