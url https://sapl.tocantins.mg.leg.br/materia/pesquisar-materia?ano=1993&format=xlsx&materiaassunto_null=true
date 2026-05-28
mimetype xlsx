--- v0 (2026-02-12)
+++ v1 (2026-05-28)
@@ -54,609 +54,609 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1215/projeto_de_lei__1993__n01.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1215/projeto_de_lei__1993__n01.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ALUGUEL RESIDENCIAL"</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1216/projeto_de_lei__1993__n02.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1216/projeto_de_lei__1993__n02.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1217/projeto_de_lei__1993__n03.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1217/projeto_de_lei__1993__n03.pdf</t>
   </si>
   <si>
     <t>" FIXA O ABONO FAMÍLIA DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS"</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1218/projeto_de_lei__1993__n04.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1218/projeto_de_lei__1993__n04.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CONTRATAÇÃO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1219/projeto_de_lei__1993__n05.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1219/projeto_de_lei__1993__n05.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CRIAÇÃO DE CARGO, FIXA-LHE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1220/projeto_de_lei__1993__n06.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1220/projeto_de_lei__1993__n06.pdf</t>
   </si>
   <si>
     <t>"Autoriza Isenção Parcial e dá outras Providências".</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1221/projeto_de_lei__1993__n07.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1221/projeto_de_lei__1993__n07.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Poder Executivo a Celebrar convênio e contrato com Governo do Estado de Minas Gerais para implantação e efetivação do Programa de mecanização agrícola e dá outras providências"</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1222/projeto_de_lei__1993__n08.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1222/projeto_de_lei__1993__n08.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1223/projeto_de_lei__1993__n09.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1223/projeto_de_lei__1993__n09.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ACRÉSCIMO DE ATRIBUIÇÕES"</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1224/projeto_de_lei__1993__n10.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1224/projeto_de_lei__1993__n10.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1225/projeto_de_lei__1993__n11.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1225/projeto_de_lei__1993__n11.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1994 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1226/projeto_de_lei__1993__n12.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1226/projeto_de_lei__1993__n12.pdf</t>
   </si>
   <si>
     <t>" CRIA O CONCELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1227/projeto_de_lei__1993__n13.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1227/projeto_de_lei__1993__n13.pdf</t>
   </si>
   <si>
     <t>" CRIA O FUNDO MUNICIPAL DE SAÚDE -FMS "</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>" AUTORIZA DOAÇÃO DE TERRENO Á EMPRESA JOSEART- IND. E COM. DE MÓVEIS LTDA, E DÁ OUTRAS PROVIDÊNCIAS CORRELATADAS".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1229/projeto_de_lei__1993__n15.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1229/projeto_de_lei__1993__n15.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CRIAÇÃO DE CONVÊNIO COM O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1230/projeto_de_lei__1993__n16.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1230/projeto_de_lei__1993__n16.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A UTILIZAÇÃO DE VEÍCULO PARTICULAR, FIXA VALORES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1231/projeto_de_lei__1993__n17.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1231/projeto_de_lei__1993__n17.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONSTITUIÇÃO DO CONCELHO MUNICIPAL BEM- ESTAR SOCIAL E CRIAÇÃO DE FUNDO MUNICIPAL A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1232/projeto_de_lei__1993__n18.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1232/projeto_de_lei__1993__n18.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1233/projeto_de_lei__1993__n19.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1233/projeto_de_lei__1993__n19.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI ORÇAMENTÁRIA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>" AUTORIZA AQUISIÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1235/projeto_de_lei__1993__n21.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1235/projeto_de_lei__1993__n21.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1236/projeto_de_lei__1993__n22.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1236/projeto_de_lei__1993__n22.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A ALIENAÇÃO DE AÇÕES DA CEMIG ( COMPANHIA ENERGÉTICA DE MINAS GERAIS), E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1237/projeto_de_lei__1993__n23.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1237/projeto_de_lei__1993__n23.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ANULAÇÃO PARCIAL DE PROJETOS"</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1238/projeto_de_lei__1993__n24.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1238/projeto_de_lei__1993__n24.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1239/projeto_de_lei__1993__n25.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1239/projeto_de_lei__1993__n25.pdf</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1240/projeto_de_lei__1993__n26.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1240/projeto_de_lei__1993__n26.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CRIAÇÃO DE CARGO EM COMISSÃO, FIXA-LHE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1241/projeto_de_lei__1993__n27.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1241/projeto_de_lei__1993__n27.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONCESSÃO DE SUBVENÇÃO"</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1242/projeto_de_lei__1993__n28.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1242/projeto_de_lei__1993__n28.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES E CONTRIBUIÇÕES PARA EXERCÍCIO DE 1994"</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1243/projeto_de_lei__1993__n29.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1243/projeto_de_lei__1993__n29.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O CHEFE DO EXECUTIVO A INDENIZAR POR DESAPROPRIAÇÃO INDIRETA, IMÓVEL DO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1244/projeto_de_lei__1993__n31.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1244/projeto_de_lei__1993__n31.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1994"</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1245/projeto_de_lei__1993__n31.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1245/projeto_de_lei__1993__n31.pdf</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1246/projeto_de_lei__1993__n32.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1246/projeto_de_lei__1993__n32.pdf</t>
   </si>
   <si>
     <t>" APROVA O PLANO PLURIANUAL PARA O TRIÊNIO DE DE 1994/1996"</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1247/projeto_de_lei__1993__n33.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1247/projeto_de_lei__1993__n33.pdf</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>JOSÉ DIAS</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1248/projeto_de_lei__1993__n34.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1248/projeto_de_lei__1993__n34.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O GUARAJÁ FUTEBOL CLUBE."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1249/projeto_de_lei__1993__n35.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1249/projeto_de_lei__1993__n35.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR"</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1250/projeto_de_lei__1993__n36.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1250/projeto_de_lei__1993__n36.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO BENEFICENTE CATÓLICA , UBÁ- MINAS GERAIS"</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1251/projeto_de_lei__1993__n37.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1251/projeto_de_lei__1993__n37.pdf</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1252/projeto_de_lei__1993__n38.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1252/projeto_de_lei__1993__n38.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CRIAÇÃO DE CARGOS EM COMISSÃO, NOMEAÇÃO E CONTRATAÇÃO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1253/projeto_de_lei__1993__n39.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1253/projeto_de_lei__1993__n39.pdf</t>
   </si>
   <si>
     <t>" CRIA O SETOR DE SERVIÇOS DE CEMITÉRIOS, APROVA LOTEAMENTO, AUTORIZA A VENDA E DOAÇÃO LOTES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1254/projeto_de_lei__1993__n40.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1254/projeto_de_lei__1993__n40.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA A LICENÇA DE LOCALIZAÇÃO E FUNCIONAMENTO DE ESTABELECIMENTOS- ALVARÁ, E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1255/projeto_de_lei__1993__n41.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1255/projeto_de_lei__1993__n41.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR".</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1256/projeto_de_lei__1993__n42.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1256/projeto_de_lei__1993__n42.pdf</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1257/projeto_de_lei__1993__n43.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1257/projeto_de_lei__1993__n43.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTO DAS TAXAS DO MUNICÍPIO DE TOCANTINS - ESTADO DE MINAS GERAIS"</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1258/projeto_de_lei__1993__n44.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1258/projeto_de_lei__1993__n44.pdf</t>
   </si>
   <si>
     <t>" CRIA A UNIDADE FISCAL MUNICIPAL - UFM- DO MUNICÍPIO DE TOCANTINS - ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>FRANKLIN MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1259/projeto_de_lei__1993__n45.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1259/projeto_de_lei__1993__n45.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O BOCA FUTEBOL CLUBE".</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1260/projeto_de_lei__1993__n46.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1260/projeto_de_lei__1993__n46.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA REDAÇÃO AO ART.2º DA LEI Nº10/93."</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1261/projeto_de_lei__1993__n47.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1261/projeto_de_lei__1993__n47.pdf</t>
   </si>
   <si>
     <t>" CRIA A ESCOLA MUNICIPAL AUGUSTA MARIA DE SOUZA LIMA"</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1262/projeto_de_lei__1993__n48.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1262/projeto_de_lei__1993__n48.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1263/projeto_de_lei__1993__n49.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1263/projeto_de_lei__1993__n49.pdf</t>
   </si>
   <si>
     <t>" ABRE CRÉDITO ESPECIAL"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -963,67 +963,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1215/projeto_de_lei__1993__n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1216/projeto_de_lei__1993__n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1217/projeto_de_lei__1993__n03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1218/projeto_de_lei__1993__n04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1219/projeto_de_lei__1993__n05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1220/projeto_de_lei__1993__n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1221/projeto_de_lei__1993__n07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1222/projeto_de_lei__1993__n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1223/projeto_de_lei__1993__n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1224/projeto_de_lei__1993__n10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1225/projeto_de_lei__1993__n11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1226/projeto_de_lei__1993__n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1227/projeto_de_lei__1993__n13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1229/projeto_de_lei__1993__n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1230/projeto_de_lei__1993__n16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1231/projeto_de_lei__1993__n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1232/projeto_de_lei__1993__n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1233/projeto_de_lei__1993__n19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1235/projeto_de_lei__1993__n21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1236/projeto_de_lei__1993__n22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1237/projeto_de_lei__1993__n23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1238/projeto_de_lei__1993__n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1239/projeto_de_lei__1993__n25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1240/projeto_de_lei__1993__n26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1241/projeto_de_lei__1993__n27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1242/projeto_de_lei__1993__n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1243/projeto_de_lei__1993__n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1244/projeto_de_lei__1993__n31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1245/projeto_de_lei__1993__n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1246/projeto_de_lei__1993__n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1247/projeto_de_lei__1993__n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1248/projeto_de_lei__1993__n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1249/projeto_de_lei__1993__n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1250/projeto_de_lei__1993__n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1251/projeto_de_lei__1993__n37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1252/projeto_de_lei__1993__n38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1253/projeto_de_lei__1993__n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1254/projeto_de_lei__1993__n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1255/projeto_de_lei__1993__n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1256/projeto_de_lei__1993__n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1257/projeto_de_lei__1993__n43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1258/projeto_de_lei__1993__n44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1259/projeto_de_lei__1993__n45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1260/projeto_de_lei__1993__n46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1261/projeto_de_lei__1993__n47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1262/projeto_de_lei__1993__n48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1263/projeto_de_lei__1993__n49.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1215/projeto_de_lei__1993__n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1216/projeto_de_lei__1993__n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1217/projeto_de_lei__1993__n03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1218/projeto_de_lei__1993__n04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1219/projeto_de_lei__1993__n05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1220/projeto_de_lei__1993__n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1221/projeto_de_lei__1993__n07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1222/projeto_de_lei__1993__n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1223/projeto_de_lei__1993__n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1224/projeto_de_lei__1993__n10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1225/projeto_de_lei__1993__n11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1226/projeto_de_lei__1993__n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1227/projeto_de_lei__1993__n13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1229/projeto_de_lei__1993__n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1230/projeto_de_lei__1993__n16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1231/projeto_de_lei__1993__n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1232/projeto_de_lei__1993__n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1233/projeto_de_lei__1993__n19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1235/projeto_de_lei__1993__n21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1236/projeto_de_lei__1993__n22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1237/projeto_de_lei__1993__n23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1238/projeto_de_lei__1993__n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1239/projeto_de_lei__1993__n25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1240/projeto_de_lei__1993__n26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1241/projeto_de_lei__1993__n27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1242/projeto_de_lei__1993__n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1243/projeto_de_lei__1993__n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1244/projeto_de_lei__1993__n31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1245/projeto_de_lei__1993__n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1246/projeto_de_lei__1993__n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1247/projeto_de_lei__1993__n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1248/projeto_de_lei__1993__n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1249/projeto_de_lei__1993__n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1250/projeto_de_lei__1993__n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1251/projeto_de_lei__1993__n37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1252/projeto_de_lei__1993__n38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1253/projeto_de_lei__1993__n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1254/projeto_de_lei__1993__n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1255/projeto_de_lei__1993__n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1256/projeto_de_lei__1993__n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1257/projeto_de_lei__1993__n43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1258/projeto_de_lei__1993__n44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1259/projeto_de_lei__1993__n45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1260/projeto_de_lei__1993__n46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1261/projeto_de_lei__1993__n47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1262/projeto_de_lei__1993__n48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1993/1263/projeto_de_lei__1993__n49.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>