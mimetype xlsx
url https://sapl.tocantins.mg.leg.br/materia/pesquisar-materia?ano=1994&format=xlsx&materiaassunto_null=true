--- v0 (2026-02-09)
+++ v1 (2026-05-26)
@@ -54,633 +54,633 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1835/projeto_de_lei__1994__n50.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1835/projeto_de_lei__1994__n50.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA REDAÇÃO ÀS TABELAS DE Nº: IV, XIV, XVI E XIX DA LEI Nº 46/93 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1836/projeto_de_lei__1994__n51.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1836/projeto_de_lei__1994__n51.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1837/projeto_de_lei__1994__n52.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1837/projeto_de_lei__1994__n52.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A AQUISIÇÃO DE BENS, MEDIANTE DESAPROPRIAÇÃO POR NECESSIDADE, UTILIDADE PÚBLICA OU INTERESSE SOCIAL"</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1838/projeto_de_lei__1994__n53.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1838/projeto_de_lei__1994__n53.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO DO LOTEAMENTO JOAQUIM MACHADO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1839/projeto_de_lei__1994__n54.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1839/projeto_de_lei__1994__n54.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO SÃO FRANCISCO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1840/projeto_de_lei__1994__n55.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1840/projeto_de_lei__1994__n55.pdf</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1841/projeto_de_lei__1994__n56.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1841/projeto_de_lei__1994__n56.pdf</t>
   </si>
   <si>
     <t>" APROVA ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1842/projeto_de_lei__1994__n57.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1842/projeto_de_lei__1994__n57.pdf</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1843/projeto_de_lei__1994__n58.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1843/projeto_de_lei__1994__n58.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES GERIAS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1844/projeto_de_lei__1994__n59.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1844/projeto_de_lei__1994__n59.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE NORMAS PARA TRANSFERÊNCIAS A PESSOAS."</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1845/projeto_de_lei__1994__n60.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1845/projeto_de_lei__1994__n60.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1846/projeto_de_lei__1994__n61.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1846/projeto_de_lei__1994__n61.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA FUNCIONAMENTO DO NÚCLEO CURURMIM"</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1847/projeto_de_lei__1994__n62_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1847/projeto_de_lei__1994__n62_2.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO TEIXEIRA DE MELO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1848/projeto_de_lei__1994__n63.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1848/projeto_de_lei__1994__n63.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE APOSENTADORIA AO SERVIDOR PÚBLICO MUNICIPAL E DE PENSÃO DE MORTE AOS SEUS DEPENDENTES , INSTITUI O FUNDO DE APOSENTADORIA E PENSÃO AO SERVIDOR PÚBLICO MUNICIPAL ( FAPSEM) E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1849/projeto_de_lei__1994__n64.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1849/projeto_de_lei__1994__n64.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1850/projeto_de_lei__1994__n65.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1850/projeto_de_lei__1994__n65.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CRIAÇÃO DE LINHA DE ÔNIBUS"</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1851/projeto_de_lei__1994__n66.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1851/projeto_de_lei__1994__n66.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA EXECUÇÃO DE SERVIÇOS"</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1852/projeto_de_lei__1994__n67.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1852/projeto_de_lei__1994__n67.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ISENÇÃO DO IPTU, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1853/projeto_de_lei__1994__n68.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1853/projeto_de_lei__1994__n68.pdf</t>
   </si>
   <si>
     <t>" TRANSFORMA CARGO, ALTERA DENOMINAÇÃO, ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1854/projeto_de_lei__1994__n69.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1854/projeto_de_lei__1994__n69.pdf</t>
   </si>
   <si>
     <t>' PRORROGA VIGÊNCIA DA LEI Nº 35/93"</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1855/projeto_de_lei__1994__n70.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1855/projeto_de_lei__1994__n70.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1856/projeto_de_lei__1994__n71.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1856/projeto_de_lei__1994__n71.pdf</t>
   </si>
   <si>
     <t>" EMENDA O ARTIGO 2º DA LEI 63/94"</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1857/projeto_de_lei__1994__n72.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1857/projeto_de_lei__1994__n72.pdf</t>
   </si>
   <si>
     <t>" MUNICIPALIZA ESCOLA E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1858/projeto_de_lei__1994__n73.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1858/projeto_de_lei__1994__n73.pdf</t>
   </si>
   <si>
     <t>" FIXA O ABONO DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS"</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1859/projeto_de_lei__1994__n74.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1859/projeto_de_lei__1994__n74.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EM COMISSÃO , DE PROVIMENTO EFETIVO, FIXA-LHES OS VENCIMENTOS E DA OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1860/projeto_de_lei__1994__n75.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1860/projeto_de_lei__1994__n75.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA SUBVENÇÕES E CONTRIBUIÇÕES"</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1861/projeto_de_lei__1994__n76.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1861/projeto_de_lei__1994__n76.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA DOAÇÃO DE TERRENO"</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO DE TERRENO"</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1863/projeto_de_lei__1994__n78.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1863/projeto_de_lei__1994__n78.pdf</t>
   </si>
   <si>
     <t>" PRORROGA VIGÊNCIA DA LEI Nº: 66/94"</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1864/projeto_de_lei__1994__n79.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1864/projeto_de_lei__1994__n79.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR"</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1865/projeto_de_lei__1994__n80.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1865/projeto_de_lei__1994__n80.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA LOTEAMENTO"</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1866/projeto_de_lei__1994__n81.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1866/projeto_de_lei__1994__n81.pdf</t>
   </si>
   <si>
     <t>" APROVA LOTEAMENTO"</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1867/projeto_de_lei__1994__n82.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1867/projeto_de_lei__1994__n82.pdf</t>
   </si>
   <si>
     <t>" PRORROGA VIGÊNCIA DA LEI Nº: 25/93"</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1868/projeto_de_lei__1994__n83.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1868/projeto_de_lei__1994__n83.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1869/projeto_de_lei__1994__n84.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1869/projeto_de_lei__1994__n84.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ASSINATURA DE TERMO DE CESSÃO"</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1870/projeto_de_lei__1994__n85-girado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1870/projeto_de_lei__1994__n85-girado.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1995"</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1871/projeto_de_lei__1994__n86.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1871/projeto_de_lei__1994__n86.pdf</t>
   </si>
   <si>
     <t>" APROVA O PLANO PLURIANUAL PARA O TRIÊNIO DE 1995/1997"</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1872/projeto_de_lei__1994__n87.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1872/projeto_de_lei__1994__n87.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1873/projeto_de_lei__1994__n88.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1873/projeto_de_lei__1994__n88.pdf</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1874/projeto_de_lei__1994__n89.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1874/projeto_de_lei__1994__n89.pdf</t>
   </si>
   <si>
     <t>" ABRE CREDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1875/projeto_de_lei_no_90_de_94.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1875/projeto_de_lei_no_90_de_94.pdf</t>
   </si>
   <si>
     <t>CRIA O CONCELHO DE ALIMENTAÇÃO ESCOLAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1876/projeto_de_lei__1994__n91.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1876/projeto_de_lei__1994__n91.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A CONFERÊNCIA SÃO VICENTE DE PAULO"</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1877/projeto_de_lei__1994__n92.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1877/projeto_de_lei__1994__n92.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA CONTRIBUIÇÃO DO FAPSEM E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1878/projeto_de_lei__1994__n93.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1878/projeto_de_lei__1994__n93.pdf</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1879/projeto_de_lei__1994__n94.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1879/projeto_de_lei__1994__n94.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CRIAÇÃO DO ESPAÇO CULTURAL E DÁ SUA DENOMINAÇÃO"</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1880/projeto_de_lei__1994__n95.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1880/projeto_de_lei__1994__n95.pdf</t>
   </si>
   <si>
     <t>" EMENDA O ARTIGO 1º DA LEI Nº 27/93"</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>FRANKLIN MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1881/projeto_de_lei__1994__n96.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1881/projeto_de_lei__1994__n96.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CENTRO DE EDUCAÇÃO E PROMOÇÃO SOCIAL "CEPS" DE TOCANTINS-MG"</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>JOSÉ DIAS</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1882/projeto_de_lei__1994__n97.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1882/projeto_de_lei__1994__n97.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONCELHO DE DESENVOLVIMENTO COMUNITÁRIO DOS PIRES, TOCANTINS-MG"</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1883/projeto_de_lei__1994__n98.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1883/projeto_de_lei__1994__n98.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES"</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1884/projeto_de_lei__1994__n99.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1884/projeto_de_lei__1994__n99.pdf</t>
   </si>
   <si>
     <t>" CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -987,67 +987,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1835/projeto_de_lei__1994__n50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1836/projeto_de_lei__1994__n51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1837/projeto_de_lei__1994__n52.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1838/projeto_de_lei__1994__n53.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1839/projeto_de_lei__1994__n54.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1840/projeto_de_lei__1994__n55.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1841/projeto_de_lei__1994__n56.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1842/projeto_de_lei__1994__n57.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1843/projeto_de_lei__1994__n58.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1844/projeto_de_lei__1994__n59.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1845/projeto_de_lei__1994__n60.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1846/projeto_de_lei__1994__n61.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1847/projeto_de_lei__1994__n62_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1848/projeto_de_lei__1994__n63.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1849/projeto_de_lei__1994__n64.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1850/projeto_de_lei__1994__n65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1851/projeto_de_lei__1994__n66.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1852/projeto_de_lei__1994__n67.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1853/projeto_de_lei__1994__n68.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1854/projeto_de_lei__1994__n69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1855/projeto_de_lei__1994__n70.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1856/projeto_de_lei__1994__n71.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1857/projeto_de_lei__1994__n72.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1858/projeto_de_lei__1994__n73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1859/projeto_de_lei__1994__n74.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1860/projeto_de_lei__1994__n75.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1861/projeto_de_lei__1994__n76.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1863/projeto_de_lei__1994__n78.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1864/projeto_de_lei__1994__n79.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1865/projeto_de_lei__1994__n80.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1866/projeto_de_lei__1994__n81.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1867/projeto_de_lei__1994__n82.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1868/projeto_de_lei__1994__n83.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1869/projeto_de_lei__1994__n84.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1870/projeto_de_lei__1994__n85-girado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1871/projeto_de_lei__1994__n86.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1872/projeto_de_lei__1994__n87.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1873/projeto_de_lei__1994__n88.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1874/projeto_de_lei__1994__n89.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1875/projeto_de_lei_no_90_de_94.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1876/projeto_de_lei__1994__n91.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1877/projeto_de_lei__1994__n92.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1878/projeto_de_lei__1994__n93.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1879/projeto_de_lei__1994__n94.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1880/projeto_de_lei__1994__n95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1881/projeto_de_lei__1994__n96.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1882/projeto_de_lei__1994__n97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1883/projeto_de_lei__1994__n98.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1884/projeto_de_lei__1994__n99.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1835/projeto_de_lei__1994__n50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1836/projeto_de_lei__1994__n51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1837/projeto_de_lei__1994__n52.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1838/projeto_de_lei__1994__n53.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1839/projeto_de_lei__1994__n54.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1840/projeto_de_lei__1994__n55.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1841/projeto_de_lei__1994__n56.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1842/projeto_de_lei__1994__n57.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1843/projeto_de_lei__1994__n58.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1844/projeto_de_lei__1994__n59.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1845/projeto_de_lei__1994__n60.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1846/projeto_de_lei__1994__n61.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1847/projeto_de_lei__1994__n62_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1848/projeto_de_lei__1994__n63.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1849/projeto_de_lei__1994__n64.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1850/projeto_de_lei__1994__n65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1851/projeto_de_lei__1994__n66.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1852/projeto_de_lei__1994__n67.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1853/projeto_de_lei__1994__n68.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1854/projeto_de_lei__1994__n69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1855/projeto_de_lei__1994__n70.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1856/projeto_de_lei__1994__n71.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1857/projeto_de_lei__1994__n72.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1858/projeto_de_lei__1994__n73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1859/projeto_de_lei__1994__n74.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1860/projeto_de_lei__1994__n75.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1861/projeto_de_lei__1994__n76.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1863/projeto_de_lei__1994__n78.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1864/projeto_de_lei__1994__n79.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1865/projeto_de_lei__1994__n80.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1866/projeto_de_lei__1994__n81.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1867/projeto_de_lei__1994__n82.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1868/projeto_de_lei__1994__n83.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1869/projeto_de_lei__1994__n84.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1870/projeto_de_lei__1994__n85-girado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1871/projeto_de_lei__1994__n86.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1872/projeto_de_lei__1994__n87.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1873/projeto_de_lei__1994__n88.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1874/projeto_de_lei__1994__n89.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1875/projeto_de_lei_no_90_de_94.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1876/projeto_de_lei__1994__n91.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1877/projeto_de_lei__1994__n92.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1878/projeto_de_lei__1994__n93.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1879/projeto_de_lei__1994__n94.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1880/projeto_de_lei__1994__n95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1881/projeto_de_lei__1994__n96.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1882/projeto_de_lei__1994__n97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1883/projeto_de_lei__1994__n98.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1994/1884/projeto_de_lei__1994__n99.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>