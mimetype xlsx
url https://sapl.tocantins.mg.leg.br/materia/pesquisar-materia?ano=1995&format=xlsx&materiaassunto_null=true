--- v0 (2026-02-12)
+++ v1 (2026-05-28)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1178/projeto_de_lei_complementar_no04_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1178/projeto_de_lei_complementar_no04_de_1995.pdf</t>
   </si>
   <si>
     <t>Código de obras do Município de Tocantins</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1101/projeto_de_lei_no100_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1101/projeto_de_lei_no100_de_1995.pdf</t>
   </si>
   <si>
     <t>' ALTERA ÍNDICE CONSTANTE NA TABELA XIV DA LEI Nº 48/94 DE 20 DE JANEIRO DE 1994"</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1102/projeto_de_lei_no101_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1102/projeto_de_lei_no101_de_1995.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO"</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>LUIZ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1103/projeto_de_lei_no102_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1103/projeto_de_lei_no102_de_1995.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CENTRO CULTURAL ARTE E VIDA "CECAV" DE TOCANTINS-NG".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>JOSÉ DIAS</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1104/projeto_de_lei_no103_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1104/projeto_de_lei_no103_de_1995.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A SOCIEDADE RECREATIVA TOCANTINENSE DE TOCANTINS-MG".</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1105/projeto_de_lei_no104_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1105/projeto_de_lei_no104_de_1995.pdf</t>
   </si>
   <si>
     <t>"ALTERA O TEXTO DO ARTIGO 35 DA LEI Nº 75/94 DE 30 DE SETEMBRO DE 1994, ALTERA O PERÍODO DE CARÊNCIA E DÁ OUTRAS PROVIDÊNCIAS, ACRESCENTANDO PARÁGRAFOS , INCISOS E ALÍNEA"</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1106/projeto_de_lei_no105_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1106/projeto_de_lei_no105_de_1995.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A PONTE "</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1107/projeto_de_lei_no106_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1107/projeto_de_lei_no106_de_1995.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1108/projeto_de_lei_no107_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1108/projeto_de_lei_no107_de_1995.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1109/projeto_de_lei_no108_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1109/projeto_de_lei_no108_de_1995.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1110/projeto_de_lei_no109_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1110/projeto_de_lei_no109_de_1995.pdf</t>
   </si>
   <si>
     <t>" DA DENOMINAÇÃO A GALPÃO MUNICIPAL"</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1111/projeto_de_lei_no110_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1111/projeto_de_lei_no110_de_1995.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES GERAIS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1996 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1112/projeto_de_lei_no111_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1112/projeto_de_lei_no111_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO DE MÃO- DE - OBRA NÃO QUALIFICADA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1113/projeto_de_lei_no112_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1113/projeto_de_lei_no112_de_1995.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA DENOMINAÇÃO À ESCOLA " PRÍNCIPE DA PAZ"</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1114/projeto_de_lei_no113_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1114/projeto_de_lei_no113_de_1995.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1115/projeto_de_lei_no114_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1115/projeto_de_lei_no114_de_1995.pdf</t>
   </si>
   <si>
     <t>" EMENDA O ART. 1º DA LEI 90/94 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1116/projeto_de_lei_no115_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1116/projeto_de_lei_no115_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O MUNICÍPIO DE TOCANTINS A PARTICIPAR DO CONSORCIO INTERMUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1117/projeto_de_lei_no116_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1117/projeto_de_lei_no116_de_1995.pdf</t>
   </si>
   <si>
     <t>" EMENDA O ARTIGO 1º DA LEI Nº 83/94, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1118/projeto_de_lei_no117_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1118/projeto_de_lei_no117_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO DE PROFESSORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1170/projeto_de_lei_no118_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1170/projeto_de_lei_no118_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRIBUIÇÕES, SUBVENÇÕES, AUXÍLIOS E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1171/projeto_de_lei_no119_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1171/projeto_de_lei_no119_de_1995.pdf</t>
   </si>
   <si>
     <t>" APROVA O PLANO PLURIANUAL PARA O TRIÊNIO DE 1996/1998"</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1172/projeto_de_lei_no120_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1172/projeto_de_lei_no120_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A MUNICIPALIZAR TURMAS DE PRÉ- ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1173/projeto_de_lei_no121_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1173/projeto_de_lei_no121_de_1995.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1996"</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1174/projeto_de_lei_no122_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1174/projeto_de_lei_no122_de_1995.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS"</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1175/projeto_de_lei_no123_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1175/projeto_de_lei_no123_de_1995.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO MOTA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR À SOCIEDADE MUSICAL LIRA TOCANTINENSE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1177/projeto_de_lei_no125_de_1995.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1177/projeto_de_lei_no125_de_1995.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DA LEI Nº 97/94."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,67 +720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1178/projeto_de_lei_complementar_no04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1101/projeto_de_lei_no100_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1102/projeto_de_lei_no101_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1103/projeto_de_lei_no102_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1104/projeto_de_lei_no103_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1105/projeto_de_lei_no104_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1106/projeto_de_lei_no105_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1107/projeto_de_lei_no106_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1108/projeto_de_lei_no107_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1109/projeto_de_lei_no108_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1110/projeto_de_lei_no109_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1111/projeto_de_lei_no110_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1112/projeto_de_lei_no111_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1113/projeto_de_lei_no112_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1114/projeto_de_lei_no113_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1115/projeto_de_lei_no114_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1116/projeto_de_lei_no115_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1117/projeto_de_lei_no116_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1118/projeto_de_lei_no117_de_1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1170/projeto_de_lei_no118_de_1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1171/projeto_de_lei_no119_de_1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1172/projeto_de_lei_no120_de_1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1173/projeto_de_lei_no121_de_1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1174/projeto_de_lei_no122_de_1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1175/projeto_de_lei_no123_de_1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1177/projeto_de_lei_no125_de_1995.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1178/projeto_de_lei_complementar_no04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1101/projeto_de_lei_no100_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1102/projeto_de_lei_no101_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1103/projeto_de_lei_no102_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1104/projeto_de_lei_no103_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1105/projeto_de_lei_no104_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1106/projeto_de_lei_no105_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1107/projeto_de_lei_no106_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1108/projeto_de_lei_no107_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1109/projeto_de_lei_no108_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1110/projeto_de_lei_no109_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1111/projeto_de_lei_no110_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1112/projeto_de_lei_no111_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1113/projeto_de_lei_no112_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1114/projeto_de_lei_no113_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1115/projeto_de_lei_no114_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1116/projeto_de_lei_no115_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1117/projeto_de_lei_no116_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1118/projeto_de_lei_no117_de_1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1170/projeto_de_lei_no118_de_1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1171/projeto_de_lei_no119_de_1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1172/projeto_de_lei_no120_de_1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1173/projeto_de_lei_no121_de_1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1174/projeto_de_lei_no122_de_1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1175/projeto_de_lei_no123_de_1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1995/1177/projeto_de_lei_no125_de_1995.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>