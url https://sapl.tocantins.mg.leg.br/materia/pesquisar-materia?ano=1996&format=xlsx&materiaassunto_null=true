--- v0 (2025-10-21)
+++ v1 (2026-05-28)
@@ -54,351 +54,351 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1264/projeto_de_lei_no126_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1264/projeto_de_lei_no126_de_1996.pdf</t>
   </si>
   <si>
     <t>" CRIA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1265/projeto_de_lei_no127_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1265/projeto_de_lei_no127_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO DE PROFESSOR(ES), COZINHEIRO(AS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1266/projeto_de_lei_no128_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1266/projeto_de_lei_no128_de_1996.pdf</t>
   </si>
   <si>
     <t>' AUTORIZA A CONTRATAÇÃO DE MÉDICO PEDIATRA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1267/projeto_de_lei_no129_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1267/projeto_de_lei_no129_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA MUNICIPALIZAÇÃO DA ESCOLA ESTADUAL DO CÓRREGO DOS PACHECOS".</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1268/projeto_de_lei_no130_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1268/projeto_de_lei_no130_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO NELSON MARANGON E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1269/projeto_de_lei_no131_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1269/projeto_de_lei_no131_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA MUNICIPALIZAÇÃO DE ESCOLA ESTADUAL".</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1270/projeto_de_lei_no132_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1270/projeto_de_lei_no132_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CONTRAIR EMPRÉSTIMO COM A CAIXA ECONÔMICA FEDERAL".</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1271/projeto_de_lei_no133_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1271/projeto_de_lei_no133_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO POR TEMPO DETERMINADO E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1272/projeto_de_lei_no134_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1272/projeto_de_lei_no134_de_1996.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1283/projeto_de_lei_no136_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1283/projeto_de_lei_no136_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1284/projeto_de_lei_no137_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1284/projeto_de_lei_no137_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1285/projeto_de_lei_no138_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1285/projeto_de_lei_no138_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO VIEIRA TOLEDO E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1821/projeto_de_lei_no139_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1821/projeto_de_lei_no139_de_1996.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES GERAIS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1997 E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1822/projeto_de_lei_no140_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1822/projeto_de_lei_no140_de_1996.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA LOTAÇÃO, MUDANÇA DE LOTAÇÃO E REMOÇÃO DOS SERVIDORES DO DEPARTAMENTO DE EDUCAÇÃO E CULTURA, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1823/projeto_de_lei_no141_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1823/projeto_de_lei_no141_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO ESPECIAL"</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/projeto_de_lei_no142_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/projeto_de_lei_no142_de_1996.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, ATIVOS E INATIVOS E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1825/projeto_de_lei_no143_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1825/projeto_de_lei_no143_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ISENÇÃO DO IMPOSTO IPTU DO LOTEAMENTO DO VIEIRA TOLEDO, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1826/projeto_de_lei_no144_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1826/projeto_de_lei_no144_de_1996.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA DOAÇÃO E DA OUTRAS PROVIDENCIAS.'</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1827/projeto_de_lei_no145_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1827/projeto_de_lei_no145_de_1996.pdf</t>
   </si>
   <si>
     <t>" DA NOVA DENOMINAÇÃO A ESCOLA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1828/projeto_de_lei_no146_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1828/projeto_de_lei_no146_de_1996.pdf</t>
   </si>
   <si>
     <t>" DA NOVA REDAÇÃO AO ART. 3º, DA LEI Nº 90/94 DE 08 DE DEZEMBRO DE 1994.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1829/projeto_de_lei_no147_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1829/projeto_de_lei_no147_de_1996.pdf</t>
   </si>
   <si>
     <t>AUTORIZA APROVAÇÃO E DENOMINAÇÃO DO LOTEAMENTO TEIXEIRA DE MELO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1830/projeto_de_lei_no148_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1830/projeto_de_lei_no148_de_1996.pdf</t>
   </si>
   <si>
     <t>AUTORIZA COMPLEMENTAÇÃO DO LOTEAMENTO BAIRRO FLORESTA, CONFORME LEI Nº300/82 DE 10.08.1982 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1831/projeto_de_lei_no149_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1831/projeto_de_lei_no149_de_1996.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRIBUIÇÕES, SUBVENÇÕES, AUXÍLIOS, TRANSFERÊNCIAS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1832/projeto_de_lei_no150_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1832/projeto_de_lei_no150_de_1996.pdf</t>
   </si>
   <si>
     <t>' APROVA O PLANO PLURIANUAL PARA O TRIÊNIO DE 1997/1999'.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1833/projeto_de_lei_no151_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1833/projeto_de_lei_no151_de_1996.pdf</t>
   </si>
   <si>
     <t>Estima Receita e Fixa a Despesa para o Exercício de 1997.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1834/projeto_de_lei_no152_de_1996.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1834/projeto_de_lei_no152_de_1996.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO AO GINÁSIO POLIESPORTIVO , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -705,67 +705,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1264/projeto_de_lei_no126_de_1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1265/projeto_de_lei_no127_de_1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1266/projeto_de_lei_no128_de_1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1267/projeto_de_lei_no129_de_1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1268/projeto_de_lei_no130_de_1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1269/projeto_de_lei_no131_de_1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1270/projeto_de_lei_no132_de_1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1271/projeto_de_lei_no133_de_1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1272/projeto_de_lei_no134_de_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1283/projeto_de_lei_no136_de_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1284/projeto_de_lei_no137_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1285/projeto_de_lei_no138_de_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1821/projeto_de_lei_no139_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1822/projeto_de_lei_no140_de_1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1823/projeto_de_lei_no141_de_1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/projeto_de_lei_no142_de_1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1825/projeto_de_lei_no143_de_1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1826/projeto_de_lei_no144_de_1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1827/projeto_de_lei_no145_de_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1828/projeto_de_lei_no146_de_1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1829/projeto_de_lei_no147_de_1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1830/projeto_de_lei_no148_de_1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1831/projeto_de_lei_no149_de_1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1832/projeto_de_lei_no150_de_1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1833/projeto_de_lei_no151_de_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1834/projeto_de_lei_no152_de_1996.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1264/projeto_de_lei_no126_de_1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1265/projeto_de_lei_no127_de_1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1266/projeto_de_lei_no128_de_1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1267/projeto_de_lei_no129_de_1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1268/projeto_de_lei_no130_de_1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1269/projeto_de_lei_no131_de_1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1270/projeto_de_lei_no132_de_1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1271/projeto_de_lei_no133_de_1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1272/projeto_de_lei_no134_de_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1283/projeto_de_lei_no136_de_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1284/projeto_de_lei_no137_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1285/projeto_de_lei_no138_de_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1821/projeto_de_lei_no139_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1822/projeto_de_lei_no140_de_1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1823/projeto_de_lei_no141_de_1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/projeto_de_lei_no142_de_1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1825/projeto_de_lei_no143_de_1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1826/projeto_de_lei_no144_de_1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1827/projeto_de_lei_no145_de_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1828/projeto_de_lei_no146_de_1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1829/projeto_de_lei_no147_de_1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1830/projeto_de_lei_no148_de_1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1831/projeto_de_lei_no149_de_1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1832/projeto_de_lei_no150_de_1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1833/projeto_de_lei_no151_de_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1996/1834/projeto_de_lei_no152_de_1996.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="141.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>