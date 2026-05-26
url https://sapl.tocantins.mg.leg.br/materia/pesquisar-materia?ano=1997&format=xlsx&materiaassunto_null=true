--- v0 (2025-10-19)
+++ v1 (2026-05-26)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_no001_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_no001_de_1997.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRAÇÃO EM CARÁTER TEMPORÁRIO"</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1796/projeto_de_lei_no002_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1796/projeto_de_lei_no002_de_1997.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA AO EXECUTIVO MUNICIPAL CONTRAIR EMPRÉSTIMO "</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_no003_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_no003_de_1997.pdf</t>
   </si>
   <si>
     <t>" ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 24 E § 1º, INCISO I, DO ARTIGO 48, DA LEI MUNICIPAL Nº 75, DE 30 DE SETEMBRO DE 1.994."</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_no004_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_no004_de_1997.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A DIVULGAÇÃO DOS ATOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/projeto_de_lei_no006_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/projeto_de_lei_no006_de_1997.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA MUNICIPALIZAÇÃO DE ESCOLAS ESTADUAIS"</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_no007_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_no007_de_1997.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA MUNICIPALIZAÇÃO DE ESCOLAS ESTADUAIS DE 1º GRAU."</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_no008_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_no008_de_1997.pdf</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JORGE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_no009_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_no009_de_1997.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO COMUNITÁRIA CULTURAL TOCANTINENSE -ACCT."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_no010_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_no010_de_1997.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONCELHO DE DESENVOLVIMENTISMO DE COMUNITÁRIO DE TOCANTINS."</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_no011_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_no011_de_1997.pdf</t>
   </si>
   <si>
     <t>" CONCEDE BOLSAS DE ESTUDO, ABRE CRÉDITO ESPECIAL, PARA FINS QUE SE ESPECIFICA, E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/projeto_de_lei_no013_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/projeto_de_lei_no013_de_1997.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/projeto_de_lei_no014_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/projeto_de_lei_no014_de_1997.pdf</t>
   </si>
   <si>
     <t>" CRIA O PROGRAMA SAÚDE DA FAMÍLIA (PSF) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ALOÍSIO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/projeto_de_lei_no016_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/projeto_de_lei_no016_de_1997.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A DENOMINAÇÃO DE RUA RITA VIEIRA LIMA A LOGRADOURO PÚBLICO DESTA CIDADE."</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/projeto_de_lei_no017_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/projeto_de_lei_no017_de_1997.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES GERAIS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/projeto_de_lei_no018_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/projeto_de_lei_no018_de_1997.pdf</t>
   </si>
   <si>
     <t>" CONCEDE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/projeto_de_lei_no019_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/projeto_de_lei_no019_de_1997.pdf</t>
   </si>
   <si>
     <t>" INSTITUI AS METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA O TRIÊNIO DE 1998/2000."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/projeto_de_lei_no020_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/projeto_de_lei_no020_de_1997.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TOCANTINS, ESTADO DE MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 1.998'</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/projeto_de_lei_no022_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/projeto_de_lei_no022_de_1997.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 157/97, DE 07 DE ABRIL DE 1997."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/projeto_de_lei_no023_de_1997.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/projeto_de_lei_no023_de_1997.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA REDAÇÃO AOS ARTIGOS 1º E 2º DA LEI Nº 151/97, DE 14 DE JANEIRO DE 1997."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -624,67 +624,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_no001_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1796/projeto_de_lei_no002_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_no003_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_no004_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/projeto_de_lei_no006_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_no007_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_no008_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_no009_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_no010_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_no011_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/projeto_de_lei_no013_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/projeto_de_lei_no014_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/projeto_de_lei_no016_de_1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/projeto_de_lei_no017_de_1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/projeto_de_lei_no018_de_1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/projeto_de_lei_no019_de_1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/projeto_de_lei_no020_de_1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/projeto_de_lei_no022_de_1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/projeto_de_lei_no023_de_1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_no001_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1796/projeto_de_lei_no002_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_no003_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_no004_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/projeto_de_lei_no006_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_no007_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_no008_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_no009_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_no010_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_no011_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/projeto_de_lei_no013_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/projeto_de_lei_no014_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/projeto_de_lei_no016_de_1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/projeto_de_lei_no017_de_1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/projeto_de_lei_no018_de_1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/projeto_de_lei_no019_de_1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/projeto_de_lei_no020_de_1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/projeto_de_lei_no022_de_1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/projeto_de_lei_no023_de_1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="127.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>