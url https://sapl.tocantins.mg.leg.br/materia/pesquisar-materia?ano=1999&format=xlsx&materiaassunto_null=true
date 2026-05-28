--- v0 (2026-02-09)
+++ v1 (2026-05-28)
@@ -54,259 +54,259 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ANA MARIA ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1757/projeto_de_lei_no003_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1757/projeto_de_lei_no003_de_1999.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA JOSÉ TEIXEIRA ALVES PARA RUA TEREZA MARIA DE PAIVA_x000D_
 ( OBS: REJEITADO EM 22/04/1999 ).</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>FRANKLIN MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1758/projeto_de_lei_no004_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1758/projeto_de_lei_no004_de_1999.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal o Programa de Assistência à Gestante e ao Menor de Tocantins (PAGEMT )"</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João da Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1759/projeto_de_lei_no005_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1759/projeto_de_lei_no005_de_1999.pdf</t>
   </si>
   <si>
     <t>" Declara de Utilidade Pública Municipal a Associação Comunitária de Desenvolvimento e Bem Estar Social do Bairro Joaquim Machado (ACDS)".</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1760/projeto_de_lei_no006_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1760/projeto_de_lei_no006_de_1999.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALOÍSIO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1761/projeto_de_lei_no007_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1761/projeto_de_lei_no007_de_1999.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS"</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1762/projeto_de_lei_no008_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1762/projeto_de_lei_no008_de_1999.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES GERAIS PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1763/projeto_de_lei_no009_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1763/projeto_de_lei_no009_de_1999.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRIBUIÇÕES, AUXÍLIOS, TRANSFERÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1764/projeto_de_lei_no010_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1764/projeto_de_lei_no010_de_1999.pdf</t>
   </si>
   <si>
     <t>" Institui as Metas e Prioridades da Administração Pública Municipal para o triênio de 2.000/2002".</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1765/projeto_de_lei_no011_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1765/projeto_de_lei_no011_de_1999.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TOCANTINS,ESTADO DE MINAS GERAIS,PARA O EXERCÍCIO FINANCEIRO DE 2000."</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1766/projeto_de_lei_no012_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1766/projeto_de_lei_no012_de_1999.pdf</t>
   </si>
   <si>
     <t>" Autoriza a abertura de crédito suplementar de dotações orçamentárias que e especifica e contém outras providências."</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>NICEAS MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1767/projeto_de_lei_no013_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1767/projeto_de_lei_no013_de_1999.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO"</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1768/projeto_de_lei_no014_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1768/projeto_de_lei_no014_de_1999.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVOS DOS ARTIGOS 3º E 4º DA LEI Nº 97/94".</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1769/projeto_de_lei_no015_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1769/projeto_de_lei_no015_de_1999.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DO ARTIGO 6º DA LEI Nº 124/96".</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1770/projeto_de_lei_no016_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1770/projeto_de_lei_no016_de_1999.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1771/projeto_de_lei_no017_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1771/projeto_de_lei_no017_de_1999.pdf</t>
   </si>
   <si>
     <t>"Estabelece gratificação aos professores do Magistério"</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1772/projeto_de_lei_no029_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1772/projeto_de_lei_no029_de_1999.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal a Associação Comunitária Tocantinense Amigos da Música."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1773/projeto_de_lei_no030_de_1999.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1773/projeto_de_lei_no030_de_1999.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -613,67 +613,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1757/projeto_de_lei_no003_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1758/projeto_de_lei_no004_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1759/projeto_de_lei_no005_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1760/projeto_de_lei_no006_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1761/projeto_de_lei_no007_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1762/projeto_de_lei_no008_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1763/projeto_de_lei_no009_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1764/projeto_de_lei_no010_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1765/projeto_de_lei_no011_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1766/projeto_de_lei_no012_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1767/projeto_de_lei_no013_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1768/projeto_de_lei_no014_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1769/projeto_de_lei_no015_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1770/projeto_de_lei_no016_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1771/projeto_de_lei_no017_de_1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1772/projeto_de_lei_no029_de_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1773/projeto_de_lei_no030_de_1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1757/projeto_de_lei_no003_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1758/projeto_de_lei_no004_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1759/projeto_de_lei_no005_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1760/projeto_de_lei_no006_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1761/projeto_de_lei_no007_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1762/projeto_de_lei_no008_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1763/projeto_de_lei_no009_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1764/projeto_de_lei_no010_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1765/projeto_de_lei_no011_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1766/projeto_de_lei_no012_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1767/projeto_de_lei_no013_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1768/projeto_de_lei_no014_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1769/projeto_de_lei_no015_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1770/projeto_de_lei_no016_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1771/projeto_de_lei_no017_de_1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1772/projeto_de_lei_no029_de_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/1999/1773/projeto_de_lei_no030_de_1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="127.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>