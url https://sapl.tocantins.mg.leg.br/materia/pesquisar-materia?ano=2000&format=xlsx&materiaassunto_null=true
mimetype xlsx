--- v0 (2025-10-23)
+++ v1 (2026-05-27)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>FRANKLIN MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1735/projeto_de_lei_no001_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1735/projeto_de_lei_no001_de_2000.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A PONTE"</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1736/projeto_de_lei_no002_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1736/projeto_de_lei_no002_de_2000.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALOÍSIO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1737/projeto_de_lei_no003_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1737/projeto_de_lei_no003_de_2000.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS."</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1738/projeto_de_lei_no004_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1738/projeto_de_lei_no004_de_2000.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2001 E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1739/projeto_de_lei_no005_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1739/projeto_de_lei_no005_de_2000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS,INATIVOS,CONTRATADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1740/projeto_de_lei_no006_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1740/projeto_de_lei_no006_de_2000.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ASSINATURA DE CONVÊNIO E A CONCESSÃO DE GRATIFICAÇÕES QUE ESPECIFICA E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1741/projeto_de_lei_no007_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1741/projeto_de_lei_no007_de_2000.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1742/projeto_de_lei_no008_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1742/projeto_de_lei_no008_de_2000.pdf</t>
   </si>
   <si>
     <t>" Autoriza  a abertura de crédito especial de dotações orçamentárias que especifica."</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANA MARIA ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1743/projeto_de_lei_no009_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1743/projeto_de_lei_no009_de_2000.pdf</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ALOÍSIO ROCHA, FRANKLIN MARQUES, MARIA APARECIDA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1744/projeto_de_lei_no010_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1744/projeto_de_lei_no010_de_2000.pdf</t>
   </si>
   <si>
     <t>" Fixa os Subsídios dos Vereadores para a Legislatura 2001/2004, e dá outras providências."</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1745/projeto_de_lei_no011_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1745/projeto_de_lei_no011_de_2000.pdf</t>
   </si>
   <si>
     <t>" Fixa o Subsídio do Prefeito ,do Vice-Prefeito, e dá outras providências."</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1746/projeto_de_lei_no012_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1746/projeto_de_lei_no012_de_2000.pdf</t>
   </si>
   <si>
     <t>" Fixa o Subsídio do Assessor Chefe de Governo,do Assessor Técnico e dos Diretores de Departamento,e dá outras providências."</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1747/projeto_de_lei_no013_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1747/projeto_de_lei_no013_de_2000.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivos da Lei Nº 89/94 e dá outras providências."</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1748/projeto_de_lei_no014_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1748/projeto_de_lei_no014_de_2000.pdf</t>
   </si>
   <si>
     <t>" Autoriza parcelamento de dívida com o FAPSEM e dá outras providências."</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1749/projeto_de_lei_no015_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1749/projeto_de_lei_no015_de_2000.pdf</t>
   </si>
   <si>
     <t>" Autoriza a abertura de crédito suplementar de dotações orçamentarias que especifica e contém outras providências."</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1750/projeto_de_lei_no016_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1750/projeto_de_lei_no016_de_2000.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação de Creche no Município de Tocantins"</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1751/projeto_de_lei_no017_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1751/projeto_de_lei_no017_de_2000.pdf</t>
   </si>
   <si>
     <t>" Institui as Metas e Prioridades da Administração Pública Municipal,para o Exercício Financeiro de 2001."</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1752/projeto_de_lei_no018_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1752/projeto_de_lei_no018_de_2000.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONTRIBUIÇÕES, AUXÍLIOS, TRANSFERÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1753/projeto_de_lei_no019_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1753/projeto_de_lei_no019_de_2000.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TOCANTINS, ESTADO DE MINAS GERAIS,PARA O EXERCÍCIO FINANCEIRO DE 2001."</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1754/projeto_de_lei_no020_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1754/projeto_de_lei_no020_de_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO FAPSEM - FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1755/projeto_de_lei_no021_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1755/projeto_de_lei_no021_de_2000.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O QUADRO DE PESSOAL DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR PÚBLICO MUNICIPAL DE TOCANTINS - MG, ESTABELECE DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1756/projeto_de_lei_no022_de_2000.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1756/projeto_de_lei_no022_de_2000.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSIÇÕES DA LEI Nº 75 DE 30 DE SETEMBRO DE 1994, FAPSEM - FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, FACE A EMENDA CONSTITUCIONAL Nº 20 DE 15 DE DEZEMBRO DE 1998."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,67 +663,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1735/projeto_de_lei_no001_de_2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1736/projeto_de_lei_no002_de_2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1737/projeto_de_lei_no003_de_2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1738/projeto_de_lei_no004_de_2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1739/projeto_de_lei_no005_de_2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1740/projeto_de_lei_no006_de_2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1741/projeto_de_lei_no007_de_2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1742/projeto_de_lei_no008_de_2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1743/projeto_de_lei_no009_de_2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1744/projeto_de_lei_no010_de_2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1745/projeto_de_lei_no011_de_2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1746/projeto_de_lei_no012_de_2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1747/projeto_de_lei_no013_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1748/projeto_de_lei_no014_de_2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1749/projeto_de_lei_no015_de_2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1750/projeto_de_lei_no016_de_2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1751/projeto_de_lei_no017_de_2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1752/projeto_de_lei_no018_de_2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1753/projeto_de_lei_no019_de_2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1754/projeto_de_lei_no020_de_2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1755/projeto_de_lei_no021_de_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1756/projeto_de_lei_no022_de_2000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1735/projeto_de_lei_no001_de_2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1736/projeto_de_lei_no002_de_2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1737/projeto_de_lei_no003_de_2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1738/projeto_de_lei_no004_de_2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1739/projeto_de_lei_no005_de_2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1740/projeto_de_lei_no006_de_2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1741/projeto_de_lei_no007_de_2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1742/projeto_de_lei_no008_de_2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1743/projeto_de_lei_no009_de_2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1744/projeto_de_lei_no010_de_2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1745/projeto_de_lei_no011_de_2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1746/projeto_de_lei_no012_de_2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1747/projeto_de_lei_no013_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1748/projeto_de_lei_no014_de_2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1749/projeto_de_lei_no015_de_2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1750/projeto_de_lei_no016_de_2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1751/projeto_de_lei_no017_de_2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1752/projeto_de_lei_no018_de_2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1753/projeto_de_lei_no019_de_2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1754/projeto_de_lei_no020_de_2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1755/projeto_de_lei_no021_de_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2000/1756/projeto_de_lei_no022_de_2000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>