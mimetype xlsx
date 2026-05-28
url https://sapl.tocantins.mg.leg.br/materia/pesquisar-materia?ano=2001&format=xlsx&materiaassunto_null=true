--- v0 (2025-10-20)
+++ v1 (2026-05-28)
@@ -54,344 +54,344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1713/projeto_de_lei_no005_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1713/projeto_de_lei_no005_de_2001.pdf</t>
   </si>
   <si>
     <t>" ALTERA O TEXTO DO ARTIGO 55 DA LEI COMPLEMENTAR Nº 02/92 DE 09 DE NOVEMBRO DE 1.992, E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1719/projeto_de_lei_no011_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1719/projeto_de_lei_no011_de_2001.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a extinção e criação de cargos em comissão, fixa vencimentos, modica o número de vagas, alterando simbologia, alterando a Lei Complementar Nº 03/92, de 30/03/92, com a consolidação que lhe deu a Lei n.º 70/94 e dá outras providências."</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1721/projeto_de_lei_no016_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1721/projeto_de_lei_no016_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ÓRGÃO DE CONTROLE INTERNO DO EXECUTIVO MUNICIPAL DE TOCANTINS, CRIA CARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1722/projeto_de_lei_no017_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1722/projeto_de_lei_no017_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o provimento de cargos em comissão de livre nomeação e exoneração._x000D_
 ( obs: rejeitado em 13/09/2001 ).</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1729/projeto_de_lei_no025_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1729/projeto_de_lei_no025_de_2001.pdf</t>
   </si>
   <si>
     <t>Fixa o valor das multas previstas no código de posturas do Município de Tocantins - Lei Complementar nº 113/73._x000D_
 ( obs: rejeitado em 29/11/2001 ).</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1711/projeto_de_lei_no001_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1711/projeto_de_lei_no001_de_2001.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1712/projeto_de_lei_no004_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1712/projeto_de_lei_no004_de_2001.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1714/projeto_de_lei_no006_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1714/projeto_de_lei_no006_de_2001.pdf</t>
   </si>
   <si>
     <t>" Cria o concelho de Alimentação Escolar do Município de Tocantins-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1715/projeto_de_lei_no007_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1715/projeto_de_lei_no007_de_2001.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO NO MUNICÍPIO DE TOCANTINS"</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1716/projeto_de_lei_no008_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1716/projeto_de_lei_no008_de_2001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PARCELAMENTO DE DÉBITOS PARA COM A FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1717/projeto_de_lei_no009_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1717/projeto_de_lei_no009_de_2001.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1718/projeto_de_lei_no010_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1718/projeto_de_lei_no010_de_2001.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS."</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>CARLOS ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1720/projeto_de_lei_no015_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1720/projeto_de_lei_no015_de_2001.pdf</t>
   </si>
   <si>
     <t>" Dá Denominação a logradouros Públicos"</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1723/projeto_de_lei_no018_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1723/projeto_de_lei_no018_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos para o Programa de Saúde da Família- PSF , e contém outras providências".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1724/projeto_de_lei_no019_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1724/projeto_de_lei_no019_de_2001.pdf</t>
   </si>
   <si>
     <t>" Autoriza a abertura de crédito Especial de dotações orçamentárias que especifica e contém outras providências."</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1725/projeto_de_lei_no021_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1725/projeto_de_lei_no021_de_2001.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Chefe do Executivo Municipal abrir Créditos Suplementares e dá outras providências."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1726/projeto_de_lei_no022_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1726/projeto_de_lei_no022_de_2001.pdf</t>
   </si>
   <si>
     <t>" Declara de Utilidade Pública Municipal a Associação de Moradores e Amigos do Vale do Ouro e Adjacências".</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1727/projeto_de_lei_no023_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1727/projeto_de_lei_no023_de_2001.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE TOCANTINS PARA O QUADRIÊNIO 2002-2005 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1728/projeto_de_lei_no024_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1728/projeto_de_lei_no024_de_2001.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROPOSTA ORÇAMENTÁRIA, ESTIMANDO A RECEITA E FIXANDO A DESPESA DO MUNICÍPIO DE TOCANTINS PARA O EXERCÍCIO DE 2002</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Lindomar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1730/projeto_de_lei_no026_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1730/projeto_de_lei_no026_de_2001.pdf</t>
   </si>
   <si>
     <t>" Dá Denominação a Logradouros Públicos".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1731/projeto_de_lei_no027_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1731/projeto_de_lei_no027_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial ao orçamento  geral do município no valor de R$ 3.000,00 e dá outras providências"</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1732/projeto_de_lei_no028_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1732/projeto_de_lei_no028_de_2001.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A ARTIGOS DA LEI Nº 88/94 QUE DISPÕES SOBRE A POLITICA MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1733/projeto_de_lei_no029_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1733/projeto_de_lei_no029_de_2001.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA DOAÇÃO DE TERRENO A SOCIEDADE DE AMPARO AO IDOSO TOCANTINENSE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1734/projeto_de_lei_no030_de_2001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1734/projeto_de_lei_no030_de_2001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES AO ORÇAMENTO GERAL DO MUNICÍPIO, EM FAVOR DE DIVERSOS DEPARTAMENTOS,NO VALOR DE R$500.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -698,67 +698,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1713/projeto_de_lei_no005_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1719/projeto_de_lei_no011_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1721/projeto_de_lei_no016_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1722/projeto_de_lei_no017_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1729/projeto_de_lei_no025_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1711/projeto_de_lei_no001_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1712/projeto_de_lei_no004_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1714/projeto_de_lei_no006_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1715/projeto_de_lei_no007_de_2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1716/projeto_de_lei_no008_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1717/projeto_de_lei_no009_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1718/projeto_de_lei_no010_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1720/projeto_de_lei_no015_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1723/projeto_de_lei_no018_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1724/projeto_de_lei_no019_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1725/projeto_de_lei_no021_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1726/projeto_de_lei_no022_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1727/projeto_de_lei_no023_de_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1728/projeto_de_lei_no024_de_2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1730/projeto_de_lei_no026_de_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1731/projeto_de_lei_no027_de_2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1732/projeto_de_lei_no028_de_2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1733/projeto_de_lei_no029_de_2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1734/projeto_de_lei_no030_de_2001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1713/projeto_de_lei_no005_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1719/projeto_de_lei_no011_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1721/projeto_de_lei_no016_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1722/projeto_de_lei_no017_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1729/projeto_de_lei_no025_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1711/projeto_de_lei_no001_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1712/projeto_de_lei_no004_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1714/projeto_de_lei_no006_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1715/projeto_de_lei_no007_de_2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1716/projeto_de_lei_no008_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1717/projeto_de_lei_no009_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1718/projeto_de_lei_no010_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1720/projeto_de_lei_no015_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1723/projeto_de_lei_no018_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1724/projeto_de_lei_no019_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1725/projeto_de_lei_no021_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1726/projeto_de_lei_no022_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1727/projeto_de_lei_no023_de_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1728/projeto_de_lei_no024_de_2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1730/projeto_de_lei_no026_de_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1731/projeto_de_lei_no027_de_2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1732/projeto_de_lei_no028_de_2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1733/projeto_de_lei_no029_de_2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2001/1734/projeto_de_lei_no030_de_2001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="226.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>