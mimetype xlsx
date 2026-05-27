--- v0 (2026-02-12)
+++ v1 (2026-05-27)
@@ -54,478 +54,478 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1709/projeto_de_lei_complementar_no001_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1709/projeto_de_lei_complementar_no001_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sistema de previdência social dos servidores públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/634/projeto_de_lei_complementar_no029_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/634/projeto_de_lei_complementar_no029_de_2002.pdf</t>
   </si>
   <si>
     <t>"Institui o código de postura do município de Tocantins e dá outras providências."</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1710/projeto_de_lei_complementar_no028_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1710/projeto_de_lei_complementar_no028_de_2002.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1677/projeto_de_lei_no001_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1677/projeto_de_lei_no001_de_2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR R$233.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valdeci</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1678/projeto_de_lei_no002_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1678/projeto_de_lei_no002_de_2002.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1679/projeto_de_lei_no003_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1679/projeto_de_lei_no003_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1680/projeto_de_lei_no004_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1680/projeto_de_lei_no004_de_2002.pdf</t>
   </si>
   <si>
     <t>" Autoriza a Doação de Terreno à associação Comunitária Cultural de Tocantins e contém outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1681/projeto_de_lei_no005_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1681/projeto_de_lei_no005_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA EXERCÍCIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1682/projeto_de_lei_no006_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1682/projeto_de_lei_no006_de_2002.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE A PROTEÇÃO DO PATRIMÔNIO CULTURAL DE TOCANTINS-MG ATENDENDO AO DISPOSITIVO NO ARTIGO 216 DA CONSTITUIÇÃO FEDERAL,AUTORIZA O PODER EXECUTIVO A INSTITUIR O CONSELHO MUNICIPAL DE PATRIMÔNIO CULTURAL DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1683/projeto_de_lei_no007_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1683/projeto_de_lei_no007_de_2002.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE TOCANTINS-APAE."</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1684/projeto_de_lei_no008_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1684/projeto_de_lei_no008_de_2002.pdf</t>
   </si>
   <si>
     <t>" Cria o Programa de Incentivo ao Recolhimento dos Tributos e de Apoio e Fortalecimento do Comércio Local e dá outras providências."</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>CARLOS ROBERTO, Ronaldo Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1685/projeto_de_lei_no009_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1685/projeto_de_lei_no009_de_2002.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS".</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1686/projeto_de_lei_no010_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1686/projeto_de_lei_no010_de_2002.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ARTIGOS 235 A 241 DO CÓDIGO TRIBUTÁRIO MUNICIPAL,EXTINGUINDO A TAXA DE ILUMINAÇÃO PÚBLICA E CONTÉM PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1687/projeto_de_lei_no011_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1687/projeto_de_lei_no011_de_2002.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS."</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Anderson da Fármacia, ANA MARIA ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1688/projeto_de_lei_no012_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1688/projeto_de_lei_no012_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dá denominação a logradouros públicos"</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1689/projeto_de_lei_no013_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1689/projeto_de_lei_no013_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua Laurelino Maximiano Tavares a logradouro público desta cidade."</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edmundo Estefen</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1690/projeto_de_lei_no014_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1690/projeto_de_lei_no014_de_2002.pdf</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Lindomar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1691/projeto_de_lei_no015_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1691/projeto_de_lei_no015_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua Alvim Dias de Arruda a logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1692/projeto_de_lei_no016_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1692/projeto_de_lei_no016_de_2002.pdf</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1693/projeto_de_lei_no017_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1693/projeto_de_lei_no017_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Biblioteca pública municipal de Tocantins "professor Francisco Arthidoro da Costa".</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1694/projeto_de_lei_no018_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1694/projeto_de_lei_no018_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Travessa Moisés Augusto Santiago a logradouro público desta cidade</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1695/projeto_de_lei_no019_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1695/projeto_de_lei_no019_de_2002.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Trabalho,Emprego e Geração de Renda de Tocantins.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1696/projeto_de_lei_no020_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1696/projeto_de_lei_no020_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dá nova redação a artigo da Lei nº 88/94,que dispõe sobre a Política Municipal dos direitos da Criança e do Adolescente e contém outras providências."</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1697/projeto_de_lei_no021_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1697/projeto_de_lei_no021_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação do conselho Municipal antidrogas - COMAD,e dá outras providencias."</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1698/projeto_de_lei_no022_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1698/projeto_de_lei_no022_de_2002.pdf</t>
   </si>
   <si>
     <t>" Define medidas para combater o tabagismo no Município e proíbe o uso do cigarro e similares nos locais que menciona."</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ronaldo Coimbra, Lindomar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1699/projeto_de_lei_no023_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1699/projeto_de_lei_no023_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação da Rua Francisco Fernandes Meireles a logradouro público desta cidade."</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1700/projeto_de_lei_no024_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1700/projeto_de_lei_no024_de_2002.pdf</t>
   </si>
   <si>
     <t>" Declara de Utilidade pública Municipal Obra Social da Igreja Evangélica Assembleia de Deus de Tocantins-MG."</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1701/projeto_de_lei_no025_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1701/projeto_de_lei_no025_de_2002.pdf</t>
   </si>
   <si>
     <t>" Autoriza a Empresa Plasmar Industria &amp; Comércio de Plastico Ltda a alienar terreno recebido do Município de Tocantins e contém outras providências."</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1702/projeto_de_lei_no026_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1702/projeto_de_lei_no026_de_2002.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE PROPOSTA ORÇAMENTÁRIA, ESTIMANDO A RECEITA E FIXANDO A DESPESA DO MUNICÍPIO DE TOCANTINS PARA O EXERCÍCIO DE 2003".</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1703/projeto_de_lei_no027_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1703/projeto_de_lei_no027_de_2002.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A INCLUSÃO DOS §§ 4º E 5º AO ARTIGO 1º DA LEI Nº 219/200"._x000D_
 ( OBS : REJEITADO NO DIA 31/10/2002 ).</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1704/projeto_de_lei_no030_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1704/projeto_de_lei_no030_de_2002.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação da Rua Geralda Rodrigues da Costa a Logradouro público desta cidade."</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1705/projeto_de_lei_no031_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1705/projeto_de_lei_no031_de_2002.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A DOAÇÃO DE LOTES E OUTORGA DE ESCRITURAS E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1706/projeto_de_lei_no032_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1706/projeto_de_lei_no032_de_2002.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS E CONTÊM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1707/projeto_de_lei_no033_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1707/projeto_de_lei_no033_de_2002.pdf</t>
   </si>
   <si>
     <t>" Altera o Anexo III contendo o Quadro Demonstrativo dos Investimentos da Lei Municipal 243/2001 que Dispõe o Plano Plurianual de Investimentos de Tocantins- Quadriênio 2002/2005".</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1708/projeto_de_lei_no034_de_2002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1708/projeto_de_lei_no034_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PUBLICA DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -832,67 +832,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1709/projeto_de_lei_complementar_no001_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/634/projeto_de_lei_complementar_no029_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1710/projeto_de_lei_complementar_no028_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1677/projeto_de_lei_no001_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1678/projeto_de_lei_no002_de_2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1679/projeto_de_lei_no003_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1680/projeto_de_lei_no004_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1681/projeto_de_lei_no005_de_2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1682/projeto_de_lei_no006_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1683/projeto_de_lei_no007_de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1684/projeto_de_lei_no008_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1685/projeto_de_lei_no009_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1686/projeto_de_lei_no010_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1687/projeto_de_lei_no011_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1688/projeto_de_lei_no012_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1689/projeto_de_lei_no013_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1690/projeto_de_lei_no014_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1691/projeto_de_lei_no015_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1692/projeto_de_lei_no016_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1693/projeto_de_lei_no017_de_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1694/projeto_de_lei_no018_de_2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1695/projeto_de_lei_no019_de_2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1696/projeto_de_lei_no020_de_2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1697/projeto_de_lei_no021_de_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1698/projeto_de_lei_no022_de_2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1699/projeto_de_lei_no023_de_2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1700/projeto_de_lei_no024_de_2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1701/projeto_de_lei_no025_de_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1702/projeto_de_lei_no026_de_2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1703/projeto_de_lei_no027_de_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1704/projeto_de_lei_no030_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1705/projeto_de_lei_no031_de_2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1706/projeto_de_lei_no032_de_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1707/projeto_de_lei_no033_de_2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1708/projeto_de_lei_no034_de_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1709/projeto_de_lei_complementar_no001_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/634/projeto_de_lei_complementar_no029_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1710/projeto_de_lei_complementar_no028_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1677/projeto_de_lei_no001_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1678/projeto_de_lei_no002_de_2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1679/projeto_de_lei_no003_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1680/projeto_de_lei_no004_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1681/projeto_de_lei_no005_de_2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1682/projeto_de_lei_no006_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1683/projeto_de_lei_no007_de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1684/projeto_de_lei_no008_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1685/projeto_de_lei_no009_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1686/projeto_de_lei_no010_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1687/projeto_de_lei_no011_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1688/projeto_de_lei_no012_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1689/projeto_de_lei_no013_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1690/projeto_de_lei_no014_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1691/projeto_de_lei_no015_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1692/projeto_de_lei_no016_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1693/projeto_de_lei_no017_de_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1694/projeto_de_lei_no018_de_2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1695/projeto_de_lei_no019_de_2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1696/projeto_de_lei_no020_de_2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1697/projeto_de_lei_no021_de_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1698/projeto_de_lei_no022_de_2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1699/projeto_de_lei_no023_de_2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1700/projeto_de_lei_no024_de_2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1701/projeto_de_lei_no025_de_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1702/projeto_de_lei_no026_de_2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1703/projeto_de_lei_no027_de_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1704/projeto_de_lei_no030_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1705/projeto_de_lei_no031_de_2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1706/projeto_de_lei_no032_de_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1707/projeto_de_lei_no033_de_2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2002/1708/projeto_de_lei_no034_de_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>