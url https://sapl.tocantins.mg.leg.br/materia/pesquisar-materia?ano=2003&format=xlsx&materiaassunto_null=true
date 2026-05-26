--- v0 (2025-10-22)
+++ v1 (2026-05-26)
@@ -54,483 +54,483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto_de_lei_no009_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto_de_lei_no009_de_2003.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Servidor Público Municipal ter o dia do seu aniversário de nascimento ou casamento como Ponto Facultativo e contém outras Providências".</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto_de_lei_no010_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto_de_lei_no010_de_2003.pdf</t>
   </si>
   <si>
     <t>" Altera o artigo 92, § 2º e 93,§ 2º do Código de posturas do Município de Tocantins-MG e contém outras providências".</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto_de_complementar_lei_no013_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto_de_complementar_lei_no013_de_2003.pdf</t>
   </si>
   <si>
     <t>" Acrescenta o Parágrafo 4º , ao art. 92 da Lei Complementar nº 009/2002".</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto_de_lei_no014_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto_de_lei_no014_de_2003.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ARTIGO 150, INCISO II, LETRA b, DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE TOCANTINS MG E CONTÉM OUTRAS PROVIDÊNCIAS"_x000D_
  ( OBS: REPROVADO NO DIA 25/09/2003 ).</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Coimbra, CARLOS ROBERTO, Valdeci</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1642/projeto_de_lei_no001_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1642/projeto_de_lei_no001_de_2003.pdf</t>
   </si>
   <si>
     <t>" Institui a cobrança de Meia-Entrada para o ingresso de estudantes nos locais e nas condições que especifica"</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ronaldo Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1643/projeto_de_lei_no003_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1643/projeto_de_lei_no003_de_2003.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua Antônio Gonçalves de Oliveira a logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1644/projeto_de_lei_no004_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1644/projeto_de_lei_no004_de_2003.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1645/projeto_de_lei_no005_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1645/projeto_de_lei_no005_de_2003.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A FIXAÇÃO DE TABELA PROGRESSIVA DE CONTRIBUIÇÃO PREVIDENCIÁRIA DO MUNICIPIO DE TOCANTINS PARA O FAPSEM".</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1646/projeto_de_lei_no006_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1646/projeto_de_lei_no006_de_2003.pdf</t>
   </si>
   <si>
     <t>" Institui na Rede de Ensino do Município de Tocantins, o Ensino Fundamental com duração de 09 (nove) anos, e dá outras providências".</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ronaldo Coimbra, ANA MARIA ARRUDA, Ervê da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1647/projeto_de_lei_no007_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1647/projeto_de_lei_no007_de_2003.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua "Allan Kardec" a logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edmundo Estefen</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1648/projeto_de_lei_no008_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1648/projeto_de_lei_no008_de_2003.pdf</t>
   </si>
   <si>
     <t>" Cria a Galeria DR. Henrique Antônio de Melo de Ex-Secretários Municipais de Saúde de Tocantins-MG".</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1649/projeto_de_lei_no011_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1649/projeto_de_lei_no011_de_2003.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto_de_lei_no012_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto_de_lei_no012_de_2003.pdf</t>
   </si>
   <si>
     <t>" Autoriza a remuneração dos membros do Concelho Tutelar dos Direitos da Criança e do Adolescente alterando o artigo 28 da Lei Nº 88/94."</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto_de_lei_no015_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto_de_lei_no015_de_2003.pdf</t>
   </si>
   <si>
     <t>" Revoga o Art. 5º da Lei Nº 259/2002 e dá nova denominação a Logradouro Público"</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto_de_lei_no016_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto_de_lei_no016_de_2003.pdf</t>
   </si>
   <si>
     <t>" Altera os artigos 2º, incisos I, II e III e 4º da Lei 261/2002 de 03 de julho de 2002 que " Institui o Concelho Municipal de Trabalho, Emprego e Geração de Renda de Tocantins" e contém outras providências."</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto_de_lei_no017_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto_de_lei_no017_de_2003.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A PERMUTA DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto_de_lei_no018_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto_de_lei_no018_de_2003.pdf</t>
   </si>
   <si>
     <t>"dispõe sobre a prestação de serviço de transporte particular de passageiros por táxi e dá outras providência"_x000D_
 ( OBS: REJEITADO NO DIA 30/10/2003 )</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ANA MARIA ARRUDA, Ervê da Neiva, Ronaldo Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto_de_lei_no019_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto_de_lei_no019_de_2003.pdf</t>
   </si>
   <si>
     <t>" FIXA O ÍNDICE DE REAJUSTE DO SUBSÍDIO DE VEREADORES".</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto_de_lei_no020_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto_de_lei_no020_de_2003.pdf</t>
   </si>
   <si>
     <t>" Dá Denominação a Logradouros Públicos."</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto_de_lei_no021_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto_de_lei_no021_de_2003.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TOCANTINS PARA O EXERCÍCIO DE 2004".</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ANA MARIA ARRUDA, Ervê da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto_de_lei_no022_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto_de_lei_no022_de_2003.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua Teresa Maria de Paiva a logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto_de_lei_no023_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto_de_lei_no023_de_2003.pdf</t>
   </si>
   <si>
     <t>" Concede Título de Cidadão Honorário do Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ronaldo Coimbra, Valdeci</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto_de_lei_no024_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto_de_lei_no024_de_2003.pdf</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ANA MARIA ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto_de_lei_no025_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto_de_lei_no025_de_2003.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto_de_lei_no026_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto_de_lei_no026_de_2003.pdf</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ervê da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto_de_lei_no027_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto_de_lei_no027_de_2003.pdf</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luiz Carlos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto_de_lei_no028_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto_de_lei_no028_de_2003.pdf</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto_de_lei_no029_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto_de_lei_no029_de_2003.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto_de_lei_no030_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto_de_lei_no030_de_2003.pdf</t>
   </si>
   <si>
     <t>" Concede Título de Cidadã Honorária do Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CARLOS ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto_de_lei_no031_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto_de_lei_no031_de_2003.pdf</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Valdeci</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto_de_lei_no032_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto_de_lei_no032_de_2003.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto_de_lei_no033_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto_de_lei_no033_de_2003.pdf</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto_de_lei_no034_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto_de_lei_no034_de_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 230/2001, QUE AUTORIZA PARCELAMENTO DE DÉBITOS PARA COM A FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
  ( OBS: REPROVADO NO DIA 11/12/2003 ).</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto_de_lei_no035_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto_de_lei_no035_de_2003.pdf</t>
   </si>
   <si>
     <t>" DA DENOMINAÇÃO A LOGRADOURO PÚBLICO E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto_de_lei_no036_de_2003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto_de_lei_no036_de_2003.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -834,67 +834,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto_de_lei_no009_de_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto_de_lei_no010_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto_de_complementar_lei_no013_de_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto_de_lei_no014_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1642/projeto_de_lei_no001_de_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1643/projeto_de_lei_no003_de_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1644/projeto_de_lei_no004_de_2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1645/projeto_de_lei_no005_de_2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1646/projeto_de_lei_no006_de_2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1647/projeto_de_lei_no007_de_2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1648/projeto_de_lei_no008_de_2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1649/projeto_de_lei_no011_de_2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto_de_lei_no012_de_2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto_de_lei_no015_de_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto_de_lei_no016_de_2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto_de_lei_no017_de_2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto_de_lei_no018_de_2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto_de_lei_no019_de_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto_de_lei_no020_de_2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto_de_lei_no021_de_2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto_de_lei_no022_de_2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto_de_lei_no023_de_2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto_de_lei_no024_de_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto_de_lei_no025_de_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto_de_lei_no026_de_2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto_de_lei_no027_de_2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto_de_lei_no028_de_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto_de_lei_no029_de_2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto_de_lei_no030_de_2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto_de_lei_no031_de_2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto_de_lei_no032_de_2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto_de_lei_no033_de_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto_de_lei_no034_de_2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto_de_lei_no035_de_2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto_de_lei_no036_de_2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto_de_lei_no009_de_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto_de_lei_no010_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto_de_complementar_lei_no013_de_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto_de_lei_no014_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1642/projeto_de_lei_no001_de_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1643/projeto_de_lei_no003_de_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1644/projeto_de_lei_no004_de_2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1645/projeto_de_lei_no005_de_2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1646/projeto_de_lei_no006_de_2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1647/projeto_de_lei_no007_de_2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1648/projeto_de_lei_no008_de_2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1649/projeto_de_lei_no011_de_2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto_de_lei_no012_de_2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto_de_lei_no015_de_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto_de_lei_no016_de_2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto_de_lei_no017_de_2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto_de_lei_no018_de_2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto_de_lei_no019_de_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto_de_lei_no020_de_2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto_de_lei_no021_de_2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto_de_lei_no022_de_2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto_de_lei_no023_de_2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto_de_lei_no024_de_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto_de_lei_no025_de_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto_de_lei_no026_de_2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto_de_lei_no027_de_2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto_de_lei_no028_de_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto_de_lei_no029_de_2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto_de_lei_no030_de_2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto_de_lei_no031_de_2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto_de_lei_no032_de_2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto_de_lei_no033_de_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto_de_lei_no034_de_2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto_de_lei_no035_de_2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto_de_lei_no036_de_2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>