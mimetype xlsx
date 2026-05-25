--- v0 (2026-02-09)
+++ v1 (2026-05-25)
@@ -54,280 +54,280 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto_de_lei_complementar_no001_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto_de_lei_complementar_no001_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO EXECUTIVO DE TOCANTINS._x000D_
  ( OBS: REPROVADO NO DIA 27/05/2004 ).</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto_de_lei_complementar_no002_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto_de_lei_complementar_no002_de_2004.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO EXECUTIVO MUNICIPAL DE TOCANTINS._x000D_
 ( OBS: REPROVADO NO DIA 27/05/2004 )</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto_de_lei_complementar_no003_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto_de_lei_complementar_no003_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE TOCANTINS._x000D_
 ( OBS: REPROVADO NO DIA 27/05/2004 )</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto_de_lei_complementar_no018_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto_de_lei_complementar_no018_de_2004.pdf</t>
   </si>
   <si>
     <t>" DEFINE A CARGA HORÁRIA DOS CARGOS PÚBLICOS CONSTANTES DO ANEXO II, DA LEI COMPLEMENTAR 03/92 DE 30 DE MARÇO DE 1992 ECONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto_de_lei_no019_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto_de_lei_no019_de_2004.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A APLICAÇÃO DE DISPOSIÇÕES DA EMENDA CONSTITUCIONAL N.º 41, DE 19 DE DEZEMBRO DE 2003 E DA LEI FEDERAL N. 10.887 DE 18 DE JUNHO DE 2004 COM RELAÇÃO À LEI COMPLEMENTAR MUNICIPAL N.º 008 DE 22 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto_de_lei_no004_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto_de_lei_no004_de_2004.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Rua Vereador Edmundo Sérgio Telles Estefen a logradouro público dessa cidade".</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto_de_lei_no005_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto_de_lei_no005_de_2004.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A INSTITUIÇÃO DO CONCELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto_de_lei_no006_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto_de_lei_no006_de_2004.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O CHEFE DO EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO À UNIÃO, ATRAVÉS D\A CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
 ( OBS: REPROVADO NO DIA 15/04/2004 )</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto_de_lei_no007_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto_de_lei_no007_de_2004.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto_de_lei_no008_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto_de_lei_no008_de_2004.pdf</t>
   </si>
   <si>
     <t>" SUPRIME O § 1º DO ARTIGO 3º DA LEI Nº 90/94 E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto_de_lei_no009_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto_de_lei_no009_de_2004.pdf</t>
   </si>
   <si>
     <t>" DA DENOMINAÇÃO A LOGRADOURO PÚBLICO E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto_de_lei_no010_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto_de_lei_no010_de_2004.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DE PONTOS E AUMENTO DO NÚMERO DE TAXIS NO MUNICÍPIO DE TOCANTINS E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto_de_lei_no011_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto_de_lei_no011_de_2004.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto_de_lei_no012_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto_de_lei_no012_de_2004.pdf</t>
   </si>
   <si>
     <t>" Fixa os Subsídios dos Vereadores para a Legislatura 2005/2008, e dá outras providências."</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto_de_lei_no013_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto_de_lei_no013_de_2004.pdf</t>
   </si>
   <si>
     <t>" Fixa o subsídio do Prefeito, do Vice-Prefeito, e dá outras providências."</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto_de_lei_no014_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto_de_lei_no014_de_2004.pdf</t>
   </si>
   <si>
     <t>" Fixa o subsídio do Assessor Chefe de Governo, do Assessor Técnico e dos Diretores de Departamento, e dá outras providências."</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto_de_lei_no015_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto_de_lei_no015_de_2004.pdf</t>
   </si>
   <si>
     <t>" Dá Denominação a Logradouros Públicos"</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CARLOS ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto_de_lei_no016_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto_de_lei_no016_de_2004.pdf</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto_de_lei_no017_de_2004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto_de_lei_no017_de_2004.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TOCANTINS PARA O EXERCÍCIO DE 2005".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -634,67 +634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto_de_lei_complementar_no001_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto_de_lei_complementar_no002_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto_de_lei_complementar_no003_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto_de_lei_complementar_no018_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto_de_lei_no019_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto_de_lei_no004_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto_de_lei_no005_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto_de_lei_no006_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto_de_lei_no007_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto_de_lei_no008_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto_de_lei_no009_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto_de_lei_no010_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto_de_lei_no011_de_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto_de_lei_no012_de_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto_de_lei_no013_de_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto_de_lei_no014_de_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto_de_lei_no015_de_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto_de_lei_no016_de_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto_de_lei_no017_de_2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto_de_lei_complementar_no001_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto_de_lei_complementar_no002_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto_de_lei_complementar_no003_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto_de_lei_complementar_no018_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto_de_lei_no019_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto_de_lei_no004_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto_de_lei_no005_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto_de_lei_no006_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto_de_lei_no007_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto_de_lei_no008_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto_de_lei_no009_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto_de_lei_no010_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto_de_lei_no011_de_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto_de_lei_no012_de_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto_de_lei_no013_de_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto_de_lei_no014_de_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto_de_lei_no015_de_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto_de_lei_no016_de_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto_de_lei_no017_de_2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>