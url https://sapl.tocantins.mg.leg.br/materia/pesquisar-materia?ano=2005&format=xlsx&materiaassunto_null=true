--- v0 (2026-02-12)
+++ v1 (2026-05-27)
@@ -54,1358 +54,1358 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1034/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1034/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>" Que sejam tomadas providências urgentes com relação aos cães espalhados por toda a cidade".</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alci Luzia, Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1035/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1035/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>" QUE A TROCA DE LÂMPADAS DA PRAÇA DO ROSÁRIO, SEJA PROVIDENCIADA COM MAIS URGÊNCIA E SEJA MANTIDO ALI UM VIGIA."</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1036/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1036/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>A) " QUE O PROBLEMA DOS CÃES ESPALHADOS PELA CIDADE TENHA SOLUÇÃO URGENTE"._x000D_
 B)" QUE SEJAM COLOCADOS TAMBORES DE LIXO NA COMUNIDADE DO BEIJA-FLOR E RETIRADA DE UMA CAÇAMBA DE LIXO".</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1037/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1037/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 a) " QUE O PREFEITO MUNICIPAL, SE POSSÍVEL, PROVIDENCIA A LIMPEZA DO LOTE VAGO NA RUA JOSÉ FIRMINO DE OLIVEIRA"_x000D_
 b) " QUE OS BURACOS DA RUA SEVERINO COSTA SEJAM TAPADOS COM CASCALHO".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1038/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1038/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE O PREFEITO MUNICIPAL PROVIDENCIE A LIMPEZA E PINTURA NA CAPELA MORTUÁRIA SÃO JOSÉ"</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1039/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1039/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE SE PROVIDENCIE A COLOCAÇÃO DE LIXEIRAS NO GINÁSIO POLIESPORTIVO FERNANDO MACHADO"</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1040/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1040/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE SE FAÇA CALÇAMENTO DO PEQUENO TRECHO DA RUA DR. MANOEL CATALDO QUE SI INICIA PRÓXIMO A AVENIDA DR. JOÃO CATALDO PINTO"</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1041/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1041/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE SE PROVIDENCIE  CALÇAMENTO DA RUA OSWALDO VERBENA NO BAIRRO CHÁCARA".</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1042/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1042/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
  " QUE AS RUAS NICOLAU CÂNDIDO PEREIRA, MARIA FELICÍSSIMA DE JESUS, MARIA DUTRA DE OLIVEIRA E JOSÉ ANTÔNIO MATHEUS, RECEBEREM CALÇAMENTO E CAPITAÇÃO DE ÁGUAS PLUVIAIS ".</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE O PODER EXECUTIVO MUNICIPAL, VIABILIZE A CONSTRUÇÃO DE UMA PRACINHA AO FINAL DA RUA FRANCISCO TEIXEIRA DE SIQUEIRA, NO CENTRO".</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, REQUER QUE, APÓS TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXMO. SR. PREFEITO PREFEITO MUNICIPAL A SEGUINTE INDICAÇÃO:_x000D_
 " QUE SEJA PROVIDENCIADA A RETIRADA DE UM\A ARVORE CAÍDA NO PÁTIO DA ESCOLA ESTADUAL CAPITÃO ANTONIO PINTO DE MIRANDA"</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Antônio</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1053/indicacao_no_1_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1053/indicacao_no_1_de_2005.pdf</t>
   </si>
   <si>
     <t>" que providencie quebra molas na Rua Francisco Moisés de Souza."</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Antônio, Célia Cabeleireira, Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1054/indicacao_no_2_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1054/indicacao_no_2_de_2005.pdf</t>
   </si>
   <si>
     <t>" Que se providencie extensão de rede da rede elétrica ao final da rua António damazio, ate a bifurcação de acesso á rodovia MG-165 que liga UBÁ a JUIZ DE FORA."</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1055/indicacao_no_3_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1055/indicacao_no_3_de_2005.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer que, após a tramitação regimental seja encaminhada ao Exmo. Sr. Prefeito Municipal, a seguinte indicação:_x000D_
    “Que se providencie o reparo da rede de capitação de águas pluviais que vem da Gruta e despeja na Rua Diógenes Teixeira Alves, por causa de uma manilha que está rompida, causando assim transtornos para os moradores e também peço dentro do possível que, se providencie a pavimentação da mesma” .</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1885/indicacao_no_4_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1885/indicacao_no_4_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE PROVIDENCIE A CAPINA E LIMPEZA DA RUA MARIA DUTRA DE OLIVEIRA, NO BAIRRO FLORESTA"</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1886/indicacao_no_5_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1886/indicacao_no_5_de_2005.pdf</t>
   </si>
   <si>
     <t>A- " QUE SE PROVIDENCIE O REPARO DA PONTE DO CÓRREGO DA FORQUILHA PRÓXIMO A RESIDÊNCIA DO DR. ZULMAR MARQUES DE OLIVEIRA"_x000D_
 B - " QUE SE PROVIDENCIE O REPARO DA PONTE DO CÓRREGO DOS MACACOS DE BAIXO, PRÓXIMO Á RESIDÊNCIA DO SENHOR BERNARDO MARQUES TAMBÉM CONHECIDO COMO PONTE DOS SENEIAS ".</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1887/indicacao_no_6_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1887/indicacao_no_6_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A RETIRADA DE MAIS OU MENOS UM CAMINHÃO DE TERRA NA RUA VEREADOR JOSÉ DE ARRUDA PRÓXIMO AO BAR DO SR". GERALDO</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1888/indicacao_no_7_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1888/indicacao_no_7_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA COLOCADA REDE DE ABASTECIMENTO DE ÁGUA NA RUA MILO CASELHA".</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Antônio, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1889/indicacao_no_8_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1889/indicacao_no_8_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE O PODER EXECUTIVO PROVIDENCIE A CONTRATAÇÃO DE UM QUÍMICO RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA ".</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1890/indicacao_no_9_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1890/indicacao_no_9_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A LIMPEZA DE BUEIRA NA RUA ANTÔNIO DAMÁZIO, ESQUINA COM A RUA VEREADOR JOSÉ DE ARRUDA NO BAIRRO PATRIMÔNIO."</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1891/indicacao_no_10_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1891/indicacao_no_10_de_2005.pdf</t>
   </si>
   <si>
     <t>" REITERA INDICAÇÃO Nº001/2005, QUE SOLICITA QUEBRA MOLAS NA RUA FRANCISCO MOISÉS DE SOUZA".</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1899/indicacao_no_11_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1899/indicacao_no_11_de_2005.pdf</t>
   </si>
   <si>
     <t>A)- QUE PROVIDENCIE COLOCAÇÃO DE GRADE EM DOIS BUEIROS NA RUA VEREADOR JOSÉ DE ARRUDA, PRÓXIMO Á RESIDÊNCIA DA SRA. CLAUDETE, NO BAIRRO COLINA._x000D_
 _x000D_
 B)- " REITERA INDICAÇÃO Nº003/2005 DE 10 DE MARÇO DE 2005 ".</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1900/indicacao_no_12_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1900/indicacao_no_12_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A COLOCAÇÃO DE GUARITAS NOS PONTOS DE ÔNIBUS NOS BAIRROS PATRIMÔNIO E GRAMA"</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1901/indicacao_no_13_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1901/indicacao_no_13_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A AQUISIÇÃO DE UM BEBEDOURO COM FILTRO PARA SER COLOCADO NA ESTAÇÃO DE TRATAMENTO DE ÁGUA".</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1902/indicacao_no_14_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1902/indicacao_no_14_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE O REBAIXAMENTO DO CALÇAMENTO E A CAPITAÇÃO DE ÁGUA PLUVIAIS DA RUA SEBASTIÃO RODRIGUES DE OLIVEIRA, BAIRRO GRAMA ".</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1903/indicacao_no_15_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1903/indicacao_no_15_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE O ASFALTAMENTO NAS RUAS: OROZIMBO DUTRA NO BAIRRO PATRIMÔNIO,VEREADOR JOSÉ DE ARRUDA NO BAIRRO COLINA E ROSALINA VALONE NO BAIRRO FLORESTA".</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1904/indicacao_no_16_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1904/indicacao_no_16_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A COLOCAÇÃO DE UMA GRADE EM UM BUEIRO NA RUA DIÓGENES TEIXEIRA ALVES, NO BAIRRO CHÁCARA ".</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1905/indicacao_no_17_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1905/indicacao_no_17_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE CALÇAMENTO PARA AS SEGUINTES RUAS: WANTUIL ANTÔNIO JUSTINO DA SILVA NO BAIRRO FLORESTA E FRANCISCO FERNANDES MEIRELES NO CENTRO".</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1906/indicacao_no_18_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1906/indicacao_no_18_de_2005.pdf</t>
   </si>
   <si>
     <t>A)- " QUE SE PROVIDENCIE A COLOCAÇÃO DE CASCALHO EM UM TRECHO DA ESTRADA RURAL NA COMUNIDADE DO BARRO BRANCO, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR ECA"._x000D_
 _x000D_
 B)- " QUE SE PROVIDENCIE A COLOCAÇÃO DE GRADE EM UM BUEIRO NA RUA ROSÁLIA VALONE, ESQUINA COM A RUA NICOLAU CÂNDIDO PEREIRA NO BAIRRO FLORESTA, COMO TAMBÉM O DESENTUPIMENTO DE UM OU OUTRO NA MESMA RUA ".</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1907/indicacao_no_19_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1907/indicacao_no_19_de_2005.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A COLOCAÇÃO DE LIXEIRAS NAS SEGUINTES RUAS: VEREADOR JOÃO ANTÔNIO DA COSTA, VEREADOR JOSÉ DE ARRUDA NO BAIRRO COLINA, RUA ANTÔNIO DAMÁSIO, RUA OROZIMBO DUTRA, RUA ALFERES JOAQUIM DA ROCHA NO BAIRRO PATRIMÔNIO, RUA ROSÁLIA VALONE  E RUA MARIA FELICÍSSIMA  DE JESUS NO BAIRRO FLORESTA".</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1908/indicacao_no01.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1908/indicacao_no01.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE SINALIZAÇÃO NAS ESTRADAS D ZONA RURAL, COM PLACAS INDICATIVAS PRINCIPALMENTE NAS ENCRUZILHADAS, INDICANDO A DIREÇÃO DOS POVOADOS".</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Arthur Braga, Célia Cabeleireira, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1909/indicacao_no02.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1909/indicacao_no02.pdf</t>
   </si>
   <si>
     <t>A)- " QUE SE PROVIDENCIE MANUTENÇÃO DA LIMPEZA NA RUA JOSÉ VIEIRA LIMA"._x000D_
 B)- " QUE SE PROVIDENCIE A CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA JOÃO MODESTO DE OLIVEIRA DE OLIVEIRA E SE POSSÍVEL O CASCALHAMENTO TAMBÉM".</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1910/indicacao_no03.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1910/indicacao_no03.pdf</t>
   </si>
   <si>
     <t>A)- " QUE SE PROVIDENCIE LIMPEZA E DESENTUPIMENTO DAS BOCAS DE LOBO DA AVENIDA JOAQUIM DIAS SANTIAGO NO BAIRRO GRAMA"._x000D_
 _x000D_
 B)- " QUE SE PROVIDENCIE A CAPINA, A MANUTENÇÃO DA LIMPEZA DE RUA JOSÉ ARRUDA NO BAIRRO PATRIMÔNIO".</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Nedinho, Arthur Braga</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1916/indicacao_no04_conjunta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1916/indicacao_no04_conjunta.pdf</t>
   </si>
   <si>
     <t>A) " QUE SEJA ENCAMINHADO AO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE " DISPÕE SOBRE SANÇÕES ADMINISTRATIVAS A ESTABELECIMENTO BANCÁRIO INFRATOR DO DIREITO AO CONSUMIDOR E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 B) " REITERA INDICAÇÃO Nº 002/2005, EM QUE SOLICITA PROVIDÊNCIAS DE RECOLOCAÇÃO DAS MANILHAS E ATERRO NO CÓRREGO, NA PROPRIEDADE DO SENHOR HÉLIO SOARES DA COSTA, NO CÓRREGO DOS PIRES".</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1917/indicacao_no04.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1917/indicacao_no04.pdf</t>
   </si>
   <si>
     <t>A) " QUE SE PROVIDENCIE UM SERVIDOR PARA MANUTENÇÃO E LIMPEZA NA AVENIDA JOAQUIM DIAS SANTIAGO"._x000D_
 _x000D_
 B) " QUE, SE POSSÍVEL, PROVIDENCIE CASCALHAMENTO DE ALGUNS TRECHOS DA ZONA RURAL, SENTIDO SANTA IZABEL, PIRES E BEIJA FLOR ".</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1918/indicacao_no05.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1918/indicacao_no05.pdf</t>
   </si>
   <si>
     <t>A) " QUE SEJA PROVIDENCIADO QUEBRA-MOLA NA AVENIDA JOAQUIM DIAS SANTIAGO PRÓXIMO AO CRUZAMENTO DA RUA RITA VIEIRA LIMA MAIS PRECISAMENTE EM FRENTE AO BAR DO " QUIMQUIM "._x000D_
 _x000D_
 B) " SE VIÁVEL, SOLICITAR AO BRADESCO O FUNCIONAMENTO 24 HORAS E COLOCAÇÃO DE MAIS UMA MÁQUINA".</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1919/indicacao_no06.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1919/indicacao_no06.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O SEGUINTE NO CÓRREGO DOS PIRES:_x000D_
 _x000D_
 A) " SE POSSÍVEL PATROLAR OU ARRUMAR A A PARTIR DA ENCRUZILHADA DO CÓRREGO DOS PIRES E BEIJA- FLOR"._x000D_
 _x000D_
 B) " QUE SEJA PROVIDENCIADO CAPTAÇÃO DE ÁGUA PLUVIAIS NA ENCRUZILHADA ONDE RESIDEM O ROSSIR, REGINALDO GANDRA, JONINHA E TONINHO E DEMAIS MORADORES"._x000D_
 _x000D_
 C) " QUE SEJA PROVIDENCIADO CAPTAÇÃO DE ÁGUAS PLUVIAIS EM FRENTE AO SÍTIO DO SR. CELINHO".</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1920/indicacao_no07.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1920/indicacao_no07.pdf</t>
   </si>
   <si>
     <t>A) " QUE SEJA PROVIDENCIADO UM HOLOFOTE NA ESCADA QUE DÁ ACESSO DA AVENIDA DR. JOÃO CATALDO PINTO À AVENIDA ALCIDES ALVES FILHO"._x000D_
 _x000D_
 B) " QUE O PREFEITO MUNICIPAL, SE POSSÍVEL, PROVIDENCIE LIMPEZA DO LOTE VAGO NA RUA TEÓFILO ANTÔNIO  DE MELO FILHO NO LOTEAMENTO TEIXEIRA DE MELO, PERTO DA RESIDÊNCIA Nº588".</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1921/indicacao_no08.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1921/indicacao_no08.pdf</t>
   </si>
   <si>
     <t>A) " QUE SEJA TOMADAS PROVIDÊNCIAS PARA COLOCAÇÃO DE DOIS PRANCHÕES PARA PONTE SECA EXISTENTE NO ANTIGO SITIO DO SR. CHICO DO ZICO".</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1931/indicacao_no09.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1931/indicacao_no09.pdf</t>
   </si>
   <si>
     <t>"  QUE SEJA TOMADAS PROVIDÊNCIAS PARA ILUMINAÇÃO DA RUA ELEUTÉRIO COSTA NO BAIRRO GRAMA, PRÓXIMO AOS Nº70 A 119".</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1932/indicacao_no10.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1932/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>" QUE SEJAM TOMADAS PROVIDÊNCIAS PARA COLOCAÇÃO DE CINCO PRANCHÕES NA PONTE QUE DÁ ACESSO PARA RESIDÊNCIAS DOS SENHORES GERALDO, E JOSÉ PIRES DA LUZ, CÓRREGO DOS PIRES".</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1933/indicacao_no012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1933/indicacao_no012.pdf</t>
   </si>
   <si>
     <t>A) - " QUE SEJA COLOCADA UMA GRADE NO BUEIRO DA RUA JOSÉ VIEIRA LIMA, NO BAIRRO GRAMA"._x000D_
 B)- " QUE O EXECUTIVO MUNICIPAL EXAMINE E PROVIDENCIE DE UMA RUA PARTINDO DA RUA DONA FILUCHA EM SENTIDO A TRAVESSA LEVINDO GREGÓRIO PEREIRA, NO BAIRRO GRAMA".</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1934/indicacao_no013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1934/indicacao_no013.pdf</t>
   </si>
   <si>
     <t>A) - " QUE SE PROVIDENCIE A CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS ( GUARITA ) NA AVENIDA DR. JOÃO CATALDO PINTO PRÓXIMO Á CHÁCARA DO SR. WANDERLEY."_x000D_
 _x000D_
 B) - " REITERA A INDICAÇÃO Nº 004/2005 DE 10/03/2005."</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1935/indicacao_no014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1935/indicacao_no014.pdf</t>
   </si>
   <si>
     <t>A) - " QUE NO PROJETO DE LEI ORÇAMENTÁRIA PARA 2006, SEJAM FIXADAS SUBVENÇÕES PARA ESCOLAS DE SAMBA, LEGALMENTE CONSTITUÍDAS E CADASTRADAS NO MUNICÍPIO " _x000D_
 _x000D_
 B)- " QUE SEJA ENVIADO A ESTA CASA PROJETO DE LEI DE DOAÇÃO DE TERRENO A ESCOLA DE SAMBA UNIDOS DA GRAMA PARA CONSTRUÇÃO DE SUA SEDE PRÓPRIA ".</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1936/indicacao_no015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1936/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE IMPLEMENTAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, PRÓXIMO AO CAMPO DO ALVIM E DO COLÉGIO EQUIPE NO BAIRRO BOA VISTA."</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1937/indicacao_no016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1937/indicacao_no016.pdf</t>
   </si>
   <si>
     <t>A) - " QUE SEJA PROVIDENCIADO CORRIMÃO NA PONTE DA AVENIDA JOAQUIM DIAS SANTIAGO, PRÓXIMO AO GALPÃO DOS MÓVEIS SUDESTE, ( APOLO) OU PASSARELAS DOS LADOS EXTERNOS DA PONTE."_x000D_
 _x000D_
 B) - " QUE SE PROVIDENCIE COLOCAÇÃO DE CORRIMÃO EM UMAS DAS RAMPAS NA CAPELA MORTUÁRIA SÃO JOSÉ ".</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1938/indicacao_no017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1938/indicacao_no017.pdf</t>
   </si>
   <si>
     <t>" PROVIDENCIAR DISTRIBUIÇÃO DE ORELHÕES PÚBLICOS NO BAIRRO IMPERIAL ".</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1939/indicacao_no018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1939/indicacao_no018.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO PROVIDENCIE CALÇAMENTO DAS RUAS SUDÁRIO SOARES DE SOUZA LIMA E JOÃO MODESTO DE OLIVEIRA ( RUA DA AMAGRAMA )AMBAS DO BAIRRO GRAMA ".</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1940/indicacao_no019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1940/indicacao_no019.pdf</t>
   </si>
   <si>
     <t>*Que o Executivo providencie o seguinte para o Bairro São Gabriel:_x000D_
 _x000D_
 a)	Que seja revisto alguns trechos com referência ao asfalto da Rua Silvino Salustiano._x000D_
 _x000D_
 b)	Que providencie quebra-mola em frente ao Bar da Mercearia Kênia_x000D_
 (casa popular)._x000D_
 _x000D_
 c)	Que providencie para a Rua Vereador Otávio Pimentel o seguinte: captação de águas pluviais e rede de esgoto._x000D_
 _x000D_
 d)	Que providencie a retirada da rede de esgoto que passa dentro das propriedades da senhora Lucia Helena e várias outras famflias".</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1941/indicacao_no020.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1941/indicacao_no020.pdf</t>
   </si>
   <si>
     <t>" QUE NA COMUNIDADE SÃO GABRIEL SEJA FEITA UMA PEQUENA CONSTRUÇÃO PARA ATENDIMENTO DA PASTORAL DA CRIAÇÃO".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1942/indicacao_no021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1942/indicacao_no021.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO PROVIDENCIE COM URGÊNCIA REPARAÇÃO NAS MANILHAS COLOCADAS NA TRAVESSA LEVINDO GREGÓRIO PEREIRA (BECO DO RAIMUNDO VALÉRIO ) E QUE CORTAM A AVENIDA JOAQUIM DIAS SANTIAGO  E DESCEM SENTIDO DA TRAVESSA JUANITO BICALHO CASAGRANDE DESAGUANDO NO RIO PARAOPEBA".</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1943/indicacao_no022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1943/indicacao_no022.pdf</t>
   </si>
   <si>
     <t>" REITERA A INDICAÇÃO Nº015/2005, QUE SOLICITA A IMPLEMENTAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, PRÓXIMO AO CAMPO DO ALVIM E DO COLÉGIO EQUIPE NO BAIRRO BOA VISTA".</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1944/indicacao_no023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1944/indicacao_no023.pdf</t>
   </si>
   <si>
     <t>" REITERA A INDICAÇÃO Nº008/2005, QUE SOLICITA COLOCAÇÃO DE DOIS PRANCHÕES PARA PONTE SECA QUE EXISTE NO ANTIGO SÍTIO SR. CHICO DO ZICO, NO CÓRREGO DOS PIRES."</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1945/indicacao_no024.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1945/indicacao_no024.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE URGENTEMENTE REPAROS DE UM BUEIRO LOCALIZADO ENTRE A AVENIDA  JOAQUIM DIAS SANTIAGO E A RUA JOSÉ VIEIRA LIMA TENDO COMO REFERÊNCIA O BAR DO HÉLIO, NO BAIRRO GRAMA".</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Luciano, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1946/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1946/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>A)- " QUE SE PROVIDENCIE A RETIRADA DA PLACA DE PROIBIÇÃO DE ESTACIONAMENTO NA RUA GETÚLIO VARGAS"._x000D_
 _x000D_
 B)- " QUE SEJA COLOCADA OUTRA PLACA, DENTRO DOS PADRÕES LEGAIS, DETERMINANDO A PROIBIÇÃO NO HORÁRIO  DE 08:00 AS 16:00 DANDO EXCLUSIVIDADE AO ESTACIONAMENTO DOS CARROS-FORTES DE BANCOS"._x000D_
 _x000D_
 C)- " QUE SE FAÇA DELIMITAÇÃO DE ÁREA PARA ESTACIONAMENTO DE MOTOS, EM ESPECIAL NA RUA GETÚLIO VARGAS"_x000D_
 _x000D_
 D)- " QUE SE PROVIDENCIE A PINTURA DE QUEBRA-MOLAS, FAIXA DE PEDESTRE E TODA SINALIZAÇÃO NECESSÁRIA AO BOM TRÂNSITO".</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Célia Cabeleireira, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1947/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1947/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A LIMPEZA E DEDETIZAÇÃO DO CÓRREGO QUE PASSA PELO PATRIMÔNIO EM CARÁTER DE URGÊNCIA "</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1950/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1950/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE O TAPAMENTO DOS BURACOS NA BIFURCAÇÃO DA RUA ANTÔNIO DAMÁSIO QUE LIGA A RODOVIA MG 165".</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Nem, Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1951/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1951/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>" QUE A ADMINISTRAÇÃO MUNICIPAL, TOME PROVIDÊNCIAS PARA QUE A VEICULAÇÃO DE PUBLICIDADES E PROPAGANDAS EM NOSSA CIDADE SEJA FEITA DE ACORDO COM OS § § 1º E 2º DO ART. 134 E INCISOS I À VIII, DO CÓDIGO DE POSTURAS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1952/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1952/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>" QUE SE PROVIDENCIE A COLOCAÇÃO DE PLACAS COM OS NOMES DAS RUAS DO BAIRRO VALE DO OURO E QUE SEJAM COLOCADOS NÚMEROS EM CADA RESIDÊNCIAS/LOTES ".</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1953/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1953/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>" QUE O PREFEITO MUNICIPAL INTERVENHA JUNTO AO DER ( DEPARTAMENTO DE ESTRADAS DE RODAGEM ) NO SENTIDO DE QUE SEJA FEITA LIMPEZA DO ACOSTAMENTO DA RODOVIA MGT-265 NO TRECHO COMPREENDIDO ENTRE TREVO DA COLÔNIA PADRE DAMIÃO E HORTO FLORESTAL".</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1954/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1954/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>" QUE O PODER EXECUTIVO PROVIDENCIE A CONTRATAÇÃO DE UM QUÍMICO RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA".</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1955/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1955/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>A-) " QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A ELABORAÇÃO E CRIAÇÃO DE UMA DIRETORIA MUNICIPAL DA CASA PRÓPRIA  A FIM DE ACOMPANHAR AS NECESSIDADES DE MORADIA DA POPULAÇÃO"._x000D_
 _x000D_
 B-) " QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE TAMBORES DE LIXO NO BAIRRO VALE DO OURO".</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1956/indicacao_no011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1956/indicacao_no011.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O AUMENTO DO TAMANHO DO QUEBRA-MOLAS PRÓXIMO AO BAR DO JOSÉ LUIZ NA RUA ANTÔNIO DAMÁSIO NO BAIRRO PATRIMÔNIO."</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1957/indicacao_no013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1957/indicacao_no013.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE CALÇAMENTO PARA O PÁTIO E ACESSO A UNIDADE MISTA DE SAÚDE, E QUE SE POSSÍVEL APROVEITE A OPORTUNIDADE PARA REALIZAR A TROCA DO CALÇAMENTO DE PEDRA PONTIAGUDA POR PARALELEPÍPEDO  NA ESTRADA DAQUELE DEPARTAMENTO TÃO IMPORTANTE PARA O NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1958/indicacao_no014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1958/indicacao_no014.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE MUDANÇA DO FLUXO DE ÁGUA/ESGOTO DO BUEIRO DA RUA CAPITÃO JOSÉ ANTÔNIO MACHADO, EM FRENTE AO Nº 95 DA CITADA RUA."</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1959/indicacao_no015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1959/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA ENCAMINHADO AO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE " DISPÕE SOBRE NORMAS DE PRESERVAÇÃO DE RIOS, CÓRREGOS E NASCENTES NO ÂMBITO DO MUNICÍPIO DE TOCANTINS".</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1960/indicacao_no010-1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1960/indicacao_no010-1.pdf</t>
   </si>
   <si>
     <t>" QUE O PREFEITO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE RAMPAS, EM LOCAIS DE DIFÍCIL ACESSO PARA OS DEFICIENTES FÍSICOS".</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1961/indicacao_no010-2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1961/indicacao_no010-2.pdf</t>
   </si>
   <si>
     <t>" QUE DIANTE DAS DIFICULDADES ENCONTRADAS PELOS ADQUIRENTES DE IMÓVEIS DO LOTEAMENTO DO VALE DO OURO, POSSA O PREFEITO MUNICIPAL SOLICITAR ENTENDIMENTOS COM O SR. DJALMA NAVARRO, EM DATA PREVIAMENTE MARCADA."</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/2169/indicacao_no01.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/2169/indicacao_no01.pdf</t>
   </si>
   <si>
     <t>"Que, se de acordo com a política administrativa do Executivo, seja instituído o Decreto cuja cópia faço encaminhar".</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1621/projeto_de_lei_complementar_no016_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1621/projeto_de_lei_complementar_no016_de_2005.pdf</t>
   </si>
   <si>
     <t>" Altera os Artigos 162 e 172 da Lei Complementar Nº 013/2003 de 14 de outubro de 2003"_x000D_
  ( Obs: Reprovado no dia 20/10/2005 .)</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1608/projeto_de_lei_no028_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1608/projeto_de_lei_no028_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui o PROESPP - Programa Especial de Parcelamento e Pagamento de Tributos no Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1610/projeto_de_lei_no030_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1610/projeto_de_lei_no030_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 013/2003 - Código Tributário Municipal</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1582/projeto_de_lei_no001_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1582/projeto_de_lei_no001_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o Programa de Saúde da Família no Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1583/projeto_de_lei_no002_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1583/projeto_de_lei_no002_de_2005.pdf</t>
   </si>
   <si>
     <t>" Institui no Município de Tocantins o pagamento de despesa pelo regime de adiantamento".</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1584/projeto_de_lei_no003_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1584/projeto_de_lei_no003_de_2005.pdf</t>
   </si>
   <si>
     <t>" cria a ouvidoria Municipal de Tocantins e dá outras providências"_x000D_
 ( Obs: reprovado no dia 31/03/2005).</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1585/projeto_de_lei_no004_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1585/projeto_de_lei_no004_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre denominação de Travessa Isabel Costa Sanches a Logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1586/projeto_de_lei_no005_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1586/projeto_de_lei_no005_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre denominação de Praça Deputado José Pires da Luz a logradouro Público e dá outras providências".</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1587/projeto_de_lei_no006_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1587/projeto_de_lei_no006_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dá Denominação a Logradouros Públicos"</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1588/projeto_de_lei_no007_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1588/projeto_de_lei_no007_de_2005.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1589/projeto_de_lei_no008_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1589/projeto_de_lei_no008_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2006 e dá outras providências".</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1590/projeto_de_lei_no009_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1590/projeto_de_lei_no009_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1591/projeto_de_lei_no010_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1591/projeto_de_lei_no010_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a alteração do Art. 5º da Lei Nº 319/2004"</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1592/projeto_de_lei_no011_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1592/projeto_de_lei_no011_de_2005.pdf</t>
   </si>
   <si>
     <t>" Estabelece a forma de pagamento de diárias na Administração Municipal de Tocantins".</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1593/projeto_de_lei_no012_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1593/projeto_de_lei_no012_de_2005.pdf</t>
   </si>
   <si>
     <t>" Cria Crédito Especial"</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>José Antônio, Luciano, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1594/projeto_de_lei_no013_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1594/projeto_de_lei_no013_de_2005.pdf</t>
   </si>
   <si>
     <t>" Altera denominação de Logradouro Público que especifica"</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1595/projeto_de_lei_no014_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1595/projeto_de_lei_no014_de_2005.pdf</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1596/projeto_de_lei_no015_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1596/projeto_de_lei_no015_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº309/2004</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1597/projeto_de_lei_no017_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1597/projeto_de_lei_no017_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tocantins a celebrar convênio com o Estado de Minas Gerais, com objetivo de ingressar e participar do Programa Máquinas para o Desenvolvimento conforme Lei Estadual nº 15695, de 21 de julho de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1598/projeto_de_lei_no018_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1598/projeto_de_lei_no018_de_2005.pdf</t>
   </si>
   <si>
     <t>" Cria Crédito Especial".</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1599/projeto_de_lei_no019_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1599/projeto_de_lei_no019_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Período de 2006/2009</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1600/projeto_de_lei_no020_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1600/projeto_de_lei_no020_de_2005.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício Financeiro de 2006.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>Arthur Braga, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1601/projeto_de_lei_no021_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1601/projeto_de_lei_no021_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a determinação de tempo máximo para atendimento ao público nos Estabelecimentos Bancários em funcionamento no Município de Tocantins".</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1602/projeto_de_lei_no022_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1602/projeto_de_lei_no022_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre denominação de Travessa João Pinto Sobrinho a logradouro público desta cidade".</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1603/projeto_de_lei_no023_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1603/projeto_de_lei_no023_de_2005.pdf</t>
   </si>
   <si>
     <t>" Altera Denominação de Logradouro Público"</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>José Carlos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1604/projeto_de_lei_no024_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1604/projeto_de_lei_no024_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a utilização do Ginásio Poliesportivo Fernando Machado por Entidades,Associações e/ou ONGs praticantes de Movimentos Sociais no Município de Tocantins"</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1605/projeto_de_lei_no025_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1605/projeto_de_lei_no025_de_2005.pdf</t>
   </si>
   <si>
     <t>" Cria área de lazer no Município de Tocantins e contém outras providências"</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1606/projeto_de_lei_no026_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1606/projeto_de_lei_no026_de_2005.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre normas de controle do excesso de consumo de água distribuída para o uso Humano".</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1607/projeto_de_lei_no027_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1607/projeto_de_lei_no027_de_2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e concessão de Título de Personalidade Tocantinense do Ano e contém outras providências".</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1609/projeto_de_lei_no029_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1609/projeto_de_lei_no029_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Nº 328/2005, que Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1611/projeto_de_lei_no031_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1611/projeto_de_lei_no031_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº86/87 e 271/2002.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1612/projeto_de_lei_no032_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1612/projeto_de_lei_no032_de_2005.pdf</t>
   </si>
   <si>
     <t>" Institui no âmbito do Município de Tocantins o Dia do Vicentino"</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1613/projeto_de_lei_no033_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1613/projeto_de_lei_no033_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Meio Ambiente no âmbito do Município de Tocantins e contém outras providências</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1614/projeto_de_lei_no034_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1614/projeto_de_lei_no034_de_2005.pdf</t>
   </si>
   <si>
     <t>" Institui no âmbito do Município de Tocantins o Dia do Trabalhador Rural "</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1615/projeto_de_lei_no035_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1615/projeto_de_lei_no035_de_2005.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Decenal Municipal de Educação de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1616/projeto_de_lei_no036_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1616/projeto_de_lei_no036_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº333/2005 que autoriza o Município de Tocantins a celebrar convênio com o Estado de Minas Gerais, com objetivo de ingressar e participar do Programa Máquinas para o Desenvolvimento conforme Lei Estadual nº 15695, de 21 de julho de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1617/projeto_de_lei_no037_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1617/projeto_de_lei_no037_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Tocantins o Dia do Agente Comunitário de Saúde e contém outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1618/projeto_de_lei_no038_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1618/projeto_de_lei_no038_de_2005.pdf</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1619/projeto_de_lei_no039_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1619/projeto_de_lei_no039_de_2005.pdf</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1620/projeto_de_lei_no040_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1620/projeto_de_lei_no040_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Preenchimento de Receituário da Rede Pública Municipal de Saúde.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Fernando - Tereco, José Antônio, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/923/prjeto_de_resolucao_no070_de_2005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/923/prjeto_de_resolucao_no070_de_2005.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas Gerais, para o Exercício Financeiro de 2006".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1712,67 +1712,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1034/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1035/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1036/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1037/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1038/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1039/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1040/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1041/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1042/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1053/indicacao_no_1_de_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1054/indicacao_no_2_de_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1055/indicacao_no_3_de_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1885/indicacao_no_4_de_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1886/indicacao_no_5_de_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1887/indicacao_no_6_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1888/indicacao_no_7_de_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1889/indicacao_no_8_de_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1890/indicacao_no_9_de_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1891/indicacao_no_10_de_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1899/indicacao_no_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1900/indicacao_no_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1901/indicacao_no_13_de_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1902/indicacao_no_14_de_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1903/indicacao_no_15_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1904/indicacao_no_16_de_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1905/indicacao_no_17_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1906/indicacao_no_18_de_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1907/indicacao_no_19_de_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1908/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1909/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1910/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1916/indicacao_no04_conjunta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1917/indicacao_no04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1918/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1919/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1920/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1921/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1931/indicacao_no09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1932/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1933/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1934/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1935/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1936/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1937/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1938/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1939/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1940/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1941/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1942/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1943/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1944/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1945/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1946/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1947/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1950/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1951/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1952/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1953/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1954/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1955/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1956/indicacao_no011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1957/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1958/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1959/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1960/indicacao_no010-1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1961/indicacao_no010-2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/2169/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1621/projeto_de_lei_complementar_no016_de_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1608/projeto_de_lei_no028_de_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1610/projeto_de_lei_no030_de_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1582/projeto_de_lei_no001_de_2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1583/projeto_de_lei_no002_de_2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1584/projeto_de_lei_no003_de_2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1585/projeto_de_lei_no004_de_2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1586/projeto_de_lei_no005_de_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1587/projeto_de_lei_no006_de_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1588/projeto_de_lei_no007_de_2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1589/projeto_de_lei_no008_de_2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1590/projeto_de_lei_no009_de_2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1591/projeto_de_lei_no010_de_2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1592/projeto_de_lei_no011_de_2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1593/projeto_de_lei_no012_de_2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1594/projeto_de_lei_no013_de_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1595/projeto_de_lei_no014_de_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1596/projeto_de_lei_no015_de_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1597/projeto_de_lei_no017_de_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1598/projeto_de_lei_no018_de_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1599/projeto_de_lei_no019_de_2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1600/projeto_de_lei_no020_de_2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1601/projeto_de_lei_no021_de_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1602/projeto_de_lei_no022_de_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1603/projeto_de_lei_no023_de_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1604/projeto_de_lei_no024_de_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1605/projeto_de_lei_no025_de_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1606/projeto_de_lei_no026_de_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1607/projeto_de_lei_no027_de_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1609/projeto_de_lei_no029_de_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1611/projeto_de_lei_no031_de_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1612/projeto_de_lei_no032_de_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1613/projeto_de_lei_no033_de_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1614/projeto_de_lei_no034_de_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1615/projeto_de_lei_no035_de_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1616/projeto_de_lei_no036_de_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1617/projeto_de_lei_no037_de_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1618/projeto_de_lei_no038_de_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1619/projeto_de_lei_no039_de_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1620/projeto_de_lei_no040_de_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/923/prjeto_de_resolucao_no070_de_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1034/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1035/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1036/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1037/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1038/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1039/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1040/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1041/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1042/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1053/indicacao_no_1_de_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1054/indicacao_no_2_de_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1055/indicacao_no_3_de_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1885/indicacao_no_4_de_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1886/indicacao_no_5_de_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1887/indicacao_no_6_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1888/indicacao_no_7_de_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1889/indicacao_no_8_de_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1890/indicacao_no_9_de_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1891/indicacao_no_10_de_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1899/indicacao_no_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1900/indicacao_no_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1901/indicacao_no_13_de_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1902/indicacao_no_14_de_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1903/indicacao_no_15_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1904/indicacao_no_16_de_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1905/indicacao_no_17_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1906/indicacao_no_18_de_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1907/indicacao_no_19_de_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1908/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1909/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1910/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1916/indicacao_no04_conjunta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1917/indicacao_no04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1918/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1919/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1920/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1921/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1931/indicacao_no09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1932/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1933/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1934/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1935/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1936/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1937/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1938/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1939/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1940/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1941/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1942/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1943/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1944/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1945/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1946/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1947/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1950/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1951/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1952/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1953/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1954/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1955/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1956/indicacao_no011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1957/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1958/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1959/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1960/indicacao_no010-1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1961/indicacao_no010-2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/2169/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1621/projeto_de_lei_complementar_no016_de_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1608/projeto_de_lei_no028_de_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1610/projeto_de_lei_no030_de_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1582/projeto_de_lei_no001_de_2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1583/projeto_de_lei_no002_de_2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1584/projeto_de_lei_no003_de_2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1585/projeto_de_lei_no004_de_2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1586/projeto_de_lei_no005_de_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1587/projeto_de_lei_no006_de_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1588/projeto_de_lei_no007_de_2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1589/projeto_de_lei_no008_de_2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1590/projeto_de_lei_no009_de_2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1591/projeto_de_lei_no010_de_2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1592/projeto_de_lei_no011_de_2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1593/projeto_de_lei_no012_de_2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1594/projeto_de_lei_no013_de_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1595/projeto_de_lei_no014_de_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1596/projeto_de_lei_no015_de_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1597/projeto_de_lei_no017_de_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1598/projeto_de_lei_no018_de_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1599/projeto_de_lei_no019_de_2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1600/projeto_de_lei_no020_de_2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1601/projeto_de_lei_no021_de_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1602/projeto_de_lei_no022_de_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1603/projeto_de_lei_no023_de_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1604/projeto_de_lei_no024_de_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1605/projeto_de_lei_no025_de_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1606/projeto_de_lei_no026_de_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1607/projeto_de_lei_no027_de_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1609/projeto_de_lei_no029_de_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1611/projeto_de_lei_no031_de_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1612/projeto_de_lei_no032_de_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1613/projeto_de_lei_no033_de_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1614/projeto_de_lei_no034_de_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1615/projeto_de_lei_no035_de_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1616/projeto_de_lei_no036_de_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1617/projeto_de_lei_no037_de_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1618/projeto_de_lei_no038_de_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1619/projeto_de_lei_no039_de_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/1620/projeto_de_lei_no040_de_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2005/923/prjeto_de_resolucao_no070_de_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>