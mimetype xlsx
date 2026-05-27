--- v0 (2025-10-20)
+++ v1 (2026-05-27)
@@ -54,625 +54,625 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1979/indicacao_no013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1979/indicacao_no013.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA PROVIDENCIADA CRIAÇÃO DO CARGO DE FONOAUDIÓLOGO PARA DAR ATENDIMENTO À REDE PÚBLICA DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1980/indicacao_no014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1980/indicacao_no014.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA DISPONIBILIZADO UM DIA DE ATENDIMENTO EM NOSSO MUNICÍPIO PARA OBTENÇÃO E TRANSFERÊNCIAS DE TÍTULOS ELEITORAIS".</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alci Luzia, Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1981/indicacao_no015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1981/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>" REITERA A INDICAÇÃO Nº 008/2005 QUE SOLICITA PROVIDÊNCIAS DE COLOCAÇÃO DE CINCO POSTES DE ILUMINAÇÃO PÚBLICA NA RUA ALCINEI MOISÉS DE SOUZA, NO BAIRRO CENTRO".</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Antônio</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1982/indicacao_no_23_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1982/indicacao_no_23_de_2007.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA FEITA CAPITAÇÃO DE ÁGUAS PLUVIAIS E MEIO FIO NA RUA VEREADOR JOÃO ANTÔNIO DA COSTA, NO BAIRRO COLINA".</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1983/indicacao_no_24_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1983/indicacao_no_24_de_2007.pdf</t>
   </si>
   <si>
     <t>" REITERA A INDICAÇÃO Nº 017/2005, QUE SOLICITA CALÇAMENTO PARA AS SEGUINTES RUAS: WANTUIL ANTÔNIO JUSTINO DA SILVA NO BAIRRO FLORESTA E FRANCISCO FERNANDES MEIRELES NO CENTRO".</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1984/indicacao_no_25_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1984/indicacao_no_25_de_2007.pdf</t>
   </si>
   <si>
     <t>" REITERA A INDICAÇÃO Nº 006/2005, QUE SE PROVIDENCIE A COLOCAÇÃO DE CESTA DE LIXO NAS RUAS MILO CASELLA E TRAVESSA OLGA DE MELO ÁLVARES NO CENTRO".</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1985/indicacao_no_26_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1985/indicacao_no_26_de_2007.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA VEREADOR JOÃO ANTÔNIO DA COSTA NAS PROXIMIDADES DA CRECHE E DA RESIDÊNCIA DO SENHOR ISAIAS NO BAIRRO COLINA".</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1986/indicacao_no_27_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1986/indicacao_no_27_de_2007.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE DUAS ILUMINARIAS NA RUA ANTÔNIO LOPES NO BAIRRO VALE DO OURO".</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1988/indicacao_no027.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1988/indicacao_no027.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O DESENTUPIMENTO DA REDE DE ESGOTO QUE DESCE NA AVENIDA PREFEITO CORRADO ROBERTI, Nº216 NO FUNDOS DA RESIDÊNCIA DA SENHORA ALINA MARIA MOREIRA ASSUMPÇÃO E CORTE DAS ARVORES."</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1989/indicacao_no028.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1989/indicacao_no028.pdf</t>
   </si>
   <si>
     <t>A)- " PROVIDENCIAR REPAROS NA PONTE DO BEIJA-FLOR QUE DÁ ACESSO PARA FAZENDA DO SENHOR PAULO SERRANO DE CARVALHO E PROPRIEDADES DO SR. LUIZ CARRINHO E DEMAIS MORADORES."_x000D_
 _x000D_
 B)- " PROVIDENCIAR CONSTRUÇÃO DA PONTE NA PEDRA BRANCA DE CIMA ONDE DÁ ACESSO PARA O CAMPO DE FUTEBOL E VÁRIAS PROPRIEDADES, PONTE ESSA EM FRENTE Á RESIDÊNCIA DO SENHOR ANTÔNIO CORSINO DE ARRUDA."</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1990/indicacao_no029.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1990/indicacao_no029.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE MANUTENÇÃO DAS ESTRADAS VICINAIS NO SENTIDO AS COMUNIDADES DE SANTA ISABEL, BEIJA-FLOR E PIRES".</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1991/indicacao_no030.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1991/indicacao_no030.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE UMA PONTE QUE DÁ ACESSO PARA A PROPRIEDADE DO SENHOR VALDECI NO CÓRREGO DOS PIRES."</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1992/indicacao_no031.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1992/indicacao_no031.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE MANUTENÇÃO DAS ESTRADAS RURAIS EM DOIS TRECHOS: ESTRADA QUE DÁ ACESSO PARA AS COMUNIDADES DOS PIRES E BEIJA-FLOR PERTO DO SÍTIO DO SR. ELPÍDIO E NA COMUNIDADE DOS PIRES EM FRENTE A CASA DO SR. CELINHO".</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1993/indicacao_no018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1993/indicacao_no018.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE INSTALAÇÃO DE SERVIÇO DE INTERNET VIA RÁDIO PARA O DESTACAMENTO DE POLICIA MILITAR DE TOCANTINS."</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1994/indicacao_no019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1994/indicacao_no019.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE CASCALHO E TAMBÉM FAÇA A RETIRADA DE ENXURRADA NOS PONTOS QUE SEGUEM:"_x000D_
 A) NA COMUNIDADE DA PEDRA BRANCA PRÓXIMO AO MORRO DO ORELHÃO._x000D_
 B) NO CÓRREGO DOS PACHECOS, PRÓXIMO À RESIDÊNCIA DO SENHOR JOÃO CARIOCA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1995/indicacao_no020.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1995/indicacao_no020.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE OBRAS DE CAPTAÇÃO DE ÁGUAS PLUVIAIS E MEIO FIO PARA AS PRINCIPAIS RUAS DO BAIRRO VALE DO OURO".</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Nem, Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1996/indicacao_no021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1996/indicacao_no021.pdf</t>
   </si>
   <si>
     <t>" QUE O DISPOSTO DO ART. 94 DA LEI COMPLEMENTAR Nº009/2002 SEJA COLOCADO EM PRATICA."</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1547/projeto_de_lei_no009_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1547/projeto_de_lei_no009_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO E PLANO DE CARGOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1548/projeto_de_lei_no010_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1548/projeto_de_lei_no010_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de TOCANTINS e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1549/projeto_de_lei_no011_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1549/projeto_de_lei_no011_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos e Vencimentos dos Servidores Integrantes do Quadro do Pessoal do Magistério do Município de Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1550/projeto_de_lei_no014_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1550/projeto_de_lei_no014_de_2007.pdf</t>
   </si>
   <si>
     <t>Cria Cargos na Estrutura Administrativa da Câmara Municipal de Tocantins e contém outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/635/lei_complementar_020_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/635/lei_complementar_020_2007.pdf</t>
   </si>
   <si>
     <t>"Cria cargos na estrutura administrativa da Câmara Municipal de Tocantins e contém, outras providências."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/636/lei_complementar_023_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/636/lei_complementar_023_2007.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores  Públicos do Município de Tocantins-MG e dá outras providências."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1525/projeto_de_lei_no001_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1525/projeto_de_lei_no001_de_2007.pdf</t>
   </si>
   <si>
     <t>" Torna obrigatória a divulgação da autoria das Leis Municipais"</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1526/projeto_de_lei_no002_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1526/projeto_de_lei_no002_de_2007.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Estudos da Bíblia e o Dia Municipal da Bíblia.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Nedinho, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1527/projeto_de_lei_no003_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1527/projeto_de_lei_no003_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Denominação de Logradouros Públicos que especifica.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>Arthur Braga, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1528/projeto_de_lei_no004_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1528/projeto_de_lei_no004_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de bebedouro com água potável na agências bancárias, casas lotéricas e agência dos correios no Município de Tocantins.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1529/projeto_de_lei_no005_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1529/projeto_de_lei_no005_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no Orçamento da Prefeitura Municipal de Tocantins-MG.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1530/projeto_de_lei_no006_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1530/projeto_de_lei_no006_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no Orçamento da Prefeitura Municipal de Tocantins - MG.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1531/projeto_de_lei_no007_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1531/projeto_de_lei_no007_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1532/projeto_de_lei_no008_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1532/projeto_de_lei_no008_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº347/2005, que "Dispõe sobre o Plano Plurianual para o período de 2006/2009" e o Anexo I - Metas e Prioridades da Lei nº361/2006 que Dispõe sobre as Diretrizes Orçamentárias para o exercício 2007.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1533/projeto_de_lei_no012_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1533/projeto_de_lei_no012_de_2007.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Cultural Toc na Lata do Ginásio no Município de Tocantins de Tocantins-MG.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1534/projeto_de_lei_no013_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1534/projeto_de_lei_no013_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1535/projeto_de_lei_no015_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1535/projeto_de_lei_no015_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº371/2006, que " Estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício Financeiro de 2007".</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1536/projeto_de_lei_no016_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1536/projeto_de_lei_no016_de_2007.pdf</t>
   </si>
   <si>
     <t>Institui e Regulamenta o Concelho Municipal de Habitação Popular e o Fundo Municipal de Habitação Popular e dá outras providências.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1537/projeto_de_lei_no017_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1537/projeto_de_lei_no017_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Concelho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação-Concelho do FUNDEB.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1538/projeto_de_lei_no018_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1538/projeto_de_lei_no018_de_2007.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Logradouros Públicos.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1539/projeto_de_lei_no019_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1539/projeto_de_lei_no019_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa Geraldo da Costa Vieira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1540/projeto_de_lei_no020_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1540/projeto_de_lei_no020_de_2007.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa A Despesa Do Município de Tocantins para o Exercício Financeiro de 2008.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1541/projeto_de_lei_no021_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1541/projeto_de_lei_no021_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1542/projeto_de_lei_no022_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1542/projeto_de_lei_no022_de_2007.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S.A. e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1543/projeto_de_lei_no023_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1543/projeto_de_lei_no023_de_2007.pdf</t>
   </si>
   <si>
     <t>Concede aos maiores de sessenta e cinco anos a entrada gratuita nos Estádios e Ginásios Esportivos sediados no Município.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1544/projeto_de_lei_no024_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1544/projeto_de_lei_no024_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 347/2005, que Dispõe sobre o Plano Plurianual para o período de 2006/2009</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>José Carlos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1545/projeto_de_lei_no025_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1545/projeto_de_lei_no025_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia da Consciência Negra</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1546/projeto_de_lei_no026_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1546/projeto_de_lei_no026_de_2007.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI Nº 354/2006 QUE "DISPÕE SOBRE O PREENCHIMENTO DO RECEITUÁRIO DA REDE PÚBLICA MUNICIPAL DE SAÚDE"</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/927/prjeto_de_resolucao_no074_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/927/prjeto_de_resolucao_no074_de_2007.pdf</t>
   </si>
   <si>
     <t>" Regulamenta o pagamento de despesas pelo regime de adiantamento previsto na Lei Municipal nº 321/2005 no âmbito da Câmara Municipal de Tocantins e dá outras providências."</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/928/prjeto_de_resolucao_no075_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/928/prjeto_de_resolucao_no075_de_2007.pdf</t>
   </si>
   <si>
     <t>" Cria e Regulamenta o Funcionamento do Centro de Atenção ao da Câmara Municipal de Tocantins, Disciplina Competência, e dá outras providências".</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Alci Luzia, Célia Cabeleireira, José Antônio, Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/929/prjeto_de_resolucao_no076_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/929/prjeto_de_resolucao_no076_de_2007.pdf</t>
   </si>
   <si>
     <t>" INSTITUI A VERBA DE GABINETE"</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/930/prjeto_de_resolucao_no077_de_2007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/930/prjeto_de_resolucao_no077_de_2007.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas Gerais, para o Exercício Financeiro de 2008."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -979,67 +979,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1979/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1980/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1981/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1982/indicacao_no_23_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1983/indicacao_no_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1984/indicacao_no_25_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1985/indicacao_no_26_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1986/indicacao_no_27_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1988/indicacao_no027.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1989/indicacao_no028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1990/indicacao_no029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1991/indicacao_no030.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1992/indicacao_no031.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1993/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1994/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1995/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1996/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1547/projeto_de_lei_no009_de_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1548/projeto_de_lei_no010_de_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1549/projeto_de_lei_no011_de_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1550/projeto_de_lei_no014_de_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/635/lei_complementar_020_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/636/lei_complementar_023_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1525/projeto_de_lei_no001_de_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1526/projeto_de_lei_no002_de_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1527/projeto_de_lei_no003_de_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1528/projeto_de_lei_no004_de_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1529/projeto_de_lei_no005_de_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1530/projeto_de_lei_no006_de_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1531/projeto_de_lei_no007_de_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1532/projeto_de_lei_no008_de_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1533/projeto_de_lei_no012_de_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1534/projeto_de_lei_no013_de_2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1535/projeto_de_lei_no015_de_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1536/projeto_de_lei_no016_de_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1537/projeto_de_lei_no017_de_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1538/projeto_de_lei_no018_de_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1539/projeto_de_lei_no019_de_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1540/projeto_de_lei_no020_de_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1541/projeto_de_lei_no021_de_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1542/projeto_de_lei_no022_de_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1543/projeto_de_lei_no023_de_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1544/projeto_de_lei_no024_de_2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1545/projeto_de_lei_no025_de_2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1546/projeto_de_lei_no026_de_2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/927/prjeto_de_resolucao_no074_de_2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/928/prjeto_de_resolucao_no075_de_2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/929/prjeto_de_resolucao_no076_de_2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/930/prjeto_de_resolucao_no077_de_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1979/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1980/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1981/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1982/indicacao_no_23_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1983/indicacao_no_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1984/indicacao_no_25_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1985/indicacao_no_26_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1986/indicacao_no_27_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1988/indicacao_no027.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1989/indicacao_no028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1990/indicacao_no029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1991/indicacao_no030.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1992/indicacao_no031.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1993/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1994/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1995/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1996/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1547/projeto_de_lei_no009_de_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1548/projeto_de_lei_no010_de_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1549/projeto_de_lei_no011_de_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1550/projeto_de_lei_no014_de_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/635/lei_complementar_020_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/636/lei_complementar_023_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1525/projeto_de_lei_no001_de_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1526/projeto_de_lei_no002_de_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1527/projeto_de_lei_no003_de_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1528/projeto_de_lei_no004_de_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1529/projeto_de_lei_no005_de_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1530/projeto_de_lei_no006_de_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1531/projeto_de_lei_no007_de_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1532/projeto_de_lei_no008_de_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1533/projeto_de_lei_no012_de_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1534/projeto_de_lei_no013_de_2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1535/projeto_de_lei_no015_de_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1536/projeto_de_lei_no016_de_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1537/projeto_de_lei_no017_de_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1538/projeto_de_lei_no018_de_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1539/projeto_de_lei_no019_de_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1540/projeto_de_lei_no020_de_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1541/projeto_de_lei_no021_de_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1542/projeto_de_lei_no022_de_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1543/projeto_de_lei_no023_de_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1544/projeto_de_lei_no024_de_2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1545/projeto_de_lei_no025_de_2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/1546/projeto_de_lei_no026_de_2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/927/prjeto_de_resolucao_no074_de_2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/928/prjeto_de_resolucao_no075_de_2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/929/prjeto_de_resolucao_no076_de_2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2007/930/prjeto_de_resolucao_no077_de_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>