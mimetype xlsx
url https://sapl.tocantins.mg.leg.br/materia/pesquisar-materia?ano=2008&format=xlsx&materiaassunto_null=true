--- v0 (2025-10-22)
+++ v1 (2026-05-28)
@@ -54,780 +54,780 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1997/indicacao_no016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1997/indicacao_no016.pdf</t>
   </si>
   <si>
     <t>" QUE NA RUA TEÓFILO ANTÔNIO DE MELO, EM FRENTE A " ESCOLA RISCO E RABISCO" SEJA COLOCADA FAIXA PARA PEDESTRE".</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1998/indicacao_no017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1998/indicacao_no017.pdf</t>
   </si>
   <si>
     <t>" QUE O PREFEITO MUNICIPAL, SE POSSÍVEL, PROVIDENCIE A LIMPEZA NO FINAL DA RUA FRANCISCO TEIXEIRA DE SIQUEIRA, NO CENTRO"</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1999/indicacao_no018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1999/indicacao_no018.pdf</t>
   </si>
   <si>
     <t>" QUE SEJAM TOMADAS PROVIDÊNCIAS PARA DAR DESTINAÇÃO ADEQUADA AOS CÃES QUE PERAMBULAM PELA CIDADE COMO JÁ SOLICITADO".</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2000/indicacao_no019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2000/indicacao_no019.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UMA PLACA " PROIBIDO ESTACIONAR" NA ENTRADA DA RECEPÇÃO DO CENTRO INTEGRADO DE SAÚDE".</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Antônio</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2001/indicacao_no_28_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2001/indicacao_no_28_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL QUANDO FIZER O PATROLAMENTO NAS ESTRADAS DA COMUNIDADE DO BARRO BRANCO QUE PROVIDENCIE A COLOCAÇÃO DE MANILHAS NA ENTRADA QUE VAI PARA A RESIDÊNCIA DO SENHOR REDUZINO ".</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2002/indicacao_no_29_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2002/indicacao_no_29_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COLOCAÇÃO DE MATA-BURRO PRÓXIMO A PORTEIRA DO SENHOR TELINHO QUE DÁ ACESSO A FAZENDA SANTA CLARA NA COMUNIDADE DOS MENDES."</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2003/indicacao_no_30_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2003/indicacao_no_30_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO PROVIDENCIE A RETIRADA DE TERRA DA RUA ROSINA CATALDO PINTO PRÓXIMO A RESIDÊNCIA DA SENHORA OLINDA BARBOSA NO BAIRRO IMPERIAL".</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2004/indicacao_no_31_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2004/indicacao_no_31_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA ENCAMINHADA AO EXECUTIVO O ANTE-PROJETO QUE ORA FAZEMOS ANEXAR, VISANDO A DISTRIBUIÇÃO GRATUITA DE PROTETOR SOLAR AO SERVIDORES PÚBLICOS MUNICÍPIO CUJAS ATIVIDADES FUNCIONAIS FICAM EXPOSTAS À RADIAÇÃO SOLAR."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2005/indicacao_no_32_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2005/indicacao_no_32_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A RETIRADA DE ENTULHO NA RUA FARMACÊUTICO ANTÔNIO MACHADO NO BAIRRO BOA VISTA".</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2006/indicacao_no_33_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2006/indicacao_no_33_de_2008.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, REQUER, QUE APÓS A TRAMITAÇÃO REGIMENTAL SEJA ENCAMINHADA AO EXECUTIVO O ANTE-PROJETO QUE ORA FAZEMOS ANEXAR, DISPONDO SOBRE O PROGRAMA DE ESCLARECIMENTO SOBRE O CÂNCER GINECOLÓGICO E MAMÁRIO NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2007/indicacao_no_34_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2007/indicacao_no_34_de_2008.pdf</t>
   </si>
   <si>
     <t>" PROVIDÊNCIAS NO SENTIDO DE REPARAR A PONTE QUE DÁ ACESSO À RESIDENCIA DO SR. ANTÔNIO DE CASTRO TEIXEIRA ( QUITUTE), NA COMUNIDADE DO CANTO DO RIO"</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2008/indicacao_no_35_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2008/indicacao_no_35_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO MUNICIPAL, SE POSSÍVEL, PROVIDENCIA A LIMPEZA NO LOTE AO LADO DA RESIDÊNCIA DA SENHORA HORÁDIA RODRIGUES CASTILHO NA PRAÇA SÃO JOSÉ, Nº60, FUNDO"</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2009/indicacao_no_36_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2009/indicacao_no_36_de_2008.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA ENCAMINHADA AO EXECUTIVO O ANTE-PROJETO QUE ORA FAZEMOS ANEXAR, QUE AUTORIZA SINALIZAÇÃO COM PLACAS DE ALERTA AOS PEDESTRES E MOTORISTA.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2012/indicacao_no_37_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2012/indicacao_no_37_de_2008.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, solicita a Vossa Excelência que submetida a presente Indicação para apreciação do Plenário, e se aprovada indica ao Excelenóssimo Sr. Prefeito o presente anteprojeto de Lei que visa criar o Banco de Medicamentos na cidade de Tocantins.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2013/indicacao_no_38_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2013/indicacao_no_38_de_2008.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, solicita a Vossa Excelência que submetida a presente Indicação para apreciação do Plenário, e se aprovada seja indicado ao Exmo. Sr. Prefeito Municipal, o seguinte: _x000D_
 "Que sejam colocados na prática os ditames do Inciso XXXVII do Art. 63 da Lei Orgânica Municipal ora transcrito, em especial com referência à Lei N° 354/2006 que "Dispõe sobre o preenchimento de receituário da rede pública municipal de saúde e dá outras providências". Art. 63-XXXVII — Executar a Lei no âmbito de sua competência.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2014/indicacao_no_39_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2014/indicacao_no_39_de_2008.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, solicita a Vossa Excelência que submetida a presente Indicação para apreciação do Plenário, e se aprovada seja indicado ao Exmo. Sr. Prefeito Municipal, o seguinte: _x000D_
 a) Construção de ponte de cimento armado para acesso às propriedades dos senhores Ricardo Quintão (Kaka), Ronaldo, Feliz Caporal e Valdevino na Comunidade do Barro Branco. _x000D_
 b) Solicito ainda ao Executivo, calçamento para as comunidades do Beija-Flor e Santa Isabel.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2015/indicacao_no_40_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2015/indicacao_no_40_de_2008.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, solicita a Vossa Excelência que submetida a presente Indicação para apreciação do Plenário, e se aprovada seja indicado ao Exmo. Sr. Prefeito Municipal, o seguinte: _x000D_
 "Que o Executivo providencie a colocação de placa de sinal "Pare" no início da Rua Francisco Moisés de Souza próximo ao Mercado Gravina e no cruzamento da Rua Vereador João Antônio da Costa com a Rua Francisco Moisés de Souza".</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2016/indicacao_no_41_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2016/indicacao_no_41_de_2008.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, solicita a Vossa Excelência que submetida a presente Indicação para apreciação do Plenário, e se aprovada seja indicado ao Exmo. Sr. Prefeito Municipal, o seguinte: _x000D_
 "Que o Executivo Municipal providencie calçamento para a Rua Pedro Rodrigues Duque no Bairro Colina e Rua Alcinei Moisés de Souza no Loteamento São Francisco no Centro".</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Nedinho, Luciano</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2017/indicacao_no028_conjunta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2017/indicacao_no028_conjunta.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "A ponte que liga a Comunidade do Beija-Flor à fazenda do Sr. Paulo Serrano de Carvalho, necessita de reparos urgentes e escoamento das enxurradas, frente à fazenda."</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2018/indicacao_no032.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2018/indicacao_no032.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer que, após tramitação regimental seja encaminhada ao Exmo. Sr. Prefeito Municipal a seguinte Indicação: _x000D_
 "Que seja providenciada a colocação de manilhas nos fundos da residência do Senhor Moacir Francisco na Rua Antônio Damázio, no Bairro Patrimônio".</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2019/indicacao_no033.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2019/indicacao_no033.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer que, após tramitação regimental seja encaminhada ao Exmo. Sr. Prefeito Municipal a seguinte Indicação: _x000D_
 a) Que seja reiterada a Indicação N° 018/2005 de 22 de setembro de 2005 solicitando calçamento da Rua Sudário Soares de Souza Lima, no Bairro Grama. _x000D_
 b) Que seja feito reparo no calçamento da Rua Sebastião Rodrigues de Oliveira, no Bairro Grama.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2020/indicacao_no034.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2020/indicacao_no034.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 a) Que sejam reiteradas as seguintes Indicações: N° 006/2005 de 31 de março de 2005, N° 014/2005 de 16 de junho de 2005 e N° 021/2005 de 20 de outubro de 2005. _x000D_
 b) Que seja feito reparo na ponte existente no antigo Sítio do Sr. Chico do Zico, no Córrego dos Pires.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2021/indicacao_no035.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2021/indicacao_no035.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que seja providenciada a construção de unia nova ponte na Avenida Joaquim Dias Santiago, nas proximidades da Fábrica de Móveis Sudeste".</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2022/indicacao_no037.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2022/indicacao_no037.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que seja providenciado quebra-molas na Rua João Modesto de Oliveira, no Bairro Grama".</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2023/indicacao_no038.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2023/indicacao_no038.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, .solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 a) Que o Executivo providencie a implantação de rede de iluminação pública, próximo a confecção "Kukixo". _x000D_
 b) Na Rua Vereador Manoel Procópio Leão colocação de dois postes de iluminação pública em frente à residência N° 315. _x000D_
 c) Reitera a Indicação N° 015/2005 de 04 de agosto de 2005 reiterada pela Indicação N° 022/2005 de 03 de novembro de 2005.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2024/indicacao_no039.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2024/indicacao_no039.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que se providencie a construção de uma guarita na encruzilhada dos Pires com Beija-Flor".</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2025/indicacao_no040.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2025/indicacao_no040.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que seja feita a limpeza de um lote ao lado da residência do Senhor Luiz Batista Castadel, N° 41, na Rua Maestro Pedro Coelho no Bairro Grama".</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2026/indicacao_no041.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2026/indicacao_no041.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 a) Reitera a letra b da Indicação N° 019/2005 de 06 de outubro de 2005. _x000D_
 b) Que o Executivo Municipal envie a esta Casa Legislativa o Projeto de Lei de doação de uma área de 36 (trinta e seis) metros quadrados na rua transversal à Rua Joaquim Rodrigues de Freitas para propriedade de N° 84 do Sr. Silvano Teixeira de Oliveira (fundos), ficando a metragem de um metro e oitenta centímetros de largura e vinte metros de comprimento.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2027/indicacao_no022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2027/indicacao_no022.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 Baseado no Art. 102, § 3" da Lei Orgânica Municipal que o Executivo Municipal, autorize através de um decreto por um período de 04 (quatro) anos, a cessão de uso de parte do prédio da antiga Escola Municipal Coronel Joaquim Reis localizada no Bairro Vale do Ouro, por se tratar de Patrimônio Público.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2028/indicacao_no023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2028/indicacao_no023.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que o Executivo Municipal envie a este Legislativo proposta de adequação do estatuto do servidor à composição da licença maternidade de 04 (quatro) para 06 (seis) meses."</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2029/indicacao_no024.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2029/indicacao_no024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso de suas atribuições que lhe confere o Regimento Interno, solicita a Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Reitera a letra d da indicação N° 001/2005 de 17 de fevereiro de 2005".</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2170/indicacao_no02.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2170/indicacao_no02.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo envie a esta Casa Legislativa um Projeto de Lei para doação de terreno a Associação Cultural Toe na Lata do Ginásio do Município de Tocantins".</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2171/indicacao_no03.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2171/indicacao_no03.pdf</t>
   </si>
   <si>
     <t>"Que a residência de Maria Lúcia Correa Marfins, localizada na Rua Vereador José de Arruda, N° 151, no Bairro Patrimônio, seja reformada."</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1519/projeto_de_lei_no02_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1519/projeto_de_lei_no02_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1520/projeto_de_lei_no05_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1520/projeto_de_lei_no05_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos do Servidores Públicos do Município de Tocantins e dá outras Providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1521/projeto_de_lei_no09_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1521/projeto_de_lei_no09_de_2008.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DE CARGO NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE TOCANTINS/MG, E CONTEM OUTRAS PROVIDÊNCIAS"_x000D_
 ( OBS: PROJETO REPROVADO NO DIA 08/05/2008 )</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1522/projeto_de_lei_no18_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1522/projeto_de_lei_no18_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de créditos tributários mediante dação em pagamento prevista no inciso XI do art.57 da Lei Complementar nº13/2003, e adota outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1523/projeto_de_lei_no19_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1523/projeto_de_lei_no19_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I das Leis Complementares Nºs.22 e 23, de 20 setembro de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1524/projeto_de_lei_no23_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1524/projeto_de_lei_no23_de_2008.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 24 e ao inciso I do parágrafo único do artigo 70 da Lei Complementar Municipal nº 13/2003- Código Tributário Municipal e altera as Tabelas de Taxas.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1496/projeto_de_lei_no01_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1496/projeto_de_lei_no01_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a abertura de Crédito Especial no Orçamento da Prefeitura Municipal de Tocantins-MG."</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1497/projeto_de_lei_no03_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1497/projeto_de_lei_no03_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1498/projeto_de_lei_no04_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1498/projeto_de_lei_no04_de_2008.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Nº 395/2007, que estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício Financeiro de 2008."</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1499/projeto_de_lei_no06_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1499/projeto_de_lei_no06_de_2008.pdf</t>
   </si>
   <si>
     <t>" Fixa o Subsídios do Presidente da Câmara e dos demais Vereadores do Município de Tocantins para a Legislatura 2009/2012, e dá outras providências."</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1500/projeto_de_lei_no07_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1500/projeto_de_lei_no07_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre Fixação dos Subsídios do Prefeito e Vice Prefeito e dá outras providências."</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1501/projeto_de_lei_no08_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1501/projeto_de_lei_no08_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a Fixação dos Subsídios dos Secretários Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1502/projeto_de_lei_no10_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1502/projeto_de_lei_no10_de_2008.pdf</t>
   </si>
   <si>
     <t>" dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2009 e dá outras providências."</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1503/projeto_de_lei_no11_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1503/projeto_de_lei_no11_de_2008.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Nº347/2005 que Dispõe sobre o Plano Plurianual para o período de 2006/2009.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1504/projeto_de_lei_no12_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1504/projeto_de_lei_no12_de_2008.pdf</t>
   </si>
   <si>
     <t>" Altera a Denominação de Logradouro Público que especifica ."</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1505/projeto_de_lei_no13_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1505/projeto_de_lei_no13_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de travessa João Agripino Tavares a logradouro público desta cidade."</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1506/projeto_de_lei_no14_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1506/projeto_de_lei_no14_de_2008.pdf</t>
   </si>
   <si>
     <t>" Denomina de Prefeito Alencar Dias de Carvalho o Parque de Exposição do Municipal de Tocantins."</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1507/projeto_de_lei_no15_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1507/projeto_de_lei_no15_de_2008.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2009.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1508/projeto_de_lei_no16_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1508/projeto_de_lei_no16_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e II da lei Nº 403, de 28 de maio de 2008, que " Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1509/projeto_de_lei_no17_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1509/projeto_de_lei_no17_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre concessão de subvenção social ás Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1510/projeto_de_lei_no20_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1510/projeto_de_lei_no20_de_2008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1511/projeto_de_lei_no21_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1511/projeto_de_lei_no21_de_2008.pdf</t>
   </si>
   <si>
     <t>" Assegura o Direito à Prioridade de Atendimento no Centro Integrado de Saúde Sissa de Oliveira Pinto, às Pessoas Idosas e aos Portadores de Deficiência e dá outras providências.'</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1512/projeto_de_lei_no22_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1512/projeto_de_lei_no22_de_2008.pdf</t>
   </si>
   <si>
     <t>" Assegura o Direito à Prioridade de Atendimento no Centro Integrado de Saúde Sissa de Oliveira Pinto, às Pessoas Idosas e aos Portadores de Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1513/projeto_de_lei_no24_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1513/projeto_de_lei_no24_de_2008.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a obrigatoriedade dos médicos e dentistas da Rede Municipal de Saúde prescreverem medicamentos genéricos."</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1514/projeto_de_lei_no25_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1514/projeto_de_lei_no25_de_2008.pdf</t>
   </si>
   <si>
     <t>" Oficializa de Rua Deise Maria Pinto, a Rua projetada 02 localizada no loteamento Bairro Bom Clima</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1515/projeto_de_lei_no26_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1515/projeto_de_lei_no26_de_2008.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Chefe do Executivo Municipal abrir Créditos Suplementares."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1516/projeto_de_lei_no27_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1516/projeto_de_lei_no27_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da gratificação aos profissionais da educação básica e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1517/projeto_de_lei_no28_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1517/projeto_de_lei_no28_de_2008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal abrir Crédito Suplementares.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1518/projeto_de_lei_no29_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1518/projeto_de_lei_no29_de_2008.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/931/prjeto_de_resolucao_no078_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/931/prjeto_de_resolucao_no078_de_2008.pdf</t>
   </si>
   <si>
     <t>" Cria o Programa LegisAtivo"</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/932/prjeto_de_resolucao_no079_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/932/prjeto_de_resolucao_no079_de_2008.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas Gerais,para o Exercício Financeiro de 2009".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1134,67 +1134,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1997/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1998/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1999/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2000/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2001/indicacao_no_28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2002/indicacao_no_29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2003/indicacao_no_30_de_2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2004/indicacao_no_31_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2005/indicacao_no_32_de_2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2006/indicacao_no_33_de_2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2007/indicacao_no_34_de_2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2008/indicacao_no_35_de_2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2009/indicacao_no_36_de_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2012/indicacao_no_37_de_2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2013/indicacao_no_38_de_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2014/indicacao_no_39_de_2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2015/indicacao_no_40_de_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2016/indicacao_no_41_de_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2017/indicacao_no028_conjunta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2018/indicacao_no032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2019/indicacao_no033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2020/indicacao_no034.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2021/indicacao_no035.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2022/indicacao_no037.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2023/indicacao_no038.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2024/indicacao_no039.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2025/indicacao_no040.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2026/indicacao_no041.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2027/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2028/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2029/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2170/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2171/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1519/projeto_de_lei_no02_de_2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1520/projeto_de_lei_no05_de_2008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1521/projeto_de_lei_no09_de_2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1522/projeto_de_lei_no18_de_2008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1523/projeto_de_lei_no19_de_2008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1524/projeto_de_lei_no23_de_2008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1496/projeto_de_lei_no01_de_2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1497/projeto_de_lei_no03_de_2008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1498/projeto_de_lei_no04_de_2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1499/projeto_de_lei_no06_de_2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1500/projeto_de_lei_no07_de_2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1501/projeto_de_lei_no08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1502/projeto_de_lei_no10_de_2008.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1503/projeto_de_lei_no11_de_2008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1504/projeto_de_lei_no12_de_2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1505/projeto_de_lei_no13_de_2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1506/projeto_de_lei_no14_de_2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1507/projeto_de_lei_no15_de_2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1508/projeto_de_lei_no16_de_2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1509/projeto_de_lei_no17_de_2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1510/projeto_de_lei_no20_de_2008.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1511/projeto_de_lei_no21_de_2008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1512/projeto_de_lei_no22_de_2008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1513/projeto_de_lei_no24_de_2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1514/projeto_de_lei_no25_de_2008.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1515/projeto_de_lei_no26_de_2008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1516/projeto_de_lei_no27_de_2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1517/projeto_de_lei_no28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1518/projeto_de_lei_no29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/931/prjeto_de_resolucao_no078_de_2008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/932/prjeto_de_resolucao_no079_de_2008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1997/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1998/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1999/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2000/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2001/indicacao_no_28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2002/indicacao_no_29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2003/indicacao_no_30_de_2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2004/indicacao_no_31_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2005/indicacao_no_32_de_2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2006/indicacao_no_33_de_2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2007/indicacao_no_34_de_2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2008/indicacao_no_35_de_2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2009/indicacao_no_36_de_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2012/indicacao_no_37_de_2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2013/indicacao_no_38_de_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2014/indicacao_no_39_de_2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2015/indicacao_no_40_de_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2016/indicacao_no_41_de_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2017/indicacao_no028_conjunta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2018/indicacao_no032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2019/indicacao_no033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2020/indicacao_no034.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2021/indicacao_no035.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2022/indicacao_no037.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2023/indicacao_no038.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2024/indicacao_no039.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2025/indicacao_no040.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2026/indicacao_no041.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2027/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2028/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2029/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2170/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/2171/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1519/projeto_de_lei_no02_de_2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1520/projeto_de_lei_no05_de_2008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1521/projeto_de_lei_no09_de_2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1522/projeto_de_lei_no18_de_2008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1523/projeto_de_lei_no19_de_2008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1524/projeto_de_lei_no23_de_2008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1496/projeto_de_lei_no01_de_2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1497/projeto_de_lei_no03_de_2008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1498/projeto_de_lei_no04_de_2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1499/projeto_de_lei_no06_de_2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1500/projeto_de_lei_no07_de_2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1501/projeto_de_lei_no08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1502/projeto_de_lei_no10_de_2008.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1503/projeto_de_lei_no11_de_2008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1504/projeto_de_lei_no12_de_2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1505/projeto_de_lei_no13_de_2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1506/projeto_de_lei_no14_de_2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1507/projeto_de_lei_no15_de_2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1508/projeto_de_lei_no16_de_2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1509/projeto_de_lei_no17_de_2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1510/projeto_de_lei_no20_de_2008.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1511/projeto_de_lei_no21_de_2008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1512/projeto_de_lei_no22_de_2008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1513/projeto_de_lei_no24_de_2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1514/projeto_de_lei_no25_de_2008.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1515/projeto_de_lei_no26_de_2008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1516/projeto_de_lei_no27_de_2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1517/projeto_de_lei_no28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/1518/projeto_de_lei_no29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/931/prjeto_de_resolucao_no078_de_2008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2008/932/prjeto_de_resolucao_no079_de_2008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>