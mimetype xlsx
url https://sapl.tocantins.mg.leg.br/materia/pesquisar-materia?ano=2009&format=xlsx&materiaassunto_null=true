--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -54,1138 +54,1138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2030/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2030/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na forma regimental, solicita do Executivo Municipal, reiterando as indicações N°016/2005 do vereador Nedson Soares de Souza Lima e N° 018/2005 do vereador Luciano Carlos de Souza, as seguintes providências: _x000D_
 a) Colocação de corrimão nas rampas da Capela Mortuária São José. _x000D_
 b) Colocação de corrimão na rampa que dá acesso ao cemitério.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2031/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2031/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, requer que, após a tramitação regimental, seja encaminhada ao Exmo. Sr. Prefeito Municipal a seguinte Indicação: _x000D_
 "Pela presente, quero solicitar à Administração Municipal, através da Secretaria de Obras, providencie a colocação de grades nos bueiros e calçamento onde ainda não foi feito no Loteamento Teixeira de Melo".</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2032/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2032/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, vem na forma regimental, Indicar novamente ao Exmo. Sr. Prefeito Municipal a necessidade das seguintes providências: _x000D_
 a) Reitera a Indicação N° 00112009 de 19 de Fevereiro de 2009 _x000D_
 b) Reitera a Indicação N° 018/2008 de 23 de Outubro de 2008</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2033/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2033/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>Reiterando a letra b) da Indicação N° 054/2008 de 06 de Março de 2008 da Vereadora Maria Célia de Paiva Gonçalves, os Vereadores signatários que a esta subscrevem requerem que, após tramitação regimental seja encaminhada ao Exmo Sr. Prefeito Municipal, a seguinte Indicação: _x000D_
 a) Que na Rua José Soares Ribeiro no Bairro Boa Vista sejam tapados os buracos ali existentes. _x000D_
 , b) Que na Rua Alcinei Moises de Souza no Loteamento São Francisco seja feito meio fio.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson da Fármacia, Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2034/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2034/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem requerem nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, o seguinte pedido de providência: _x000D_
 A maior parte da população se beneficia da farmácia pública do município para dispensação de medicamentos. Não existindo nenhum programa no município de Tocantins se disponibilizando para coleta das sobras dos medicamentos fornecidos que na sua maioria das vezes acontece. São em diversos casos o usuário não complementa seu tratamento. Por piora do seu quadro da saúde recorrem a outros médicos, que altera a prescrição substituindo os medicamentos na maioria das vezes não utilizam o mesmo, em alguns casos o paciente vem a óbito.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2035/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2035/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, presidente desta Casa, requer a Vossa Excelência, nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, o seguinte pedido de providência: _x000D_
 Reivindica maior atenção do Executivo Municipal ao Loteamento Bom Clima em especial a Rua José Rodrigues Marques.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2036/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2036/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, presidente desta Casa, requer, nos termos do Regimento Interno desta Egrégia Casa, depois de olvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria de Obras os seguintes pedidos de providências: _x000D_
 a)Reivindica maior atenção em caráter de urgência do Executivo Municipal a uma cratera causada pelo assoreamento das águas do Rio .,--Paraopeba e enxurradas no, final da Rua Dona Filucha, N° 23, na residência da Senhora Luci Dutra Marliere, no Bairro Grama. _x000D_
 b)Solicita-se caráter de urgência a reconstrução da casa do Senhor Vicente Paula da Silva residente a Rua Geraldo Laurindo da Silva, N° 14, Bairro São Gabriel.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2037/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2037/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, presidente desta Casa, requer, nos termos do Regimento Interno desta Egrégia Casa,- depois ;de ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria de Obras os seguintes pedidos de providências: _x000D_
 a) Solicita-se caráter de urgência a reconstrução da casa do Senhor Afrânio Meireles Senra residente na Comunidade de Santa Isabel (Zona Rural). _x000D_
 b) Solicita-se a remoção de um redutor de velocidade(quebra-molas) localizado a Rua José Angelino Pereira, N° 385, em frente a casa do Sr. Celso Daniel, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2038/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2038/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, presidente desta Casa, requer, nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito. Municipal, juntamente com a Secretaria de Obras o seguinte pedido de providência: _x000D_
 "Que se providencie patrolamento e captação de águas pluviais na Rua Maria Dutra. de Oliveira nó sentido à esquerda da Rua Rosalia Valone no Bairro Floresta".</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2039/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2039/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, presidente desta Casa, requer, nos termos do • Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria de Obras; para que tomem as providências que se fizerem necessárias no sentido de: Providenciarem ação urgente numa galeria de captação de águas pluviais no cruzamento da Avenida Joaquim Dias Santiago com a Travessa Juanito Bicalho Casagrande, no Bairro Grama.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Edmar Professor, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2040/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2040/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-signatários, no uso de suas atribuições legais, solicitam depois de consultados os nobres pares, que V. Exa., envie ao Chefe do Poder Executivo, a presente INDICAÇÃO sugerindo o seguinte: _x000D_
 Que seja realizada a demolição de um vestiário, aproximadamente 8.00 metros quadrados, na Comunidade Rural do Beija-Flor que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2041/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2041/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente assina, e no uso da atribuição que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente Indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 Que o Poder Executivo viabilize através da Secretaria de Obras a construção de uma ponte seca no Sitio do Toninho Abrantes, próximo à venda do Cacau.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2042/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2042/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-signatário, vem na forma regimental, após consultado os nobres pares, indicar ao Senhor Prefeito Municipal a necessidade da tomada das seguintes providências: _x000D_
 a) Limpeza da margem da estrada que vai da Venda do Cacau até o campo do Vasquinho. _x000D_
 b) Patrolamento da estrada que vai da Modecor até a Ponte Verde ou pelo menos tampar os buracos lá existentes.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2043/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2043/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, nos termos regimentais, requer a Vossa Excelência, depois de ouvido o plenário, que seja encaminhada ao Sr. Prefeito Municipal com o seguinte pedido de providência: _x000D_
 "Que seja providenciada a retirada de terra que se encontra sobre a quadra da Escola Estadual Dr. João Pinto".</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2044/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2044/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições legais, solicita, após consultado os nobres pares, que V. Exa., que se oficie o Chefe do Poder do Executivo, Prefeito Municipal Silas Fortunato de Carvalho, a seguinte proposição: _x000D_
 a) Que a areia onde as crianças brincam na Praça do Rosário seja substituída e que providencie um meio de impedir o acesso dos cachorros ao local. _x000D_
 b) Indico ao Excelentíssimo Senhor Prefeito Municipal, reiterando a Indicação de N° 006/2009, de 30 de abril de 2009, para que determine ao setor competente a retirada de terra que se encontra sobre a quadra da Escola Estadual Dr. João Pinto.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2045/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2045/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer que, após tramitação regimental e • ouvido o Douto Plenário, seja.encaminhada a seguinte providência: _x000D_
 "Que o Setor de Obras da Prefeitura providencie a construção de redutores de velocidade (quebra-molas) no cruzamento da Avenida Prefeito Corrado Roberti com as, Ruas Dom Manoel Rocha e Capitão José Antônio Machado, no Centro".</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2046/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2046/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer que, após tramitação regimental e ouvido o Douto Plenário, seja encaminhada ao Prefeito Municipal a seguinte Indicação: _x000D_
 "Que seja encaminha: .do ao Executivo Municipal o Anteprojeto de lei que' "Torna obrigatório, a execução do Hino Municipal de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2047/indicacao_no010.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2047/indicacao_no010.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita a Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja indicada ao Excelentíssimo Sr. Prefeito Municipal o presente Anteprojeto de Lei no sentido de Criar o Livro "Patronos do Hino Oficial do Município de Tocantins".</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2048/indicacao_no01_de_2009_m.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2048/indicacao_no01_de_2009_m.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, requer que, após a tramitação regimental, a presente Indicação seja encaminhada ao Exmo. Sr. Prefeito Municipal: _x000D_
 "Que o Executivo Municipal providencie limpeza em volta da Escola Estadual João Loyola na Praça São José".</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2049/indicacao_no02_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2049/indicacao_no02_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, requer que, após a tramitação regimental, a presente Indicação seja encaminhada ao Exmo. Sr. Prefeito Municipal: _x000D_
 "Que seja feita a operação tapa buracos em toda a cidade"</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2050/indicacao_no03_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2050/indicacao_no03_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-signatária, no uso de suas atribuições legais, solicita, após ouvido os nobres pares, que V.Exa., envie ao Chefe do Poder Executivo a presente INDICAÇÃO, sugerindo o seguinte pedido de providência: _x000D_
 "Proceder à limpeza no mata-burro existente na Lagoa Preta, na divisa com Sr. Angelino de Arruda e Vadim Verbena, no Bairro Patrimônio".</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2051/indicacao_no04_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2051/indicacao_no04_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a V. Exa., nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja indicado ao Excelentíssimo Senhor Prefeito Municipal o seguinte pedido de providência: _x000D_
 Que se digne determinar ao setor competente no sentido de serem realizadas obras de recapeamento asfáltico na Praça São José em volta da Escola Estadual João Loyola, principalmente nas proximidades da APAE</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2052/indicacao_no05_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2052/indicacao_no05_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer que após a tramitação regimental, seja encaminhada a matéria assinalada em epígrafe e a seguir discriminada: _x000D_
 a) Reivindica serviços de capitação de águas pluviais na Travessa Antônio de Pádua Machado, no Centro. _x000D_
 b) Que o Executivo Municipal providencie o seguinte para a Comunidade do Vale do Ouro: Que tampe os buracos das ruas e que termine o serviço de capitação de águas pluviais.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2053/indicacao_no06_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2053/indicacao_no06_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a V. Exa., depois de ouvida a Casa, seja oficiado ao Excelentíssimo Prefeito Municipal, solicitando-o a providência: _x000D_
 Que seja feita uma vistoria nas caixas d'águas que estão destampadas em toda cidade e principalmente no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2054/indicacao_no07_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2054/indicacao_no07_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve requer a Vossa Excelência, depois de ouvida a Casa, Indico ao Senhor Silas Fortunato de Carvalho, Prefeito Municipal, para que seja encaminhada a Secretaria competente, para que se proceda as providencias necessárias: _x000D_
 a)Que seja feita a recolocação dos bloquetes do calçamento na parte alta da Rua Nicolau Cândido Pereira e limpeza na parte baixa da referida rua. _x000D_
 b)Que seja feita o calçamento na Rua Maria Dutra de Oliveira e limpeza na parte baixa.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2055/indicacao_no08_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2055/indicacao_no08_de_2009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, obedecidas as formalidades regimentais, e ouvido o Plenário, se digne Vossa Excelência determinar ao setor competente da municipalidade visando à execução dos seguintes serviços na Rua Nicolau Roberti, no. Bairro Boa Vista:Tampar os buracos existentes, limpeza em toda a sua extensão e providenciar o calçamento a partir do imóvel N° 410 até o N° 483.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2056/indicacao_no09_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2056/indicacao_no09_de_2009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, obedecidas as formalidades regimentais, e ouvido o Plenário, se digne Vossa Excelência determinar ao setor competente da municipalidade as providências necessárias no sentido de que seja realizado cascalhamento na parte alta da Rua Coronel Manoel Dias de Carvalho, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2057/indicacao_no10_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2057/indicacao_no10_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a Vossa Excelência nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja indicado ao Excelentíssimo Senhor Prefeito Municipal o seguinte: _x000D_
 a) Que se providencie iluminação pública e calçamento no pequeno trecho da Rua Dr. Manoel Cataldo que inicia próximo a Avenida Dr. João Cataldo Pinto, no Bairro Boa Vista. _x000D_
 b) Que se providencie com urgência o desentupimento das manilhas e fazer a drenagem para o escoamento das águas pluviais no final da Rua Orozimbo Dutra sentido a Pedreira do Gori.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2058/indicacao_no11_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2058/indicacao_no11_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a Vossa Excelência nos termos do  Regimento interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a reiteração da Indicação N° 039/2007 em que: _x000D_
 "Solicita calçamento da Rua Manoel Aniceto Lage no Bairro Júlio Mantovani".</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2059/indicacao_no12_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2059/indicacao_no12_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a Vossa Excelência nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte providência: _x000D_
 "Que seja colocado' nos estabelecimentos públicos meios de manter a higiene instalando lavatório em alguns locais, tendo sempre produtos de limpeza disponíveis para uso".</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2060/indicacao_no13_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2060/indicacao_no13_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a V. Exa., depois de ouvida a Casa, seja oficiado ao Excelentíssimo Prefeito Municipal a reiteração das Indicações N°006/2005 e N° 054/2008 em que solicita o seguinte: _x000D_
 "Que na Rua José Soares Ribeiro no Bairro Boa Vista sejam tapados urgentemente os buracos ali existentes".</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2061/indicacao_no14_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2061/indicacao_no14_de_2009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, obedecidas as formalidades regimentais, e ouvido o Plenário, se digne Vossa Excelência determinar ao setor competente da municipalidade visando à execução de trabalhos urgentes de serviços de limpeza na Rua Orozimbo Dutra, no Bairro Patrimônio, no sentido de retirar os entulhos e proibir novos acúmulos de lixo no local.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2062/indicacao_no15_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2062/indicacao_no15_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer a V. Exa., depois de ouvida a Casa, seja oficiado ao Excelentíssimo Prefeito Municipal, solicitando as providências: _x000D_
 a) Que seja colocada aula de dança de salão no período noturno para os adultos no Bairro Patrimônio. _x000D_
 b) Que se providencie a limpeza e dedetização do córrego que passa pelo Patrimônio em caráter de urgência.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2063/indicacao_no16_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2063/indicacao_no16_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve,vem na forma regimental, indicar ao Excelentíssimo .Senhor Prefeito Municipal, a necessidade da tornada das seguintes providências: _x000D_
 "Que seja feita em todo Bairro Esplanada (parte alta) capina, limpeza e tampar alguns buracos existentes".</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2064/indicacoes_no17_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2064/indicacoes_no17_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve,vem na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal, a necessidade da tomada das seguintes providências: _x000D_
 a) Indica a Prefeitura Municipal a necessidade de colocar número nas casas e placa de identificação na Rua Antônio Gonçalves de Oliveira (início do Morro Grande, sentido Patrimônio). _x000D_
 b) Que seja providenciada a retirada de terra nos fundos da residência do Sr. Zacarias, no Bairro Imperial.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2065/indicacoes_no18_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2065/indicacoes_no18_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve,vem na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal, a necessidade dá tomada das seguintes providências: _x000D_
 "Que seja feita a limpeza em todo o Bairro São Gabriel (Ginásio)".</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2066/indicacoes_no19_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2066/indicacoes_no19_de_2009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve,vem na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal, a necessidade da tomada da seguinte providência: _x000D_
 "Que seja feita recolocação de bloquetes soltos no cruzamento das Ruas Rosália Valone e Nicolau Cândido, Pereira, no Bairro Floresta".</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2070/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2070/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após tramitação regimental, o envio de expediente ao Chefe do Poder Executivo da presente INDICAÇÃO, sugerindo as seguintes medidas de interesse público: _x000D_
 a) Que seja providenciado o patrolamento nas estradas rurais em sentido aos Pires, Santa Isabel, Beija-Flor, Mendes e Pedra Branca. _x000D_
 b) Que seja providenciado a construção da ponte da Pedra Branca perto da residência do Sr. Carlito em frente ao campo</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2071/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2071/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na forma regimental, Indicar ao senhor Prefeito Municipal a necessidade da tomada da seguinte providência: _x000D_
 Desentupimento dos bueiros da Rua José Ilidia, principalmente da residência de N° 80, no Bairro Grama.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2072/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2072/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na forma regimental, sugerir ao senhor Prefeito Municipal e a Secretaria Municipal de Saúde a necessidade da seguinte providência: _x000D_
 "Que o Centro Integrado de Saúde deverá dispor, permanentemente, junto as suas instalações, informativos contendo o nome a função e o horário de trabalho dos profissionais da área da saúde, ,lotados nas respectivas unidades, bem como o número de telefone da Secretaria Municipal da Saúde"</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2073/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2073/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na forma regimental, sugerir ao senhor Prefeito Municipal e a Secretaria Municipal de Saúde a necessidade da seguinte providência: _x000D_
 "Que o Centro Integrado de Saúde deverá dispor, permanentemente, livro para reclamações e sugestões dos usuários nas unidades de atendimento ao público da Secretaria, Municipal de Saúde".</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2074/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2074/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer, nos termos do Regimento Interno desta Egrégia Casa, depois de • ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria de Obras os seguintes pedidos de providências: a) Remoção de um redutor de velocidade(quebra-molas) localizado a Rua Maria Felicíssima de Jesus, no Bairro Floresta. _x000D_
 b) Construção de quebra-mola na Rua Nicolau Cândido Pereira, no Bairro Floresta.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2075/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2075/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de criar projetos com fim de atrair, atender e auxiliar a comunidade em geral e em especial crianças e adolescentes nos feriados e finais de semana nas instalações físicas dos estabelecimentos públicos municipais.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2076/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2076/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de instalar uma Central de Reciclagem de Entulhos de materiais que sobram de construções civis, reforma ou demolições, neste Município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2077/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2077/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>O Vereador que a. esta subscreve, requer, nos termos do Regimento Interno desta Egrégia Casa, depois de ouvido o Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, juntamente à secretaria competente, providências no sentido de determinar o seguinte na Praça Deputado José Pires da Luz, no Bairro Boa Vista: limpeza, bem como pintura, coleta de lixo, podadura das árvores, verificação da iluminação, instalação dos bancos, reforma da jardinagem, providencias de um servidor público para zelar a praça e-colocação de placas com os seguintes dizeres "Proibido Jogar Lixo".</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2078/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2078/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na- forma regimental, sugerir ao senhor Prefeito Municipal a necessidade das seguintes providências: _x000D_
 a) Os veículos automotores ' pertencentes à frota municipal devem estar identificados com o brasão, o nome do município, da secretaria ou similar a que estejam subordinados e com o número do telefone para reclamações. _x000D_
 b) Os veículos locados que prestam serviços a Prefeitura Municipal, devem estar identificados da seguinte forma:"A serviço da Prefeitura Municipal de Tocantins", constando o nome da secretariá ou similar que esteja vinculado e com o número do telefone para reclamações.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2079/indicacao_no001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2079/indicacao_no001.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 "Que a residência da Sra. Regina, localizada na Rua Silvino Salustiano, N° 314, no Bairro Boa Vista, seja reformada".</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2080/indicacao_no002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2080/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao .Prefeito Municipal: _x000D_
 "Que a residência do Sr. José Edis França, localizada na Rua Antônio Damázio, N° 363, no Bairro Patrimônio, seja reformada".</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2081/indicacao_no003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2081/indicacao_no003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, requer que, após tramitação regimental seja encaminhada ao Exmo. Sr. Prefeito Municipal, o seguinte: _x000D_
 "Reitera a Indicação N° 001/2009, que solicita que a residência da Sra. Regina Rocha Oliveira seja reformada".</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2082/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2082/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Prefeito Municipal: _x000D_
 a) Que a residência da Sr. Carlos Roberto da Silva, localizada na Rua Rosalia Vallone N° 39, no Bairro Floresta, Patrimônio, seja reformada. _x000D_
 b) Que o setor de Obras da Prefeitura, faça abertura de uma rua, para fazer ligação entre a Rua Vereador José de Arruda e Bairro Imperial.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Arthur Braga</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2083/indicacao_no01_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2083/indicacao_no01_de_2009.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer que, após a tramitação regimental, a presente Indicação seja encaminhada ao Exmo. Sr. Prefeito Municipal o seguinte: _x000D_
 "Que se providencie melhorias na Rua Enrico Antônio de Melo que se encontra intransitável devido a buracos e desnivelamento, no Bairro Boa Vista"</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1489/projeto_de_lei_complementar_no01_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1489/projeto_de_lei_complementar_no01_de_2009.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI COMPLEMENTAR Nº 013/2003 - CÓDIGO TRIBUTÁRIO"_x000D_
 ( OBS: REPROVADO NO DIA 26/03/2009 )</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/projeto_de_lei_complementar_no03_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/projeto_de_lei_complementar_no03_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei complementar nº023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1491/projeto_de_lei_complementar_no08_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1491/projeto_de_lei_complementar_no08_de_2009.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REDAÇÃO DOS ART.2º, III E V, ART.3º, III A IX, ART. 6º DA LEI COMPLEMENTAR Nº 020/2007 DE 25 DE JULHO DE 2007, QUE CRIA CARGOS NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE TOCANTINS E CONTÊM OUTRAS PROVIDÊNCIAS"_x000D_
 ( OBS: REPROVADA NO DIA 28/05/2009 )</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/projeto_de_lei_complementar_no09_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/projeto_de_lei_complementar_no09_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº022/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos do Magistério do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1493/projeto_de_lei_complementar_no17_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1493/projeto_de_lei_complementar_no17_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1494/projeto_de_lei_complementar_no27_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1494/projeto_de_lei_complementar_no27_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº08/2002 que Dispõe sobre o Sistema de Previdência Social dos servidores Públicos municipais de Tocantins e dá outras providências .</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1456/projeto_de_lei_no02_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1456/projeto_de_lei_no02_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1457/projeto_de_lei_no04_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1457/projeto_de_lei_no04_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel para entidade sem fins lucrativos.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1458/projeto_de_lei_no05_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1458/projeto_de_lei_no05_de_2009.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA MEDIDAS PARA CONTENÇÃO DE DOENÇAS"_x000D_
 (REPROVADO NO DIA 30/04/2009)</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/projeto_de_lei_no07_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/projeto_de_lei_no07_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1460/projeto_de_lei_no010_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1460/projeto_de_lei_no010_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no Orçamento da Prefeitura Municipal de Tocantins-MG.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1461/projeto_de_lei_no011_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1461/projeto_de_lei_no011_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Juscelino Homem do Amaral a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/projeto_de_lei_no012_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/projeto_de_lei_no012_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição do Dia do Evangélico e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1463/projeto_de_lei_no013_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1463/projeto_de_lei_no013_de_2009.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a instituição da "Semana Municipal de Combate a Pedofilia" e da outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1464/projeto_de_lei_no014_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1464/projeto_de_lei_no014_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Denominação de Logradouros Públicos que especifica.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1465/projeto_de_lei_no015_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1465/projeto_de_lei_no015_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 347/2005, que Dispõe sobre o Plano Plurianual para o período de 2006/2009.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1466/projeto_de_lei_no016_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1466/projeto_de_lei_no016_de_2009.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1467/projeto_de_lei_no18_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1467/projeto_de_lei_no18_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 320/2005 que Dispõe sobre o Programa de Saúde da Família no Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1468/projeto_de_lei_no19_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1468/projeto_de_lei_no19_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Concelho Municipal de Desenvolvimento Rural Sustentável- CMDRS e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1469/projeto_de_lei_no20_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1469/projeto_de_lei_no20_de_2009.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social-FHIS, institui o Concelho Gestor do FHIS,revoga a Lei Municipal nº388/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1470/projeto_de_lei_no21_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1470/projeto_de_lei_no21_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com o Estado de Minas Gerais,para o fim de estabelecer uma colaboração federativa na organização,regularização,fiscalização e prestação de serviços públicos municipais de abastecimento de água e de esgotamento sanitário , e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1471/projeto_de_lei_no22_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1471/projeto_de_lei_no22_de_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Hino Oficial do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1472/projeto_de_lei_no23_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1472/projeto_de_lei_no23_de_2009.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício Financeiro de 2010.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1473/projeto_de_lei_no24_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1473/projeto_de_lei_no24_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2010/2013.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1474/projeto_de_lei_no25_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1474/projeto_de_lei_no25_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/projeto_de_lei_no26_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/projeto_de_lei_no26_de_2009.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Preservação do Patrimônio Cultural de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1476/projeto_de_lei_no28_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1476/projeto_de_lei_no28_de_2009.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1477/projeto_de_lei_no29_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1477/projeto_de_lei_no29_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº83/94 que Autoriza Doação de Terreno.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1478/projeto_de_lei_no30_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1478/projeto_de_lei_no30_de_2009.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a denominação de Rua Vereador Ademir Cerdeira Cabido a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1479/projeto_de_lei_no31_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1479/projeto_de_lei_no31_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº422/2009 que "Dispõe sobre a Lei de Diretrizes Orçamentárias para o ano de 2010".</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1480/projeto_de_lei_no32_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1480/projeto_de_lei_no32_de_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Registro de bens Culturais de Natureza Imaterial que constituem patrimônio Cultural do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1481/projeto_de_lei_no33_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1481/projeto_de_lei_no33_de_2009.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Interações para constituição do consorcio Intermunicipal de Saúde de Ubá e Região-SIMSAUDE e autoriza o consorciamento do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1482/projeto_de_lei_no34_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1482/projeto_de_lei_no34_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Executivo Municipal abrir Créditos Suplementares.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1483/projeto_de_lei_no35_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1483/projeto_de_lei_no35_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº320/2005 que Dispõe sobre o Programa de Saúde da Família no Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1484/projeto_de_lei_no36_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1484/projeto_de_lei_no36_de_2009.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a execução do Hino Oficial do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/projeto_de_lei_no37_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/projeto_de_lei_no37_de_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Livro " Patronos do Hino Oficial do Município de Tocantins".</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/projeto_de_lei_no38_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/projeto_de_lei_no38_de_2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TOCANTINS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG, OPERAÇÃO DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1487/projeto_de_lei_no39_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1487/projeto_de_lei_no39_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar o Plano Plurianual 2010/2013, a Lei de Diretrizes Orçamentarias /2010 e a efetuar a abertura de crédito especial no Orçamento do Município de Tocantins para o exercício de 2010.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1488/projeto_de_lei_no40_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1488/projeto_de_lei_no40_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal abrir Créditos suplementares.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/933/prjeto_de_resolucao_no080_de_2009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/933/prjeto_de_resolucao_no080_de_2009.pdf</t>
   </si>
   <si>
     <t>" Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Tocantins".</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/934/camscanner_12-06-2024_10.40.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/934/camscanner_12-06-2024_10.40.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas Gerais, para o Exercício Financeiro de 2010."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1492,67 +1492,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2030/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2031/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2032/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2033/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2034/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2035/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2036/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2037/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2038/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2039/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2040/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2041/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2042/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2043/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2044/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2045/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2046/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2047/indicacao_no010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2048/indicacao_no01_de_2009_m.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2049/indicacao_no02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2050/indicacao_no03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2051/indicacao_no04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2052/indicacao_no05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2053/indicacao_no06_de_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2054/indicacao_no07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2055/indicacao_no08_de_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2056/indicacao_no09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2057/indicacao_no10_de_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2058/indicacao_no11_de_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2059/indicacao_no12_de_2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2060/indicacao_no13_de_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2061/indicacao_no14_de_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2062/indicacao_no15_de_2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2063/indicacao_no16_de_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2064/indicacoes_no17_de_2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2065/indicacoes_no18_de_2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2066/indicacoes_no19_de_2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2070/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2071/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2072/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2073/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2074/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2075/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2076/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2077/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2078/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2079/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2080/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2081/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2082/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2083/indicacao_no01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1489/projeto_de_lei_complementar_no01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/projeto_de_lei_complementar_no03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1491/projeto_de_lei_complementar_no08_de_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/projeto_de_lei_complementar_no09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1493/projeto_de_lei_complementar_no17_de_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1494/projeto_de_lei_complementar_no27_de_2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1456/projeto_de_lei_no02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1457/projeto_de_lei_no04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1458/projeto_de_lei_no05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/projeto_de_lei_no07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1460/projeto_de_lei_no010_de_2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1461/projeto_de_lei_no011_de_2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/projeto_de_lei_no012_de_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1463/projeto_de_lei_no013_de_2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1464/projeto_de_lei_no014_de_2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1465/projeto_de_lei_no015_de_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1466/projeto_de_lei_no016_de_2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1467/projeto_de_lei_no18_de_2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1468/projeto_de_lei_no19_de_2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1469/projeto_de_lei_no20_de_2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1470/projeto_de_lei_no21_de_2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1471/projeto_de_lei_no22_de_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1472/projeto_de_lei_no23_de_2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1473/projeto_de_lei_no24_de_2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1474/projeto_de_lei_no25_de_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/projeto_de_lei_no26_de_2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1476/projeto_de_lei_no28_de_2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1477/projeto_de_lei_no29_de_2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1478/projeto_de_lei_no30_de_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1479/projeto_de_lei_no31_de_2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1480/projeto_de_lei_no32_de_2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1481/projeto_de_lei_no33_de_2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1482/projeto_de_lei_no34_de_2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1483/projeto_de_lei_no35_de_2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1484/projeto_de_lei_no36_de_2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/projeto_de_lei_no37_de_2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/projeto_de_lei_no38_de_2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1487/projeto_de_lei_no39_de_2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1488/projeto_de_lei_no40_de_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/933/prjeto_de_resolucao_no080_de_2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/934/camscanner_12-06-2024_10.40.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2030/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2031/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2032/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2033/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2034/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2035/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2036/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2037/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2038/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2039/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2040/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2041/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2042/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2043/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2044/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2045/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2046/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2047/indicacao_no010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2048/indicacao_no01_de_2009_m.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2049/indicacao_no02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2050/indicacao_no03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2051/indicacao_no04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2052/indicacao_no05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2053/indicacao_no06_de_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2054/indicacao_no07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2055/indicacao_no08_de_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2056/indicacao_no09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2057/indicacao_no10_de_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2058/indicacao_no11_de_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2059/indicacao_no12_de_2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2060/indicacao_no13_de_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2061/indicacao_no14_de_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2062/indicacao_no15_de_2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2063/indicacao_no16_de_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2064/indicacoes_no17_de_2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2065/indicacoes_no18_de_2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2066/indicacoes_no19_de_2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2070/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2071/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2072/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2073/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2074/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2075/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2076/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2077/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2078/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2079/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2080/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2081/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2082/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/2083/indicacao_no01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1489/projeto_de_lei_complementar_no01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/projeto_de_lei_complementar_no03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1491/projeto_de_lei_complementar_no08_de_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/projeto_de_lei_complementar_no09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1493/projeto_de_lei_complementar_no17_de_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1494/projeto_de_lei_complementar_no27_de_2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1456/projeto_de_lei_no02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1457/projeto_de_lei_no04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1458/projeto_de_lei_no05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/projeto_de_lei_no07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1460/projeto_de_lei_no010_de_2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1461/projeto_de_lei_no011_de_2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/projeto_de_lei_no012_de_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1463/projeto_de_lei_no013_de_2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1464/projeto_de_lei_no014_de_2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1465/projeto_de_lei_no015_de_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1466/projeto_de_lei_no016_de_2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1467/projeto_de_lei_no18_de_2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1468/projeto_de_lei_no19_de_2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1469/projeto_de_lei_no20_de_2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1470/projeto_de_lei_no21_de_2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1471/projeto_de_lei_no22_de_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1472/projeto_de_lei_no23_de_2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1473/projeto_de_lei_no24_de_2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1474/projeto_de_lei_no25_de_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/projeto_de_lei_no26_de_2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1476/projeto_de_lei_no28_de_2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1477/projeto_de_lei_no29_de_2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1478/projeto_de_lei_no30_de_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1479/projeto_de_lei_no31_de_2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1480/projeto_de_lei_no32_de_2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1481/projeto_de_lei_no33_de_2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1482/projeto_de_lei_no34_de_2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1483/projeto_de_lei_no35_de_2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1484/projeto_de_lei_no36_de_2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/projeto_de_lei_no37_de_2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/projeto_de_lei_no38_de_2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1487/projeto_de_lei_no39_de_2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/1488/projeto_de_lei_no40_de_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/933/prjeto_de_resolucao_no080_de_2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2009/934/camscanner_12-06-2024_10.40.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>