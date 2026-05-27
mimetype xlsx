--- v0 (2026-02-12)
+++ v1 (2026-05-27)
@@ -54,694 +54,694 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2122/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2122/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve solicita à Mesa, ouvido o Plenário seja levado ao conhecimento do Excelentíssimo senhor Prefeito Silas Fortunato de Carvalho, a indicação sugerindo as seguintes medidas de interesse público: Conforme abaixo-assinado dos moradores da Rua Sebastião Rodrigues de Oliveira Filho, localizada no Bairro Grama, solicitam deste vereador que interceda junto ao Prefeito à possibilidade de fazer o calçamento na mencionada rua.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alci Luzia, Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2124/indicacao_no004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2124/indicacao_no004.pdf</t>
   </si>
   <si>
     <t>Anderson Pereira e Alci Luzia Marliere Navarro, Vereadores que a esta subscrevem, requerem nos termos regimentais desta Casa, que seja enviada ao Sr. Prefeito Municipal, para providências cabíveis, a seguinte indicação: _x000D_
 "Que seja colocada placa indicativa de proibição de estacionar em uma das laterais da Avenida Joaquim Dias Santiago".</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2125/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2125/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, indica ao Prefeito Municipal, o seguinte: _x000D_
 "Que seja retirado os redutores de velocidade (quebra-molas) na Rua José Bernardo, no Bairro Vale do Ouro".</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2126/indicacao_no006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2126/indicacao_no006.pdf</t>
   </si>
   <si>
     <t>Eu Alci Luzia Marliere Navarro, Presidente desta Casa de Leis venho indicar nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, que seja viabilizado com máxima urgência, a possibilidade de colocar em circulação o carro fumacê em todos os bairros da nossa cidade, na tentativa de combater o foco de pernilongos.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2127/indicacao_no007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2127/indicacao_no007.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, na forma regimental e ouvindo-se o plenário, vem requerer a esta egrégia casa, que indica ao Prefeito Municipal o seguinte pedido de providencia: _x000D_
 Que seja feita, a capitação de águas pluviais na Rua Vereador Ademir Cerdeira Cabido, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2128/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2128/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, vem na forma regimental, sugerir ao senhor Prefeito Municipal a necessidade das seguintes providências: _x000D_
 a) Sinalização de trânsito em todas as vias da cidade; _x000D_
 b)Solicita intercessão junto a Empresa ENERGISÁ visando colocação de postes de iluminação pública no final da Rua Lourdes Machado Mota no Loteamento Mota.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2129/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2129/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>Á Vereadora que esta subscreve, vem na forma regimental, Indicar novamente, ao Exmo. Sr. Prefeito Municipal a necessidade das seguintes providências: _x000D_
 Reitera a Indicação N° 001/2009 de 19 de fevereiro de 2009</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adriano - 28, Edmar Professor, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2130/indicacao_no012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2130/indicacao_no012.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso das atribuições que lhe confere o Regimento Interno, solicitam que seja levado ao conhecimento do Senhor Prefeito Municipal, a seguinte indicação: _x000D_
 "Que a Lei N° 331/2005 que "Estabelece a forma de pagamento de diárias na Administração Municipal de Tocantins" possa ser revista e reavaliada principalmente nos valores concernentes aos níveis de escolaridade básica".</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2131/indicacoes_no37_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2131/indicacoes_no37_de_2011.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, que se indique ao Exmo. Sr. Prefeito Municipal a necessidade de se providenciar, junto ao Órgão Competente da Administração, o seguinte para os logradouros públicos: _x000D_
 Que se providencie retirada de terra na Rua Maria Felicíssima de Jesus em frente às residências de N° 12 e N° 32 e na Rua Orozimbo Dutra próximo a residência de N° 180 remoção de entulhos ali depositados.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2132/indicacoes_no38_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2132/indicacoes_no38_de_2011.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, que se indique ao Exmo. Sr. Prefeito Municipal, para que junto à empresa ENERGISA, providencie a colocação de dois postes de iluminação pública na Rua Maria da Conceição de Oliveira Arruda, no Bairro Várzea.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2133/indicacoes_no39_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2133/indicacoes_no39_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, que seja indicado ao Prefeito Municipal, o seguinte pedido de providência: _x000D_
 "Realização de serviços com máquina patrol e /ou retro escavadeira próximo a Uniarte Indústria Comércio de Móveis Ltda que se localiza no terreno do Quinca Pacheco".</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2134/indicacoes_no40_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2134/indicacoes_no40_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, que seja indicado ao Prefeito Municipal, o seguinte pedido de providência: _x000D_
 "Que seja feita revisão na rede de esgoto e de capitação de água na comunidade São Gabriel que passa em frente às residências de números: 6, 28, 31, 39, 62."</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2135/indicacoes_no41_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2135/indicacoes_no41_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicada ao Prefeito Municipal, a necessidade de: _x000D_
 "Continuidade da obra de tratamento de esgoto que está paralisada no Bairro Patrimônio".</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2136/indicacoes_no42_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2136/indicacoes_no42_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicada ao Prefeito Municipal, a necessidade de: _x000D_
 "Continuidade da capitação de água e o calçamento da Rua José Bernardo no Bairro Vale do Ouro".</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2137/indicacoes_no43_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2137/indicacoes_no43_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicado ao Prefeito Municipal, o seguinte pedido de providência: Construir um quebra-molas na Avenida Padre Macário, na altura do número 481, próximo ao Mercado Gravina.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2138/indicacoes_no44_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2138/indicacoes_no44_de_2011.pdf</t>
   </si>
   <si>
     <t>Vereadora que abaixo subscreve, na forma regimental, após ouvido o douto Plenário, requer a V. Exa., o envio da presente Indicação ao Exmo. Sr. Prefeito Municipal, que determine as seguintes providências: _x000D_
 a) Limpeza de lixo acumulado nas margens do Rio Paraopeba em baixo da ponte da rodovia; _x000D_
 b) Seja efetuado o rejuntamento dos bloqueies do calçamento da Rua Sudário Soares de Souza Lima no Bairro Grama.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2139/indicacoes_no45_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2139/indicacoes_no45_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, na forma regimental, após ouvido o douto Plenário, requer a V. Exa., o envio da presente Indicação ao Exmo. Sr. Prefeito Municipal, que determine as seguintes providências: _x000D_
 a) Quebra-molas na Rua Prefeito Alencar Dias de Carvalho próximo ao N° 145 e capitação de água a partir deste número no Bairro Imperial ; _x000D_
 b) Capitação de água na Avenida Professora Rosina Cataldo Pinto no Bairro Imperial; _x000D_
 c) E que dê continuidade ao calçamento da Rua Gumercindo Dias do Nascimento no Bairro Bela Vista (Rua do Asilo);</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2140/indicacoes_no46_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2140/indicacoes_no46_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicado ao Prefeito Municipal, o seguinte: _x000D_
 a) Reitera a Indicação N°029/2010 de 09 de setembro de 2010; _x000D_
 b) Limpeza na Rua Maria Felicíssima de Jesus no Bairro Joaquim Machado.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2141/indicacoes_no47_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2141/indicacoes_no47_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicado ao Prefeito Municipal, o seguinte: _x000D_
 "Solicita providências no sentido de que seja estudada a possibilidade de se colocar redutores de velocidade (quebra-molas) na Rua Orozimbo Dutra enfrente às residências de N° 289 e 385, no Bairro Patrimônio".</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2142/indicacoes_no48_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2142/indicacoes_no48_de_2011.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo firmada, na forma regimental e ouvindo-se o Plenário, solicita que seja indicado ao Prefeito Municipal, o seguinte: _x000D_
 "Que o repasse a ser devolvido pela Câmara Municipal de Tocantins, ao final do exercício, possa ser aplicado no restante do calçamento da Rua Orozimbo Dutra"</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2143/indicacao_no015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2143/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após tramitação regimental, o envio de expediente ao Chefe do Poder Executivo da presente INDICAÇÃO, o seguinte pedido de providência: _x000D_
 "Que seja providenciada a construção de uma ponte que dá acesso a residência do senhor Rossir no Córrego dos Pires"</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2144/indicacao_no016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2144/indicacao_no016.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso das atribuições que lhe confere o Regimento Interno, solicita que seja levado ao conhecimento do Senhor Prefeito Municipal, a seguinte indicação: _x000D_
 a) Reitera a Indicação N° 015/2011 de 03 de março de 2011. _x000D_
 b) Solicita intercessão junto à Empresa ENERGISA visando à colocação de dois postes de iluminação pública na Travessa Juanito Bicalho Casagrande sentido Av. Joaquim Dias Santiago ao Rio Paraopeba, no Bairro Grama.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2145/indicacao_no017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2145/indicacao_no017.pdf</t>
   </si>
   <si>
     <t>Na forma regimental, ouvido o Plenário e dispensadas às demais formalidades regimentais, venho reiterar ao Poder Público Municipal, a pedido dos moradores, a Indicação N° 016/2011 de 12 de maio de 2011, para que seja construída uma ponte que dá acesso a propriedade do Senhor Rossir no Córrego dos Pires.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2146/indicacao_no018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2146/indicacao_no018.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, ouvido o Plenário e dispensadas às demais formalidades regimentais, INDICA ao Exmo. Sr. Prefeito Municipal a colocação de manilhas na estrada que dá acesso as residências dos Senhores: Nei, Josias e filhos e mais os moradores locais, na comunidade da Pedra Branca em frente ao campo.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2147/indicacao_no019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2147/indicacao_no019.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso das atribuições que lhe confere o Regimento Interno, solicita que seja levado ao conhecimento do Senhor Prefeito Municipal, a seguinte reiteração de indicação: _x000D_
 "Reitera a indicação N° 007/2009 de 29 de outubro de 2009, propondo ao Executivo Municipal a instalação de uma Central de Reciclagem de Entulhos de materiais que sobram de construções civis, reformas ou demolições, neste Município.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2148/indicacao_no020.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2148/indicacao_no020.pdf</t>
   </si>
   <si>
     <t>Vereador Nedson Soares de Souza Lima, no uso de suas atribuições regimentais, vem perante Vossa Excelência, ouvido o Douto Plenário, fazer a seguinte Indicação: _x000D_
 "Solicita ao Departamento responsável da Administração Pública, que se providencie calçamento para Rua Tarcisio Cordeiro Gomes, no Bairro Boa Vista"</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nem</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2149/indicacao_no008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2149/indicacao_no008.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, na forma regimental e ouvindo-se o Plenário, vem requerer a esta egrégia Casa, que seja encaminhada ao Exmo. Sr. Ronaldo de Oliveira Cruz digníssimo Presidente da Câmara Municipal de Piraúba-MG, o seguinte pedido de providência: _x000D_
 Exma. Sra. Alci Luzia Marliere Navarro DD. Presidente da Câmara Municipal de Tocantins _x000D_
 "Que seja apresentado em Plenário e posteriormente aprovado pelos vereadores daquele município a proposta de alteração dos limites municipais com Tocantins-MG.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2150/indicacao_no009.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2150/indicacao_no009.pdf</t>
   </si>
   <si>
     <t>"Reitera a indicação N° 023/2008 de 28 de agosto de 2008, propondo ao Executivo Municipal envie a este Legislativo proposta de adequação do estatuto do servidor à composição da licença maternidade de 04 (quatro) para 06 (seis) meses."</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_no003_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_no003_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CUSTEIO ANUAL DO FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS- FAPSEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_complementar_no005_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_complementar_no005_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº022/2007 que Dispõe sobre o Plano de Cargos e Vencimentos dos Servidores Integrantes do Quadro do Pessoal do Magistério do Município de Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_complementar_no016_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_complementar_no016_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei Complementar nº008/2002.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_complementar_no020_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_complementar_no020_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nº022 e 023/2007 que Dispõe sobre o Plano de Cargos e Vencimentos dos Servidores Integrantes do Quadro do Pessoal do Magistério do Município de Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1419/projeto_de_lei_no001_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1419/projeto_de_lei_no001_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providência.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1420/projeto_de_lei_no002_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1420/projeto_de_lei_no002_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Antônio Cataldo a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1421/projeto_de_lei_no007_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1421/projeto_de_lei_no007_de_2011.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções e cria a autarquia Consórcio Intermunicipal de Saneamento Básico da Zona da Mata de Minas Gerais - CISAB Zona da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1422/projeto_de_lei_no008_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1422/projeto_de_lei_no008_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1423/projeto_de_lei_no009_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1423/projeto_de_lei_no009_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Concelho Municipal de Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1424/projeto_de_lei_no011_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1424/projeto_de_lei_no011_de_2011.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Professores de Tocantins - ASPROT</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_no012_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_no012_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Concelho Municipal de Saúde -CMS- e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_no013_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_no013_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar no valor de R$ 47.821,67 em favor do Orçamento do Poder Executivo.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_no014_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_no014_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 465/2010 que Estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício Financeiro de 2011</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_no015_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_no015_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua José Heleno de Souza a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_no017_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_no017_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº331/2005 que " Estabelece a forma de pagamento de diárias na Administração Municipal de tocantins".</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_no018_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_no018_de_2011.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_no019_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_no019_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_complementar_no021_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_complementar_no021_de_2011.pdf</t>
   </si>
   <si>
     <t>Substitui o anexo I da Lei nº 476/2011, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2012.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alci Luzia, Adriano - 28, Edmar Professor, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/939/prjeto_de_resolucao_no086_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/939/prjeto_de_resolucao_no086_de_2011.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2007"</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/940/prjeto_de_resolucao_no087_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/940/prjeto_de_resolucao_no087_de_2011.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2005"</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/941/prjeto_de_resolucao_no088_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/941/prjeto_de_resolucao_no088_de_2011.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2009"</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/942/prjeto_de_resolucao_no089_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/942/prjeto_de_resolucao_no089_de_2011.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2006"</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/943/prjeto_de_resolucao_no090_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/943/prjeto_de_resolucao_no090_de_2011.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins,Estado de Minas Gerais, para o Exercício Financeiro de 2012."</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adriano - 28, Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1898/requerimento_001.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1898/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Os Vereadores  que a este subscrevem  requerem  de acordo com o Art. 74 do­ Regimento interno, adiamento da discussão do Projeto de Lei Complementar Nº 006/2011 que "Altera a Lei Complementar N° 023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Public os do Município de Tocantins e da outras providencias" para revisão pelo Executivo do Anexo V, que não foi apresentado com atualiza ao de valores e reavalia ao do projeto em seu teor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1048,67 +1048,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2122/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2124/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2125/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2126/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2127/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2128/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2129/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2130/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2131/indicacoes_no37_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2132/indicacoes_no38_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2133/indicacoes_no39_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2134/indicacoes_no40_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2135/indicacoes_no41_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2136/indicacoes_no42_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2137/indicacoes_no43_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2138/indicacoes_no44_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2139/indicacoes_no45_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2140/indicacoes_no46_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2141/indicacoes_no47_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2142/indicacoes_no48_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2143/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2144/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2145/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2146/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2147/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2148/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2149/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2150/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_no003_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_complementar_no005_de_2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_complementar_no016_de_2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_complementar_no020_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1419/projeto_de_lei_no001_de_2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1420/projeto_de_lei_no002_de_2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1421/projeto_de_lei_no007_de_2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1422/projeto_de_lei_no008_de_2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1423/projeto_de_lei_no009_de_2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1424/projeto_de_lei_no011_de_2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_no012_de_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_no013_de_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_no014_de_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_no015_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_no017_de_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_no018_de_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_no019_de_2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_complementar_no021_de_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/939/prjeto_de_resolucao_no086_de_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/940/prjeto_de_resolucao_no087_de_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/941/prjeto_de_resolucao_no088_de_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/942/prjeto_de_resolucao_no089_de_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/943/prjeto_de_resolucao_no090_de_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1898/requerimento_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2122/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2124/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2125/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2126/indicacao_no006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2127/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2128/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2129/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2130/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2131/indicacoes_no37_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2132/indicacoes_no38_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2133/indicacoes_no39_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2134/indicacoes_no40_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2135/indicacoes_no41_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2136/indicacoes_no42_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2137/indicacoes_no43_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2138/indicacoes_no44_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2139/indicacoes_no45_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2140/indicacoes_no46_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2141/indicacoes_no47_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2142/indicacoes_no48_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2143/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2144/indicacao_no016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2145/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2146/indicacao_no018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2147/indicacao_no019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2148/indicacao_no020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2149/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/2150/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_no003_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_complementar_no005_de_2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_complementar_no016_de_2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_complementar_no020_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1419/projeto_de_lei_no001_de_2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1420/projeto_de_lei_no002_de_2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1421/projeto_de_lei_no007_de_2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1422/projeto_de_lei_no008_de_2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1423/projeto_de_lei_no009_de_2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1424/projeto_de_lei_no011_de_2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_no012_de_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_no013_de_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_no014_de_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_no015_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_no017_de_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_no018_de_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_no019_de_2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_complementar_no021_de_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/939/prjeto_de_resolucao_no086_de_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/940/prjeto_de_resolucao_no087_de_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/941/prjeto_de_resolucao_no088_de_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/942/prjeto_de_resolucao_no089_de_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/943/prjeto_de_resolucao_no090_de_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/1898/requerimento_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>