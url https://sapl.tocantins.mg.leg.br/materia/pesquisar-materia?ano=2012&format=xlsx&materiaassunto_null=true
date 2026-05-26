--- v0 (2026-02-14)
+++ v1 (2026-05-26)
@@ -54,502 +54,502 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano - 28, Alci Luzia, Edmar Professor, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/indicacao_no005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/indicacao_no005.pdf</t>
   </si>
   <si>
     <t>"Que o nome do Campo de futebol localizado no Bairro Grama seja denominado Vereador José Amaro ou (Zezito Cardoso).</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alci Luzia, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/indicacao_no010.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/indicacao_no010.pdf</t>
   </si>
   <si>
     <t>a) Reitera o pedido realizado em dezembro de 2011, para que o Prefeito determine que seja feito o calçamento em todas as ruas do Loteamento Teixeira de Melo. _x000D_
 b) Sugerimos que troque o calçamento que se inicia na Rua Antônio Teixeira de Siqueira até a Rua Wantuil Costa e que se dê continuidade ao calçamento da mencionada rua, localizada no Loteamento Teixeira de Melo. _x000D_
 c) Solicitamos estudo para a construção de uma praça e área de lazer no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/indicacao_no011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/indicacao_no011.pdf</t>
   </si>
   <si>
     <t>"Sugere ao Poder Executivo Municipal, seja realizada poda das árvores nos fundos da casa onde funciona a Secretaria de Assistência Social"</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/indicacao_no012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/indicacao_no012.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza do bueiro da Rua José Soares Ribeiro esquina com a Rua José Rodrigues Marques (perto do salão de beleza), no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/indicacao_no013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/indicacao_no013.pdf</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/indicacao_no014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/indicacao_no014.pdf</t>
   </si>
   <si>
     <t>"Que o setor competente da Prefeitura Municipal dê continuidade a capitação de água no Bairro Vale do Ouro".</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2157/indicacao_no013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2157/indicacao_no013.pdf</t>
   </si>
   <si>
     <t>a) Que se estude a possibilidade de colocar um redutor de velocidade (quebra mola) na Rua Dr. Manoel Cataldo, mais especificamente em frente à casa de número 155, no Bairro Boa Vista. _x000D_
 b) Que o Poder Executivo solicite ao órgão competente a instalação de um poste de iluminação pública na esquina das Ruas: Janir Lopes de Souza com a Rua Vereador Ademir Cerdeira Cabido, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2158/indicacao_no014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2158/indicacao_no014.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, na forma regimental e ouvindo-se o plenário, vem requerer a esta Egrégia Casa, que indica ao Prefeito Municipal os seguintes pedidos de providências em caráter de urgência nas seguintes vias públicas: _x000D_
 Que o Poder Executivo solicite ao órgão competente o seguinte: calçamento, meio fio e capitação de águas pluviais, para as Ruas: Alcinei Móises de Souza, Janir Lopes de Souza, Vereador Ademir Cerdeira Cabido no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2159/indicacao_no015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2159/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>solicito intercessão junto a Empresa ENERGISA visando colocação de poste de iluminação pública na Rua Licério Vieira Lima, próximo ao N° 587, no Bairro Grama.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2160/indicacao_no017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2160/indicacao_no017.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação N° 008/2009, de 19 de novembro de 2009".</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2161/indicacoes_no49_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2161/indicacoes_no49_de_2012.pdf</t>
   </si>
   <si>
     <t>"Que se providenciem reparos no calçamento no início da Rua Jorge Mário de Souza no Bairro Jardim Glória"</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2162/indicacoes_no50_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2162/indicacoes_no50_de_2012.pdf</t>
   </si>
   <si>
     <t>Indico, nas formas regimentais, para que o Senhor Prefeito Municipal, Senhor Silas Fortunato de Carvalho, juntamente com o setor de obras desta prefeitura, viabilize em medida de "urgência" a manutenção na estrada rural conhecida como Córrego dos Cariocas.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2163/indicacoes_no51_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2163/indicacoes_no51_de_2012.pdf</t>
   </si>
   <si>
     <t>Indico, nas formas regimentais, para que o Senhor Prefeito Municipal, Senhor Silas Fortunato de Carvalho, juntamente com o setor de obras desta prefeitura, viabilize em medida de "urgência" de fazer a limpeza necessária ou desentupir os bueiros da Rua Nicolau Cândido Pereira, em frente à residência de N° 206, no Bairro Floresta.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2164/indicacoes_no52_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2164/indicacoes_no52_de_2012.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a grade do bueiro localizado na Rua Padre Goulart, enfrente a residência de N° 240 no Centro.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2165/indicacao_no021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2165/indicacao_no021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Departamento responsável da Administração Pública que se providencie a manutenção das estradas dentro da Comunidade do Beija-Flor".</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2166/indicacao_no022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2166/indicacao_no022.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido realizado pela Indicação N° 018/2011 de 12 de setembro de 2011, para que o Prefeito providencie a instalação de manilhas para a construção de uma ponte (passagem) que dá acesso a residência do Senhor Josias e filhos, na Comunidade da Pedra Branca em frente ao campo.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2167/indicacao_no023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2167/indicacao_no023.pdf</t>
   </si>
   <si>
     <t>"Que estude a possibilidade de colocar redutores de velocidade (quebra-molas) na Rua Lourdes Machado Mota, no Bairro Grama".</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2168/indicacao_no024.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2168/indicacao_no024.pdf</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1418/projeto_de_lei_complentar_no07_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1418/projeto_de_lei_complentar_no07_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº09/2002 que institui o Código de Posturas do Município de tocantins.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_no001_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_no001_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no004_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no004_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Travessa Nair Meireles de Freitas a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no005_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no005_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no010_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no010_de_2012.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do presidente da Câmara e dos demais Vereadores do Município de Tocantins para a Legislatura 2013/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no011_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no011_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios do Prefeito e Vice Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1407/projeto_de_lei_no012_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1407/projeto_de_lei_no012_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios dos Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_no013_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_no013_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei de Diretrizes Orçamentárias para o exercício financeiro de 2013 e do plano Plurianual 2010/2013.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1409/projeto_de_lei_no014_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1409/projeto_de_lei_no014_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_no015_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_no015_de_2012.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_no016_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_no016_de_2012.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê de Investimentos do FAPSEM, e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_no017_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_no017_de_2012.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_no018_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_no018_de_2012.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Tocantinense de Apoio a Cultura, Educação e Esporte- Clube Grama.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_no019_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_no019_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi ( Cidinha)</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_no020_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_no020_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº470/2011 que criou o concelho Municipal de Esportes.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_no021_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_no021_de_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de vereador Zezito Cardoso o Campo de Futebol localizado no Bairro Grama no Município de Tocantins.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_no022_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_no022_de_2012.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Amigos da Melhor Idade - AAMEI</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/944/prjeto_de_resolucao_no091_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/944/prjeto_de_resolucao_no091_de_2012.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2010"</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/945/prjeto_de_resolucao_no092_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/945/prjeto_de_resolucao_no092_de_2012.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas gerais, para o Exercício Financeiro de 2013."</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/946/projetos_de_resolucoes_no093_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/946/projetos_de_resolucoes_no093_de_2012.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA O SITE OFICIAL DA CÂMARA MUNICIPAL DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/947/projetos_de_resolucoes_no094_de_2012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/947/projetos_de_resolucoes_no094_de_2012.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2001"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -856,67 +856,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/indicacao_no010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/indicacao_no011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2157/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2158/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2159/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2160/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2161/indicacoes_no49_de_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2162/indicacoes_no50_de_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2163/indicacoes_no51_de_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2164/indicacoes_no52_de_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2165/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2166/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2167/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2168/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1418/projeto_de_lei_complentar_no07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_no001_de_2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no004_de_2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no005_de_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no010_de_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no011_de_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1407/projeto_de_lei_no012_de_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_no013_de_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1409/projeto_de_lei_no014_de_2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_no015_de_2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_no016_de_2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_no017_de_2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_no018_de_2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_no019_de_2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_no020_de_2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_no021_de_2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_no022_de_2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/944/prjeto_de_resolucao_no091_de_2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/945/prjeto_de_resolucao_no092_de_2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/946/projetos_de_resolucoes_no093_de_2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/947/projetos_de_resolucoes_no094_de_2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/indicacao_no010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/indicacao_no011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2157/indicacao_no013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2158/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2159/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2160/indicacao_no017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2161/indicacoes_no49_de_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2162/indicacoes_no50_de_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2163/indicacoes_no51_de_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2164/indicacoes_no52_de_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2165/indicacao_no021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2166/indicacao_no022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2167/indicacao_no023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/2168/indicacao_no024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1418/projeto_de_lei_complentar_no07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_no001_de_2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no004_de_2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no005_de_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no010_de_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no011_de_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1407/projeto_de_lei_no012_de_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_no013_de_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1409/projeto_de_lei_no014_de_2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_no015_de_2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_no016_de_2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_no017_de_2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_no018_de_2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_no019_de_2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_no020_de_2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_no021_de_2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_no022_de_2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/944/prjeto_de_resolucao_no091_de_2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/945/prjeto_de_resolucao_no092_de_2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/946/projetos_de_resolucoes_no093_de_2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2012/947/projetos_de_resolucoes_no094_de_2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>