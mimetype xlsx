--- v0 (2025-10-21)
+++ v1 (2026-05-26)
@@ -54,867 +54,867 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 001, DE 21 DE FEVEREIRO DE 2013 </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002/2013 - DA VEREADORA: MARIA CÉLIA DE PAIVA GONÇALVES</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº003/2013 DE 21 DE FEVEREIRO DE 2013</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº004/2013 - DA VEREADORA: MARIA CÉLIA DE PAIVA GONÇALVES</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fernando - Tereco, Adriano - 28, Alci Luzia, Célia Cabeleireira, Edmar Professor, Marcelo, Rafael, Vagner , Valdir , Wilson do Carmo, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO QUE SEJA VIABILIZADO NA MEDIDA DO POSSÍVEL O SEGUINTE:_x000D_
 _x000D_
 A) PONTE ANÍBAL VERBENA REVISÃO EM TODA A SUA ESTRUTURA E COLOCAÇÃO DE CORRIMÃO; 	_x000D_
 B) RUA MILO CASELLA CALÇAMENTO E ILUMINAÇÃO PÚBLICA;_x000D_
 C) CALÇAMENTO DE RUAS, NAS COMUNIDADES DE SANTA ISABEL, BEIJA-FLOR E NO BAIRRO VALE DO OURO;_x000D_
 D) CALÇAMENTO COM REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NAS RUAS: DIÓGENES TEIXEIRA ALVES E OSWALDO VERBENA (CHÁCARA PADRE GOULART &amp;#8211; GROTA);_x000D_
 E) CALÇAMENTO, MEIO FIO E CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ADEMIR CERDEIRA CABIDO, ALCINEI MÓISES DE SOUZA E JANIR LOPES DE SOUZA.   _x000D_
 F) INFRAESTRUTURA NA RUA JOAQUIM ALFERES DA ROCHA (PRÓXIMO MORRO GRANDE);_x000D_
 G) CAPTAÇÃO DE ÁGUAS PLUVIAIS E RECAPEAMENTO DE ASFALTO NO BAIRRO ESPLANADA.      </t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO, QUE SE INDIQUE AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE SE PROVIDENCIAR, JUNTO AO ÓRGÃO COMPETENTE DA ADMINISTRAÇÃO, O SEGUINTE PARA OS LOGRADOUROS PÚBLICOS:_x000D_
 _x000D_
 A) COLOCAÇÃO DE QUEBRA-MOLAS NA AVENIDA PADRE MACÁRIO, NAS PROXIMIDADES DO Nº 509 (RELOJOARIA DO JOÃO)_x000D_
 B) QUE PROVIDENCIE MELHORIAS NO CALÇAMENTO DA RUA OSÓRIO TEIXEIRA DE SIQUEIRA NO LOTEAMENTO TEIXEIRA DE MELO._x000D_
 C) QUE SEJA FEITA MELHORIA NA SINALIZAÇÃO DE TRÂNSITO NOS BAIRROS: GRAMA, PATRIMÔNIO, BOA VISTA, IMPERIAL E O CENTRO.  _x000D_
 D) QUE SEJA FEITA A LIMPEZA NO CÓRREGO QUE PASSA PELO PATRIMÔNIO._x000D_
 </t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, O VEREADOR QUE A ESTA SE SUBSCREVE, REQUER QUE SEJA ENCAMINHADA AO EXECUTIVO MUNICIPAL, A INDICAÇÃO SUGERINDO O SEGUINTE: _x000D_
 _x000D_
 NO CEMITÉRIO SÃO JOSÉ FAZER MELHORIAS NOS CORREDORES EXISTENTES ENTRE OS TUMÚLOS; NA ENTRADA DO CEMITÉRIO AO INVÉS DE ESCADA CONSTRUIR UMA RAMPA E COLOCAR CORRIMÃO PARA MELHOR ACESSIBILIDADE DE PORTADORES DE DEFICIÊNCIA E PESSOAS IDOSAS.  _x000D_
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, A MESA DIRETORA, DEPOIS DE CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA OFICIALIZADO AO EXCELENTÍSSIMO SENHOR PREFEITO O SEGUINTE:  _x000D_
 _x000D_
 A) PROVIDÊNCIAS VISANDO À PASSAGEM DE PATROL NA ESTRADA VELHA QUE VAI PARA PEDREIRA DO GORI E QUE SEJA FEITO SERVIÇO DE ESCOAMENTO DAS ÁGUAS PLUVIAIS PARA MELHORAR ACESSO AO LOCAL;_x000D_
 _x000D_
 B) SUGERE REALIZAÇÃO DE LIMPEZA NO BUEIRO SITUADO NA RUA OROZIMBO DUTRA, EM FRENTE O Nº 395, NO BAIRRO PATRIMÔNIO.  </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Wilson do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">WILSON DO CARMO, VEREADOR QUE A ESTA SUBSCREVE, RESPEITOSAMENTE, SUGERE AO EXECUTIVO MUNICIPAL, ATENDIDAS AS FORMALIDADES REGIMENTAIS, QUE:_x000D_
 _x000D_
 REFORMAS NOS PRÉDIOS ESCOLARES E POSTOS DE SAÚDE DA ZONA RURAL SEJAM FEITAS PARA DISPONIBILIZAÇÃO DO ATENDIMENTO DO PROGRAMA DE SAÚDE FAMILIAR (PSF)._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, O SENHOR PREFEITO MUNICIPAL QUE JUNTO AO ÓRGÃO COMPETENTE DA PREFEITURA PARA QUE SEJA PATROLADA A ESTRADA DA LOCALIDADE DO MORRO GRANDE. _x000D_
 </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Célia Cabeleireira, Adriano - 28, Alci Luzia, Edmar Professor, Fernando - Tereco, Marcelo, Rafael, Vagner , Valdir , Wilson do Carmo, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, OUVINDO-SE O PLENÁRIO, VEM REQUERER À MESA DIRETORA SEJA INDICADA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL O SR. ANTÔNIO CARLOS DIAS O SEGUINTE:_x000D_
 _x000D_
 &amp;#8220;QUE SEJA ANALISADO POR ESTA ADMINISTRAÇÃO A CONSTRUÇÃO DO TÃO SONHADO ABRIGO PARA MENORES EM NOSSO MUNICIPIO&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t xml:space="preserve">Valdir </t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL E APÓS APROVAÇÃO PLENÁRIA, O ENVIO DE CORRESPONDÊNCIA AO ILUSTRE PREFEITO DE TOCANTINS SENHOR ANTÔNIO CARLOS DIAS, SOLICITANDO-LHE DETERMINAR AO DEPARTAMENTO COMPETENTE, INTERCEDER JUNTO À ENERGISA O SEGUINTE:_x000D_
 _x000D_
 A) AVALIAR A POSSIBILIDADE DE COLOCAR UM BRAÇO DE ILUMINAÇÃO PÚBLICA NO POSTE SITUADO NA ESQUINA DA RUA JOAQUIM OLIVEIRA BRAGA COM AVENIDA JOAQUIM DIAS SANTIAGO, PRÓXIMO À VENDA DO LUIZ NO BAIRRO GRAMA.    	_x000D_
 	_x000D_
 B) AVALIAR A POSSIBILIDADE DE INSTALAR UM POSTE COM BRAÇO DE ILUMINAÇÃO PÚBLICA NA RUA JOSÉ VIEIRA LIMA, PROXIMIDADES DA CASA DE Nº 63, NO BAIRRO GRAMA._x000D_
 _x000D_
 C) PROVIDENCIAR A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NAS ILUMINÁRIAS DA PRAÇA DO ROSÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SENHOR PREFEITO MUNICIPAL, OUVIDO O DOUTO PLENÁRIO, PARA QUE DETERMINE AO SETOR COMPETENTE A COLOCAÇÃO DE ALAMBRADO AO REDOR DO CAMPO DE FUTEBOL ZEZITO CARDOSO, LOCALIZADO NO BAIRRO GRAMA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PATROLADA A ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DO SR. NENZINHO ABRANTES ATÉ O SÍTIO DO SR. TONINHO ABRANTES.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fernando - Tereco, Adriano - 28, Alci Luzia, Célia Cabeleireira, Marcelo, Rafael, Vagner , Valdir , Wilson do Carmo, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM LEVANTAMENTO DE TODAS AS VIAS QUE AINDA NÃO POSSUEM ILUMINAÇÃO PÚBLICA E DAQUELAS QUE TÊM POSTEAMENTO E NÃO TEM ILUMINAÇÃO E CONTRATE UMA EMPREITEIRA PARA QUE POSSA REALIZAR ESTE SERVIÇO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Valdir , Rafael, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REFORMULAÇÃO DA LEI Nº 88 DE 08 DE DEZEMBRO DE 1994 EM SEUS ARTIGOS 15,16 E 17 ADEQUANDO-A LEI FEDERAL Nº 8242/91 QUE AUTORIZA A CRIAÇÃO DO FUNDO DA INFÂNCIA E ADOLESCÊNCIA, AMPARADA PELO ART. 88, INCISO IV DA LEI 8.069/90. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alci Luzia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA ENVIADA AO EXECUTIVO A SUGESTÃO:_x000D_
 _x000D_
 A)QUE O BAIRRO TEIXEIRA DE MELO SEJA BENEFICIADO COM A APLICAÇÃO DO FUMACÊ_x000D_
 B) QUE OS DESTROÇOS DA GUARITA DO PONTO DE ÔNIBUS DA AV. DR. JOÃO CATALDO PINTO SEJAM RETIRADOS._x000D_
 </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE REMETA A ESTA CASA UM PROJETO DE LEI PARA A CRIAÇÃO DO PROGRAMA APRENDIZ LEGAL OU ADOLESCENTE APRENDIZ, EM ATENDIMENTO ÀS ORIENTAÇÕES ESTABELECIDAS PELA LEI DA APRENDIZAGEM -  LEI FEDERAL NO 10.097, DE 19 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Valdir , Adriano - 28, Alci Luzia, Célia Cabeleireira, Edmar Professor, Fernando - Tereco, Marcelo, Rafael, Vagner , Wilson do Carmo, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; PROMOVER ESTUDOS TÉCNICOS NECESSÁRIOS, COM O INTUITO DE ALTERAR O TRÂNSITO NA AVENIDA JOAQUIM DIAS SANTIAGO, NO TRECHO COMPREENDIDO ENTRE OS NºS.  304, PRÓXIMO À AUTO ESCOLA IMPÉRIO E 658, PRÓXIMO À VENDA DO SR. CLÁUDIO MENDES. OU ENTÃO, A POSSIBILIDADE DE SE ADOTAR O ESTACIONAMENTO EM APENAS UM LADO DA AVENIDA, COM A DEVIDA SINALIZAÇÃO PELAS RESPECTIVAS PLACAS PROIBITIVAS, CASO NÃO SEJA POSSÍVEL O TRÂNSITO FLUIR EM MÃO ÚNICA._x000D_
 _x000D_
 &amp;#8226; PROVIDENCIAR SINALIZAÇÃO COM PLACAS INDICANDO LIMITES DE VELOCIDADES, ALERTA DE QUEBRA MOLAS, ÁREA ESCOLAR, PLACAS DE CARGA E DESCARGA E ENTRE OUTRAS PLACAS NECESSÁRIAS._x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE COM BRAÇO DE LUZ NA TRAVESSA MOISÉS AUGUSTO SANTIAGO, MAIS CONHECIDA COMO BECO DO QUIABO, NO CENTRO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;SEJA FEITO LEVANTAMENTO, NA ÁREA SOCIAL, DAS FAMÍLIAS CARENTES QUE NÃO TEM CASA PRÓPRIA E SE ENQUADREM NO PROGRAMA MINHA CASA MINHA VIDA&amp;#8221;.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Zé Maciel, Adriano - 28, Alci Luzia, Célia Cabeleireira, Edmar Professor, Fernando - Tereco, Marcelo, Rafael, Vagner , Valdir , Wilson do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ROÇAR O MATO E PODAR OS GALHOS DAS ÁRVORES E DOS BAMBUS QUE SE ENCONTRAM NAS ESTRADAS DA ZONA RURAL, PRINCIPALMENTE NA COMUNIDADE DA PEDRA BRANCA.&amp;#8221;</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TOME A SEGUINTE PROVIDÊNCIA NO CEMITÉRIO SÃO JOSÉ: QUE SEJA FEITO RAMPAS AO INVÉS DE DEGRAUS DENTRO DO CEMITÉRIO.	</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À PREFEITURA MUNICIPAL DE TOCANTINS A NECESSIDADE DE REALIZAR URGENTES MELHORIAS NO CEMITÉRIO SÃO JOSÉ:_x000D_
 _x000D_
 1)	QUE SEJAM CONSTRUÍDOS MUROS DE ARRIMO COM ESTRUTURA E ALTURA SUFICIENTE PARA NÃO SER ULTRAPASSADOS OU QUEBRADOS, PORQUE O MURO DE PLACA ENCONTRA-SE DANIFICADO;_x000D_
 2)	COLOCAÇÃO DE PORTÕES NAS DUAS ENTRADAS, COM ALTURA E SEGURANÇA.		_x000D_
 </t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR E CONDOLÊNCIAS À FAMÍLIA DE ALESSANDRO BOARETO, PELO SEU FALECIMENTO OCORRIDO RECENTEMENTE EM NOSSA CIDADE, CERTAMENTE PELA VONTADE DE DEUS DEIXOU ESTA VIDA A CAMINHO DA VIDA ETERNA JUNTO AO PAI CELESTIAL.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1397/projeto_de_lei_no005_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1397/projeto_de_lei_no005_de_2013.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Complementar nº022/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de cargos dos Servidores Públicos do Município de Tocantins."</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1398/projeto_de_lei_complementar__no008_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1398/projeto_de_lei_complementar__no008_de_2013.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGOS NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE TOCANTINS CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1399/projeto_de_lei_complementar_no011_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1399/projeto_de_lei_complementar_no011_de_2013.pdf</t>
   </si>
   <si>
     <t>" Cria o § 3º do art. 57 da Lei Complementar Municipal nº008, de 22/03/2002, que " Dispõe sobre o sistema de previdência social dos servidores públicos do município de Tocantins e dà outras providências."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1400/projeto_de_lei_complementar_no016_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1400/projeto_de_lei_complementar_no016_de_2013.pdf</t>
   </si>
   <si>
     <t>" Cria o Programa de Anistia de Créditos Tributários no Município de Tocantins e da outras providências."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1401/projeto_de_lei_complementar_no017_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1401/projeto_de_lei_complementar_no017_de_2013.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Complementar Nº009/2002 que Instituiu o Código de Posturas do Município de Tocantins."</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REVISÃO GERAL ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE TOCANTINS/MG A FESTA DA PONKAN DO MUNICÍPIO DE TOCANTINS E REGIÃO.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE CONFORME ESPECIFICA, A ENTRADA, EM PRÉDIOS PÚBLICOS E ESTABELECIMENTOS PRIVADOS DO MUNICÍPIO DE TOCANTINS/MG DE PESSOA USANDO CAPACETE&amp;#8221;.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR Nº008/2002.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1383/projeto_de_lei_no006_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1383/projeto_de_lei_no006_de_2013.pdf</t>
   </si>
   <si>
     <t>" Aprova o Programa de Apoio ao Desporto Amador e dá outras providências."</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1384/projeto_de_lei_no009_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1384/projeto_de_lei_no009_de_2013.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Executivo Municipal a alienar bens imoveis."</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1385/projeto_de_lei_no010_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1385/projeto_de_lei_no010_de_2013.pdf</t>
   </si>
   <si>
     <t>" Altera denominação de Logradouro público que especifica."</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1386/projeto_de_lei_no012_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1386/projeto_de_lei_no012_de_2013.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Executivo Municipal a doar bens imóveis."</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1387/projeto_de_lei_no013_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1387/projeto_de_lei_no013_de_2013.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Município de Tocantins-MG participar do consórcio Intermunicipal de Saúde para Gerenciamento da Rede de Urgência e Emergência da Macro Sudeste nas Microrregiões Além Paraíba,Carangola, Juiz de Fora/Lima Duarte/Bom Jardim,leopoldina/Cataguases, Muriaé, Santos Dumont, São João nepomuceno/Bicas e Ubá- CISDESTE , e da outras providencias."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1388/projeto_de_lei_no014_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1388/projeto_de_lei_no014_de_2013.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2014 e dá outras providencias."</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1389/projeto_de_lei_no015_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1389/projeto_de_lei_no015_de_2013.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a Abertura de Crédito Especial e dá outras providências."</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1390/projeto_de_lei_no018_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1390/projeto_de_lei_no018_de_2013.pdf</t>
   </si>
   <si>
     <t>" Institui no Município de Tocantins o tratamento diferenciado e favorecido às microempresas e empresas de pequeno de que trata a lei complementar federal nº 123, de 14 de dezembro de 2006, e dá outras providências."</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1391/projeto_de_lei_no019_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1391/projeto_de_lei_no019_de_2013.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação de Praça no Loteamento Teixeira de Melo."</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1392/projeto_de_lei_no020_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1392/projeto_de_lei_no020_de_2013.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o Plano Plurianual para o período de 2014/2017."</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1393/projeto_de_lei_no021_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1393/projeto_de_lei_no021_de_2013.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2014."</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1394/projeto_de_lei_no022_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1394/projeto_de_lei_no022_de_2013.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a concessão de subvenções sociais às Entidades que menciona , e dà outras providências."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1395/projeto_de_lei_no023_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1395/projeto_de_lei_no023_de_2013.pdf</t>
   </si>
   <si>
     <t>"dispõe sobre a criação do arquivo Público Municipal de Tocantins,e da outras providências."</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1396/projeto_de_lei_no024_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1396/projeto_de_lei_no024_de_2013.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre concessão de subvenção Social à Entidade que menciona, e dá outras providências."</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/2/projeto_de_resolucao_no_095_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/2/projeto_de_resolucao_no_095_2013.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL&amp;#8221;</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/948/projetos_de_resolucoes_no096_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/948/projetos_de_resolucoes_no096_de_2013.pdf</t>
   </si>
   <si>
     <t>" Fixa a Despesa da Câmara Municipal de Tocantins, Estado de Minas Gerais, para Exercício Financeiro de 2014."</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/949/projetos_de_resolucoes_no097_de_2013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/949/projetos_de_resolucoes_no097_de_2013.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2011"</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL, OUVINDO O DOUTO E SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO ANTÔNIO CARLOS DIAS, SOLICITANDO ATRAVÉS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DA PREFEITURA MUNICIPAL DE TOCANTINS - MG, UM PARECER SOBRE A SITUAÇÃO SOCIAL E ECONÔMICA DA SRA. MARIA DE LURDES ALEIXO DE OLIVEIRA, BEM COMO O CADASTRAMENTO DA REFERIDA SENHORA NOS PROGRAMAS EMERGENCIAIS DE ALIMENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL E APÓS APROVAÇÃO PLENÁRIA, O ENVIO DE CORRESPONDÊNCIA AO HONRADO PREFEITO MUNICIPAL DE TOCANTINS, ANTÔNIO CARLOS DIAS, SOLICITANDO AO MESMO A GENTILEZA DE DETERMINAR AO SETOR COMPETENTE DA PREFEITURA, PROVIDÊNCIAS NECESSÁRIAS COM RELAÇÃO AO CUMPRIMENTO E EXECUÇÃO DA LEI COMPLEMENTAR Nº 002/2002, (QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS), PROCURANDO ATENDER AO DISPOSTO NOS ARTIGOS CITADOS:_x000D_
 _x000D_
 ART. 28 - NAS VIAS E LOGRADOUROS PÚBLICOS, É PROIBIDO:_x000D_
 III - DESPEJAR ENTULHOS PROVENIENTES DE PODAS DE VEGETAIS E/OU OBRAS DE CONSTRUÇÃO CIVIL;_x000D_
 XIV - MANTER COCHEIRAS, ESTÁBULOS E POCILGAS._x000D_
 _x000D_
 ART. 39 - OS TERRENOS URBANOS OU SUBURBANOS, NOS QUAIS NÃO EXISTAM EDIFICAÇÕES, INDEPENDENTEMENTE DE SUAS DESTINAÇÕES, DEVERÃO MANTER PADRÕES MÍNIMOS DE HIGIENE, DE ACORDO COM AS DISPOSIÇÕES DESTA LEI._x000D_
 _x000D_
 ART. 40 - OS TERRENOS DEVERÃO:_x000D_
 I - SER MURADOS, TANTO NAS TESTADAS, QUANTO NAS DIVISAS, DE ACORDO COM O DISPOSTO NA LEGISLAÇÃO MUNICIPAL QUE TRATA DE OBRAS PARTICULARES;_x000D_
 II - TER O MATO PERMANENTEMENTE ROÇADO, SENDO VEDADA A QUEIMADA OU INCINERAÇÃO DE FOLHAS E ÁRVORES._x000D_
 PARÁGRAFO ÚNICO - É EXPRESSAMENTE PROIBIDA A INSTALAÇÃO OU MANUTENÇÃO DE COCHEIRAS, ESTÁBULOS E POCILGAS EM TERRENOS LOCALIZADOS NO PERÍMETRO URBANO._x000D_
 _x000D_
 ART. 71 - É PROIBIDA A PRODUÇÃO DE RUÍDO, COMO TAL ENTENDIDO O SOM PURO OU MISTURA DE SONS, CAPAZ DE PREJUDICAR A SAÚDE, A SEGURANÇA OU O SOSSEGO PÚBLICO._x000D_
  	III - PROVENIENTES DE INSTALAÇÕES MECÂNICAS, CONJUNTOS MUSICAIS E DE APARELHOS OU INSTRUMENTOS PRODUTORES  OU AMPLIFICADORES DE SOM OU RUÍDO, QUANDO PRODUZIDOS NAS VIAS PÚBLICAS OU NELAS SEJAM OUVIDOS DE FORMA INCÔMODA._x000D_
 _x000D_
 _x000D_
 REQUER, AINDA, DO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A SITUAÇÃO DO ATUAL FISCAL DE POSTURAS NO MUNICÍPIO DE TOCANTINS._x000D_
 </t>
   </si>
   <si>
     <t>Valdir , Marcelo, Rafael, Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS REQUEREM A V. EXA., COM AMPARO NO CAPÍTULO III, ART. 15 INCISOS VII E XVIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E APÓS APROVAÇÃO PLENÁRIA, A ATUALIZAÇÃO DA PÁGINA DA CÂMARA (HTTP://WWW.TOCANTINS.MG.LEG.BR/) COM A DIVULGAÇÃO DE TODAS AS ATIVIDADES LEGISLATIVAS REALIZADAS ATÉ O MOMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES ABAIXO ASSINADOS, NA FORMA REGIMENTAL E APÓS APROVAÇÃO PLENÁRIA, REQUEREM SEJA ENCAMINHADO AO EXMO. SENHOR PREFEITO MUNICIPAL, ANTÔNIO CARLOS DIAS, O SEGUINTE PEDIDO DE INFORMAÇÕES: _x000D_
 _x000D_
 01. RELAÇÃO NOMINAL ATUALIZADA DE CARGOS DE CONFIANÇA, CARGOS DE PROVIMENTO EM COMISSÃO, CARGOS CONTRATADOS E CARGOS EFETIVOS COM O RESPECTIVO  SÍMBOLO DO CARGO  E  VENCIMENTO;_x000D_
 _x000D_
 02. RELAÇÃO DOS OCUPANTES DE CARGOS QUE RECEBEM HORAS EXTRAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES ABAIXOS ASSINADOS REQUEREM A V. EXA., COM AMPARO NO ART. 17-C, INCISO XIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E APÓS APROVAÇÃO PLENÁRIA, A TOMAR PROVIDÊNCIAS NECESSÁRIAS PARA VIABILIZAR A TRANSMISSÃO RADIOFÔNICA AO VIVO DAS SESSÕES DA RADIOFÔNICA AO VIVO DAS SESSÕES PLENÁRIAS ORDINÁRIAS E EXTRAORDINÁRIAS DA CÂMARA MUNICIPAL DE TOCANTINS. </t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMOS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, INDICA SUGERINDO AO SENHOR PREFEITO QUE JUNTO À SECRETARIA COMPETENTE QUE RECONSTRUIA O PONTO DE ÔNIBUS ENFRENTE A STKOCAR.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADA AO SETOR COMPETENTE DA SECRETÁRIA DE EDUCAÇÃO E CULTURA, CONVOCAÇÃO AOS RESPONSÁVEIS PELA ORGANIZAÇÃO DA SEMANA DO TOCANTINENSE AUSENTE, PARA PRESTAR INFORMAÇÕES SOBRE:</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Marcelo, Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIADAS AS INFORMAÇÕES SOBRE &amp;#8220;OPERAÇÕES DE CRÉDITO&amp;#8221; AUTORIZADA PELA LEI Nº 482 DE 29 DE DEZEMBRO DE 2011 SE REALIZADA E SEGUNDO MENSAGEM DO ENVIO DO PROJETO SERIA DESTINADA A INFRAESTRUTURA DO LOTEAMENTO DO MUNICÍPIO LOCALIZADO NA PINDAÍBA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE DA PREFEITURA O ENVIO DA PRESTAÇÃO DE CONTAS, COM RECIBOS, NOTAS FISCAIS E DEMAIS DOCUMENTOS REFERENTES À REALIZAÇÃO DO CARNAVAL 2013 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SOLICITANDO A COMPOSIÇÃO E EXECUÇÃO DO CONSELHO MUNICIPAL DE  EDUCAÇÃO E CULTURA &amp;#8211; CONSEC.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve">Zé Maciel, Rafael, Valdir </t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>BALANCETES MENSAIS DA CÂMARA MUNICIPAL DE TOCANTINS E SUA DIVULGAÇÃO EM PLENÁRIO E NA RÁDIO, VISANDO MAIS TRANSPARÊNCIA DO PODER LEGISLATIVO E CONHECIMENTO DO POVO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO SUBSCRITO REQUER NA FORMA REGIMENTAL QUE SEJA_x000D_
 SOLICITADO DO EXECUTIVO MUNICIPAL O SEGUINTE:_x000D_
 A) SALDO BANCÁRIO DE TODAS AS CONTAS DO MUNICÍPIO EM_x000D_
 31/12/2012, EM 31/01/2013, EM 28/02/2013 E 31/03/2013;_x000D_
 B) RELAÇÃO DE RESTOS A PAGAR EM 31/12/2012.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO O FORNECIMENTO DAS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1. A CONFIRMAÇÃO DA HOMOLOGAÇÃO DO CONCURSO PÚBLICO REALIZADO EM 2012 E O RESPECTIVO PARECER DO TRIBUNAL DE CONTAS._x000D_
 2. OS CRITÉRIOS QUE ESTÃO SENDO UTILIZADOS PARA A CONTRATAÇÃO DE FUNCIONÁRIOS. _x000D_
 _x000D_
    A. APROVEITAMENTO DA LISTA DE CLASSIFICAÇÃO NA CONTRATAÇÃO DOS APROVADOS ALÉM DAS VAGAS DIVULGADAS. _x000D_
    B. ESCLARECIMENTO QUANTO AO NÚMERO DE VAGAS SURGIDAS EM VIRTUDE DE APOSENTADORIA DE SERVIDORES PÓS CONCURSO PÚBLICO._x000D_
    C. RAZÕES DA EXISTÊNCIA DE FUNCIONÁRIOS TRABALHANDO NA CONDIÇÃO DE CONTRATADOS QUANDO JÁ PODERIAM TER SIDO NOMEADOS PELA PREFEITURA._x000D_
    D. EXPLICAÇÕES QUANTO AO PAGAMENTO DE HORAS EXTRAS PARA DETERMINADOS FUNCIONÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FORNECIMENTO DAS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1. OS CRITÉRIOS QUE ESTÃO SENDO UTILIZADOS PARA A CONTRATAÇÃO DE FUNCIONÁRIOS;_x000D_
 _x000D_
    A. APROVEITAMENTO DA LISTA DE CLASSIFICAÇÃO NA CONTRATAÇÃO DOS APROVADOS ALÉM DAS VAGAS DIVULGADAS; _x000D_
 _x000D_
    B. ESCLARECIMENTO QUANTO AO NÚMERO DE VAGAS SURGIDAS EM VIRTUDE DE APOSENTADORIA DE SERVIDORES PÓS CONCURSO PÚBLICO;_x000D_
 _x000D_
    C. RAZÕES DA EXISTÊNCIA DE FUNCIONÁRIOS TRABALHANDO NA CONDIÇÃO DE CONTRATADOS QUANDO JÁ PODERIAM TER SIDO NOMEADOS PELA PREFEITURA._x000D_
 </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Célia Cabeleireira, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO DO PODER EXECUTIVO MUNICIPAL AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1 &amp;#8211; QUAL FOI O CRITÉRIO USADO PARA A VENDA DO TERRENO ONDE ERA A DELEGACIA DE POLÍCIA SITUADA NA AVENIDA DR. JOÃO CATALDO PINTO ESQUINA COM AVENIDA JOAQUIM DIAS SANTIAGO NA ENTRADA DO BAIRRO GRAMA; _x000D_
 2 &amp;#8211; PARA QUEM FOI VENDIDO, O VALOR E A DATA DA VENDA.    _x000D_
 </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME QUAL FOI O INDICADOR ECONÔMICO E O DO INDICE DE CORREÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA O EXERCÍCIO DE 2013. </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Marcelo, Célia Cabeleireira, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS REQUEREM A V. EXA., DEPOIS DE ATENDER AS FORMALIDADES REGIMENTAIS, INFORMANDO E SOLICITANDO AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA A REALIZAÇÃO EM NOSSA CIDADE DA 1ª CONFERÊNCIA MUNICIPAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES, ABAIXO ASSINADOS, REQUEREM, NA FORMA REGIMENTAL E APÓS APROVAÇÃO PLENÁRIA, O ENVIO DE CORRESPONDÊNCIA AO HONRADO PREFEITO MUNICIPAL DE TOCANTINS, ANTÔNIO CARLOS DIAS, REITERANDO A SOLICITAÇÃO DO CUMPRIMENTO DA LEI COMPLEMENTAR Nº 002/2002, QUE &amp;#8220;INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Valdir , Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1218,67 +1218,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1397/projeto_de_lei_no005_de_2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1398/projeto_de_lei_complementar__no008_de_2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1399/projeto_de_lei_complementar_no011_de_2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1400/projeto_de_lei_complementar_no016_de_2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1401/projeto_de_lei_complementar_no017_de_2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1383/projeto_de_lei_no006_de_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1384/projeto_de_lei_no009_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1385/projeto_de_lei_no010_de_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1386/projeto_de_lei_no012_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1387/projeto_de_lei_no013_de_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1388/projeto_de_lei_no014_de_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1389/projeto_de_lei_no015_de_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1390/projeto_de_lei_no018_de_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1391/projeto_de_lei_no019_de_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1392/projeto_de_lei_no020_de_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1393/projeto_de_lei_no021_de_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1394/projeto_de_lei_no022_de_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1395/projeto_de_lei_no023_de_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1396/projeto_de_lei_no024_de_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/2/projeto_de_resolucao_no_095_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/948/projetos_de_resolucoes_no096_de_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/949/projetos_de_resolucoes_no097_de_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1397/projeto_de_lei_no005_de_2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1398/projeto_de_lei_complementar__no008_de_2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1399/projeto_de_lei_complementar_no011_de_2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1400/projeto_de_lei_complementar_no016_de_2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1401/projeto_de_lei_complementar_no017_de_2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1383/projeto_de_lei_no006_de_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1384/projeto_de_lei_no009_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1385/projeto_de_lei_no010_de_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1386/projeto_de_lei_no012_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1387/projeto_de_lei_no013_de_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1388/projeto_de_lei_no014_de_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1389/projeto_de_lei_no015_de_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1390/projeto_de_lei_no018_de_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1391/projeto_de_lei_no019_de_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1392/projeto_de_lei_no020_de_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1393/projeto_de_lei_no021_de_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1394/projeto_de_lei_no022_de_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1395/projeto_de_lei_no023_de_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/1396/projeto_de_lei_no024_de_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/2/projeto_de_resolucao_no_095_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/948/projetos_de_resolucoes_no096_de_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2013/949/projetos_de_resolucoes_no097_de_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>