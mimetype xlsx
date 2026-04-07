--- v0 (2025-10-20)
+++ v1 (2026-04-07)
@@ -54,384 +54,384 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1354/projeto_de_lei_complementar_no09_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1354/projeto_de_lei_complementar_no09_de_2015.pdf</t>
   </si>
   <si>
     <t>Atualiza os dispositivos da Lei Complementar nº04/1995 e Estabelece normas para escavações,movimentos de terra,arrimo,conservação e limpeza da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1355/projeto_de_lei_complementar_no22_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1355/projeto_de_lei_complementar_no22_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº008, 22 de março de 2002,dispõe sobre o sistema de previdência social dos servidores públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1332/projeto_de_lei_no01_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1332/projeto_de_lei_no01_de_2015.pdf</t>
   </si>
   <si>
     <t>" dispõe sobre a revisão geral anual para os servidores Públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1333/projeto_de_lei_no02_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1333/projeto_de_lei_no02_de_2015.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre autorização para abertura de crédito adicional que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1334/projeto_de_lei_no03_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1334/projeto_de_lei_no03_de_2015.pdf</t>
   </si>
   <si>
     <t>" Altera o Plano Plurianual para o período 2014-2017 do Município de Tocantins."</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1335/projeto_de_lei_no04_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1335/projeto_de_lei_no04_de_2015.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Municipal nº 357, de 3 de abril de 2006, que dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras Providências."</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1336/projeto_de_lei_no05_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1336/projeto_de_lei_no05_de_2015.pdf</t>
   </si>
   <si>
     <t>' Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2016 e dá outras providências."</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1337/projeto_de_lei_no06_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1337/projeto_de_lei_no06_de_2015.pdf</t>
   </si>
   <si>
     <t>" ALTERA OS INCISOS I E II DO ART. 5º DA LEI MUNICIPAL Nº509, DE 02 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1338/projeto_de_lei_no07_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1338/projeto_de_lei_no07_de_2015.pdf</t>
   </si>
   <si>
     <t>" Aprova o plano Decenal Municipal de Educação de Tocantins ;para o período de 2015 a 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1339/projeto_de_lei_no08_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1339/projeto_de_lei_no08_de_2015.pdf</t>
   </si>
   <si>
     <t>" Dispõe a abertura de crédito especial no orçamento municipal para o exercício 2015 e da outras providências."</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Célia Cabeleireira</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1340/projeto_de_lei_no10_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1340/projeto_de_lei_no10_de_2015.pdf</t>
   </si>
   <si>
     <t>" Altera o Art. 1º da Lei Nº 317/2004."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1341/projeto_de_lei_no11_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1341/projeto_de_lei_no11_de_2015.pdf</t>
   </si>
   <si>
     <t>" Dá denominação a logradouros públicos e contém outras providências."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1342/projeto_de_lei_no12_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1342/projeto_de_lei_no12_de_2015.pdf</t>
   </si>
   <si>
     <t>" Aprova a revisão do plano Decenal Municipal de Educação de Tocantins,para o período de 2015 a 2025,e dá outras providências."</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1343/projeto_de_lei_no13_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1343/projeto_de_lei_no13_de_2015.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1344/projeto_de_lei_no14_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1344/projeto_de_lei_no14_de_2015.pdf</t>
   </si>
   <si>
     <t>" Declara Utilidade pública o Sindicato Rural de Tocantins/MG."</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1345/projeto_de_lei_no15_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1345/projeto_de_lei_no15_de_2015.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do Orçamento Municipal no exercício de 2015 e altera a redação do art. 5º, inciso I da Lei Municipal nº.523, de 18 de novembro de 2014</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1346/projeto_de_lei_no16_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1346/projeto_de_lei_no16_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar para inclusão de elementos de despesas no orçamento do ano de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zé Maciel, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1347/projeto_de_lei_no17_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1347/projeto_de_lei_no17_de_2015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Tocantins.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1348/projeto_de_lei_no18_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1348/projeto_de_lei_no18_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº509, de 02 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Adriano - 28, Alci Luzia, Edmar Professor, Fernando - Tereco, Vagner , Wilson do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1349/projeto_de_lei_no19_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1349/projeto_de_lei_no19_de_2015.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouros Públicos do Loteamento Dr. Melão. que não possuem denominação instituída por lei.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1350/projeto_de_lei_no20_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1350/projeto_de_lei_no20_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1351/projeto_de_lei_no21_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1351/projeto_de_lei_no21_de_2015.pdf</t>
   </si>
   <si>
     <t>" Autoriza a doação de bem público imóvel que especifica,e dá outras providências".</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1352/projeto_de_lei_no23de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1352/projeto_de_lei_no23de_2015.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no valor de R$225.000,00 as dotações do Município de Tocantins</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1353/projeto_de_lei_no24_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1353/projeto_de_lei_no24_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do Orçamento Municipal no exercício de 2015 e altera a redação do art. 5º, inciso I da Lei Municipal nº523, de 18 de novembro de 2014.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Edmar Professor, Alci Luzia, Vagner , Wilson do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/951/projetos_de_resolucoes_no099_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/951/projetos_de_resolucoes_no099_de_2015.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivo do Regimento Interno da Câmara Municipal"</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/952/projetos_de_resolucoes_no100_de_2015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/952/projetos_de_resolucoes_no100_de_2015.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2013"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -738,67 +738,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1354/projeto_de_lei_complementar_no09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1355/projeto_de_lei_complementar_no22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1332/projeto_de_lei_no01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1333/projeto_de_lei_no02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1334/projeto_de_lei_no03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1335/projeto_de_lei_no04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1336/projeto_de_lei_no05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1337/projeto_de_lei_no06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1338/projeto_de_lei_no07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1339/projeto_de_lei_no08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1340/projeto_de_lei_no10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1341/projeto_de_lei_no11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1342/projeto_de_lei_no12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1343/projeto_de_lei_no13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1344/projeto_de_lei_no14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1345/projeto_de_lei_no15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1346/projeto_de_lei_no16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1347/projeto_de_lei_no17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1348/projeto_de_lei_no18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1349/projeto_de_lei_no19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1350/projeto_de_lei_no20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1351/projeto_de_lei_no21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1352/projeto_de_lei_no23de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1353/projeto_de_lei_no24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/951/projetos_de_resolucoes_no099_de_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/952/projetos_de_resolucoes_no100_de_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1354/projeto_de_lei_complementar_no09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1355/projeto_de_lei_complementar_no22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1332/projeto_de_lei_no01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1333/projeto_de_lei_no02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1334/projeto_de_lei_no03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1335/projeto_de_lei_no04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1336/projeto_de_lei_no05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1337/projeto_de_lei_no06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1338/projeto_de_lei_no07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1339/projeto_de_lei_no08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1340/projeto_de_lei_no10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1341/projeto_de_lei_no11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1342/projeto_de_lei_no12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1343/projeto_de_lei_no13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1344/projeto_de_lei_no14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1345/projeto_de_lei_no15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1346/projeto_de_lei_no16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1347/projeto_de_lei_no17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1348/projeto_de_lei_no18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1349/projeto_de_lei_no19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1350/projeto_de_lei_no20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1351/projeto_de_lei_no21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1352/projeto_de_lei_no23de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/1353/projeto_de_lei_no24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/951/projetos_de_resolucoes_no099_de_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2015/952/projetos_de_resolucoes_no100_de_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="207.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>