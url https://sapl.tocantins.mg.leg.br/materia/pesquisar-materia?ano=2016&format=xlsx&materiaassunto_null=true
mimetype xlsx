--- v0 (2026-02-09)
+++ v1 (2026-05-26)
@@ -54,407 +54,407 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1328/projeto_de_lei_complementar_no_011_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1328/projeto_de_lei_complementar_no_011_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº023/2007 que Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1329/projeto_de_lei_complementar_no_012_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1329/projeto_de_lei_complementar_no_012_de_2016.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1330/projeto_de_lei_complementar_no_014_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1330/projeto_de_lei_complementar_no_014_de_2016.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1327/projeto_de_lei_complementar_no__015_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1327/projeto_de_lei_complementar_no__015_de_2016.pdf</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1326/projeto_de_lei_complementar_016-2016-_altera_lei_complementar_021-2007_-_quinquenio_licenca_premio_por_assiduidade_adicional_por_formacao_-_redacao_final_organized.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1326/projeto_de_lei_complementar_016-2016-_altera_lei_complementar_021-2007_-_quinquenio_licenca_premio_por_assiduidade_adicional_por_formacao_-_redacao_final_organized.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº021/2007, que Dispõe sobre o Regime Jurídico e Plano de Cargos dos Servidores Públicos do Município de TOCANTINS e dá outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1331/projeto_de_lei_complementar_no_017_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1331/projeto_de_lei_complementar_no_017_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº048, de 5 de maio de 2015, que disciplina o Programa Saúde da Família em Tocantins, adequando- a aos Termos da Lei Ordinária 11.350/2006 alterada pela Lei Ordinária Nº12.994/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1325/projeto_de_lei_substitutivo_ao_projeto_de_lei_no01_de_2019_de_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1325/projeto_de_lei_substitutivo_ao_projeto_de_lei_no01_de_2019_de_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão anual dos servidores públicos municipal e o piso salarial dos profissionais do magistério e dá outras providências."</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adriano - 28, Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1299/projeto_de_lei_no_02_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1299/projeto_de_lei_no_02_de_2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Casa Espirita Bezerra de Menezes.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edmar Professor, Adriano - 28, Fernando - Tereco</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1300/projeto_de_lei_no_03_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1300/projeto_de_lei_no_03_de_2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Concelho de Desenvolvimento Comunitário do Ubeba - C.D.C.U.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Edmar Professor</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1301/projeto_de_lei_no_04_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1301/projeto_de_lei_no_04_de_2016.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Tocantins, o Dia Municipal do Rotaract Club a ser comemorado, anualmente, no dia 13 de março.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1302/projeto_de_lei_no_05_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1302/projeto_de_lei_no_05_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Tocantins com seu Regime Próprio de Previdência Social-RPPS, e contém outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1303/projeto_de_lei_no_06_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1303/projeto_de_lei_no_06_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº357, de 3 de abril de 2006, que dispõe sobre a Politica Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1304/projeto_de_lei_no_07_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1304/projeto_de_lei_no_07_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Tocantins-MG, e contém outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1305/projeto_de_lei_no_08_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1305/projeto_de_lei_no_08_de_2016.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ÁGUA E ESGOTO DO MUNICÍPIO DE TOCANTINS-MG COMO ENTIDADE AUTÁRQUICA DE DIREITO PÚBLICA, DA ADMINISTRAÇÃO INDIRETA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 (REJEITADO EM 05/12/2016.)</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zé Maciel</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1306/projeto_de_lei_no_09_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1306/projeto_de_lei_no_09_de_2016.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Maranathá do Rio de Janeiro- a Filial Tocantins-MG.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1307/projeto_de_lei_no_010_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1307/projeto_de_lei_no_010_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2017 e dá outras Providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1315/projeto_de_lei_no_013_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1315/projeto_de_lei_no_013_de_2016.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Proteção dos Mananciais.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1316/projeto_de_lei_no_018_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1316/projeto_de_lei_no_018_de_2016.pdf</t>
   </si>
   <si>
     <t>" CRIA A FUNÇÃO DE CONFIANÇA DE TESOUREIRO NO ÂMBITO DO FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1317/projeto_de_lei_no_019_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1317/projeto_de_lei_no_019_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera Denominação de logradouro público no Loteamento Dr. Melão, instituído pela Lei nº553/2015.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1318/projeto_de_lei_no_020_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1318/projeto_de_lei_no_020_de_2016.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Presidente da Câmara e dos demais Vereadores do Município de Tocantins para a Legislatura de 2017/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1319/projeto_de_lei_no_021_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1319/projeto_de_lei_no_021_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos Subsídios do Prefeito e do Vice Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1320/projeto_de_lei_no_022_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1320/projeto_de_lei_no_022_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios dos Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1321/projeto_de_lei_no_023_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1321/projeto_de_lei_no_023_de_2016.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1322/projeto_de_lei_no_024_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1322/projeto_de_lei_no_024_de_2016.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Valor de R$400.000,00 as dotações do Município de Tocantins-MG.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1323/projeto_de_lei_no_025_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1323/projeto_de_lei_no_025_de_2016.pdf</t>
   </si>
   <si>
     <t>Cria o Concelho de Alimentação Escolar do Município de Tocantins-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1324/projeto_de_lei_no_026_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1324/projeto_de_lei_no_026_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às Entidades que Menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Edmar Professor, Alci Luzia, Vagner , Wilson do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/953/projetos_de_resolucoes_no101_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/953/projetos_de_resolucoes_no101_de_2016.pdf</t>
   </si>
   <si>
     <t>" Aprovou a prestação de contas da Prefeitura Municipal de Tocantins, relativa no Exercício de 2014"</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/954/projetos_de_resolucoes_no102_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/954/projetos_de_resolucoes_no102_de_2016.pdf</t>
   </si>
   <si>
     <t>" Aprovou a prestação de contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2004"</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/955/projetos_de_resolucoes_no103_de_2016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/955/projetos_de_resolucoes_no103_de_2016.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação da Comissão Permanente do Patrimônio Público no âmbito da Câmara Municipal "</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -761,67 +761,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1328/projeto_de_lei_complementar_no_011_de_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1329/projeto_de_lei_complementar_no_012_de_2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1330/projeto_de_lei_complementar_no_014_de_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1327/projeto_de_lei_complementar_no__015_de_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1326/projeto_de_lei_complementar_016-2016-_altera_lei_complementar_021-2007_-_quinquenio_licenca_premio_por_assiduidade_adicional_por_formacao_-_redacao_final_organized.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1331/projeto_de_lei_complementar_no_017_de_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1325/projeto_de_lei_substitutivo_ao_projeto_de_lei_no01_de_2019_de_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1299/projeto_de_lei_no_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1300/projeto_de_lei_no_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1301/projeto_de_lei_no_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1302/projeto_de_lei_no_05_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1303/projeto_de_lei_no_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1304/projeto_de_lei_no_07_de_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1305/projeto_de_lei_no_08_de_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1306/projeto_de_lei_no_09_de_2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1307/projeto_de_lei_no_010_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1315/projeto_de_lei_no_013_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1316/projeto_de_lei_no_018_de_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1317/projeto_de_lei_no_019_de_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1318/projeto_de_lei_no_020_de_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1319/projeto_de_lei_no_021_de_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1320/projeto_de_lei_no_022_de_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1321/projeto_de_lei_no_023_de_2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1322/projeto_de_lei_no_024_de_2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1323/projeto_de_lei_no_025_de_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1324/projeto_de_lei_no_026_de_2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/953/projetos_de_resolucoes_no101_de_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/954/projetos_de_resolucoes_no102_de_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/955/projetos_de_resolucoes_no103_de_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1328/projeto_de_lei_complementar_no_011_de_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1329/projeto_de_lei_complementar_no_012_de_2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1330/projeto_de_lei_complementar_no_014_de_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1327/projeto_de_lei_complementar_no__015_de_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1326/projeto_de_lei_complementar_016-2016-_altera_lei_complementar_021-2007_-_quinquenio_licenca_premio_por_assiduidade_adicional_por_formacao_-_redacao_final_organized.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1331/projeto_de_lei_complementar_no_017_de_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1325/projeto_de_lei_substitutivo_ao_projeto_de_lei_no01_de_2019_de_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1299/projeto_de_lei_no_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1300/projeto_de_lei_no_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1301/projeto_de_lei_no_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1302/projeto_de_lei_no_05_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1303/projeto_de_lei_no_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1304/projeto_de_lei_no_07_de_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1305/projeto_de_lei_no_08_de_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1306/projeto_de_lei_no_09_de_2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1307/projeto_de_lei_no_010_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1315/projeto_de_lei_no_013_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1316/projeto_de_lei_no_018_de_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1317/projeto_de_lei_no_019_de_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1318/projeto_de_lei_no_020_de_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1319/projeto_de_lei_no_021_de_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1320/projeto_de_lei_no_022_de_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1321/projeto_de_lei_no_023_de_2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1322/projeto_de_lei_no_024_de_2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1323/projeto_de_lei_no_025_de_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/1324/projeto_de_lei_no_026_de_2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/953/projetos_de_resolucoes_no101_de_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/954/projetos_de_resolucoes_no102_de_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2016/955/projetos_de_resolucoes_no103_de_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="235.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="234.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>