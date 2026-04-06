--- v0 (2025-10-20)
+++ v1 (2026-04-06)
@@ -54,3416 +54,3416 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano - 28, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/278/rafael_luiz_marques_indicacao_no_001_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/278/rafael_luiz_marques_indicacao_no_001_de_2017.pdf</t>
   </si>
   <si>
     <t>Apresentamos á Vossa Excelência a seguinte indicação a ser encaminhada ao Senhor Prefeito Municipal, sugerindo: _x000D_
 a) Que sejam feitos estudos para restabelecer o funcionamento da usina de reciclagem de lixo para melhor preservação do meio ambiente e consequentemente gerar empregos no município; _x000D_
 b) Que sejam elaborados estudos para dar acessibilidade aos usuários, pedestres e principalmente deficientes físicos e visuais na travessia da Avenida Dr. João Cataldo Pinto principalmente no trecho que liga o Bairro Grama ao Centro.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/279/rafael_luiz_marques_indicacao_no_002_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/279/rafael_luiz_marques_indicacao_no_002_de_2017.pdf</t>
   </si>
   <si>
     <t>a) Que seja constituído um Conselho de Inspeção Sanitária no município, conforme determina a Lei Municipal Nº 572, de 29/11//2016._x000D_
  b) Sugerimos que o referido Conselho seja formado por representantes da Divisão da Agricultura Municipal, Secretaria de Saúde, representantes dos_x000D_
 agricultores e consumidores.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_no_003_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_no_003_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os parlamentares que esta subscrevem, de acordo com as normas regimentais, INDICAM ao Senhor Prefeito Municipal, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar redutores de velocidade nas Ruas Dona Filucha e Eleutério Costa, localizadas no Bairro Grama.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/281/rafael_luiz_marques_indicacao_no_005_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/281/rafael_luiz_marques_indicacao_no_005_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Senhor Prefeito Municipal para que, envie um projeto de lei para ser analisado por esta Casa Legislativa de alienação de imóveis localizados no Bairro Vale do Ouro que pertencem ao Município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_no_005_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_no_005_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a criação de um departamento de meio ambiente e agricultura neste município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_no_006_de_08_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_no_006_de_08_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>Temos ciência de que o contrato Nº116/2014, Processo Nº061/2014, concorrência Nº 001/2014 celebrado entre a Prefeitura Municipal de Tocantins - MG e a Empresa União Recicláveis Rio Novo Ltda-ME encerra em 05/06/2017 conforme prazo estabelecido em contrato.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/284/rafael_luiz_marques_indicacao_no_007_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/284/rafael_luiz_marques_indicacao_no_007_de_2017.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a este subscreve, na forma regimental, solicita ao Excelentíssimo Senhor Prefeito que- através da secretaria competente proceda urgentemente no Loteamento Novo Horizonte de propriedade do município: _x000D_
 a) Realização de limpeza geral com recolhimento de entulhos em toda extensão do Loteamento e também colocação de placas de advertências proibindo jogar lixo, no intuito de conscientizar a população de não poluir o meio ambiente; _x000D_
 b) Que seja providenciado limpeza e fechamento do terreno nas proximidades da obra da rodoviária e no Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi; _x000D_
 c) Que realize a limpeza e proteção em torno da nascente localizada no citado loteamento; _x000D_
 d) Que seja providenciado um local próprio e sinalizado para que os profissionais de caçambas, caminhões, carroceiros, e munícipes possam depositar os seus entulhos.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/285/rafael_luiz_marques_indicacao_no_008_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/285/rafael_luiz_marques_indicacao_no_008_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocada sinalização de "PARE", no chão, próximo a guarita do ponto de ônibus da Avenida Dr. João Cataldo Pinto, à direita da rodovia.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Angelo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/286/indicacao_no_001_de_13_de_fevereiro_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/286/indicacao_no_001_de_13_de_fevereiro_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>Colocação de passeio para pedestres que inicia na Mineradora Vernex e finalizando no Trevo Auto Mecânica, situada na Avenida Dr. João Cataldo Pinto; o mesmo se faz na Avenida Padre Macário – inicio loteamento do Trevo e término antes da residência Nº 1006 – Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/287/indicacao_no_002_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/287/indicacao_no_002_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Mudança da placa com o nome Joaquim Dias Santiago para Avenida Prefeito Joaquim Dias Santiago, conforme Lei Municipal Nº123/88.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/288/indicacao_no_003_de_20_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/288/indicacao_no_003_de_20_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, após os trâmites regimentais, a necessidade de terminar o calçamento da Rua Egídio Rodrigues da Costa, no Bairro Grama.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/289/indicacao_no_004_de_20_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/289/indicacao_no_004_de_20_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, nos termos regimentais, Indica ao Senhor Prefeito Municipal, a premente necessidade de construir quebra-molas na Rua Lourdes Machado Mota, nas proximidades das residências de Nºs. 182 e 270.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/290/indicacao_no_006_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/290/indicacao_no_006_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, após aprovação plenária, seja a presente encaminhada ao Chefe do Executivo Municipal, para que este em contato com o 3º Pelotão da Polícia Militar de Tocantins, solicite disponibilização de uma viatura para realizar policiamento preventivo (diurno e noturno) na saída dos alunos da Escola Estadual Dr. João Pinto.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/291/indicacao_no_007_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/291/indicacao_no_007_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente assina, integrante do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indica ao Senhor Prefeito que solicite ao setor competente a colocação de 02 (dois) postes de iluminação pública na guarita localizada no Bairro Vale do Ouro e outro onde era para ter outra guarita no lado oposto da BR-265.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/292/indicacao_no_008_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/292/indicacao_no_008_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente assinam, integrantes do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indicam ao Senhor Prefeito que solicite ao setor competente que se verifique a possibilidade de reavaliação com relação à sinalização vertical existente em nossa cidade.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/293/indicacao_no_009_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/293/indicacao_no_009_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/294/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/294/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf</t>
   </si>
   <si>
     <t>Os Vereadores , que esta subscrevem, no uso de suas atribuições Regimentais, INDICAM ao Chefe do Poder Executivo Municipal da necessidade de que seja executada construção de dois quebra-molas, na Avenida Dr. João Cataldo Pinto tendo como ponto de referência a (loja do Robinho) nas proximidades das residências de Nºs. 1300 e 1358.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/295/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/295/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que esta subscrevem, no uso de suas atribuições Regimentais, INDICAM ao Chefe do Poder Executivo Municipal da necessidade de que seja executada a colocação de quebra-molas com respectiva placa de indicação e pintura do mesmo na Avenida Joaquim Dias Santiago em frente a residência Nº 248.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/296/indicacao_no_012_de_17_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/296/indicacao_no_012_de_17_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Devido à presença de um lote da prefeitura com 109 metros quadrados sendo 17 metros de comprimento e 7,82 metros de largura na Avenida Dr. João Cataldo Pinto com Avenida Prefeito Joaquim Dias Santiago tem a necessidade de alargamento da interseção das avenidas no sentido Grama e local de entrada para parada de ônibus.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/297/indicacao_no_013_de_29_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/297/indicacao_no_013_de_29_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>Que faça uma rampa de acesso para cadeirantes e pessoas com dificuldades motoras em frente a loja ZEMA, localizada na Rua Getúlio Vargas;</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/298/indicacao_no_014_de_14_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/298/indicacao_no_014_de_14_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>"Instalação de um telefone público (orelhão) tendo como ponto de referência a entrada do Bairro Vale do Ouro".</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/299/indicacao_no_015_de_25_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/299/indicacao_no_015_de_25_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Possibilidade da troca de braços de luminárias dos postes de iluminação pública por braços mais longos, com lâmpadas mais potentes em toda a extensão da Avenida Prefeito Joaquim Dias Santiago, no Bairro Grama.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/300/indicacao_no_016_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/300/indicacao_no_016_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>A possibilidade de realizar o desassoreamento dos cursos d´água e recuperação ambiental ou ecológica no Loteamento Novo Horizonte, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/301/indicacao_no_017_de_09_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/301/indicacao_no_017_de_09_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador autor desta proposição na forma regimental, depois de ouvido Plenário, que seja enviado ofício ao Senhor Prefeito Municipal, solicitando através da Secretaria de Obras a colocação de mata-burros nas seguintes localidades:</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/302/fotos_da_indicacao_no_016-2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/302/fotos_da_indicacao_no_016-2017.pdf</t>
   </si>
   <si>
     <t>Fotos da indicação n° 16.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, junto ao setor competente solicitando em caráter de urgência para a Comunidade de Santa Isabel: Colocação de quebra-molas em frente às residências dos Senhores Didino Sanches, Justino Oliveira, Vicente Amaro, José Edgar.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_no_002_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_no_002_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Colocação de mais quebra-molas em frente às residências dos Senhores Elias, José Luiz e a Sra. Dorvalina e em frente à venda do Tetede a pedido da sua esposa do Carmo.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_no_003_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_no_003_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_no_004_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_no_004_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os parlamentares que esta subscrevem, de acordo com as normas regimentais, INDICAM ao Senhor Prefeito Municipal, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar redutores de velocidade (quebra-molas) na Rua Vereador Alcides Alves Filho em frente as residências da Dona Rosa Araújo e Maria de Lourdes no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_no_005_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_no_005_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente assinam, integrantes do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indicam ao Senhor Prefeito que solicite ao setor competente que se verifique a possibilidade de realizar o calçamento da Rua Antônio Lopes localizada no Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_no_006_de_06_de_abril_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_no_006_de_06_de_abril_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, na forma regimental e após ouvido o Plenário, INDICA a sua Excelência Ieder Washington de Oliveira, Prefeito Municipal, para que junto ao setor competente da municipalidade, determine a construção de 01 (um) quebra-molas com respectiva placa de sinalização e pintura do mesmo na Rua Joaquim de Oliveira Braga em frente da residência da Sra. Eliete Amaral Sanches, nº 084, no Bairro Grama.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_no_007_de_10_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_no_007_de_10_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_no_008_de_10_de_abril_de_2017-i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_no_008_de_10_de_abril_de_2017-i.pdf</t>
   </si>
   <si>
     <t>Os Vereadores , que esta subscrevem, no uso de suas atribuições Regimentais, INDICAM ao Chefe do Poder Executivo Municipal da necessidade de que seja executada construção de dois quebra-molas, com respectiva placa de sinalização e pintura do mesmo na Avenida Dr. João Cataldo Pinto (loja do Robinho) nas proximidades das residências de Nºs. 1300 e 1358.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_no_009_de_17_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_no_009_de_17_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_no_011_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_no_011_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve e demais vereadores subscritos, no uso de suas atribuições regimentais, INDICAM ao Chefe do Poder Executivo Municipal que através da Secretaria de Saúde, verifique a possibilidade de aquisição de um ônibus Intermunicipal de Saúde - SIMSAÚDE para atender a área da saúde deste município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_no_012_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_no_012_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente assinam, no uso de suas atribuições regimentais, indicam se digne a Mesa Diretora, enviar ofício ao Senhor Prefeito para que determine a Secretaria de Obras deste Município, a necessidade de implantação de 03 (três) redutores de velocidade (quebra molas) na Rua Dr. Manoel Cataldo, no Bairro Boa Vista em frente à Igreja Assembléia de Deus e nas residências das Senhoras Nilza Pereira e Márcia do Vanilson</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_no_013_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_no_013_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente assinam, no uso de suas atribuições regimentais, fazem um apelo ao Senhor Prefeito Municipal, que determine a Secretaria de Obras deste Município, a necessidade de proceder o calçamento da Rua Maria da Conceição Oliveira Arruda, (ao lado da Marmoraria dos Cazitas) no Bairro Várzea.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Cleber</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_no_001_de_15_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_no_001_de_15_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, requer a Vossa Excelência após os trâmites legais seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, sugerindo a reforma do Posto de Saúde da Comunidade da Zona Rural do Córrego Santo Antônio.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_no_002_de_15_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_no_002_de_15_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso da atribuição que lhe confere o Regimento Interno, requer a Vossa Excelência após os trâmites legais seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, sugerindo a troca do ônibus escolar que faz a linha da Comunidade da Zona Rural do Córrego Santo Antônio, por um Ônibus Zero KM.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_no_003_de_20_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_no_003_de_20_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Determine ao setor competente, que seja feito o patrolamento e cascalhamento da estrada da localidade do Córrego do Santo Antônio, zona rural, próximo a residência do Sargento Aroldo.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_no_001_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_no_001_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma torre celular DATUM WG3/84 para captação e retransmissão de sinais de celular no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/319/indicacao_no_002_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/319/indicacao_no_002_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, na forma regimental, após leitura em Plenário, ao Excelentíssimo Senhor Prefeito para que se digne estudar a possibilidade de construção de uma passarela para pedestres a ser fixada nas laterais da ponte sobre o Rio Paraopeba na Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_no_003_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_no_003_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador Evani Tavares que esta subscreve, com o amparo no Regimento Interno, propõe ao Executivo Municipal a seguinte medida de interesse público: Solicita intercessão junto à Empresa Energisa visando a instalação de braço de luz com lâmpada no poste de iluminação pública no inicio da Rua Francisco Moisés de Souza.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_no_004_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_no_004_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os vereadores integrantes desta Casa Legislativa no desempenho de suas atribuições, com base no Regimento Interno, após ouvido o Plenário, apresentar indicação no sentido de que se providencie o manilhamento de toda a extensão da Avenida Professora Rosina Cataldo Pinto, com a construção dos respectivos bueiros, servindo como referência a residência de Nº 40, no Bairro Imperial.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_no_005_de_17_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_no_005_de_17_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, regimentalmente apoiado, requer de Vossa Excelência, oficiar ao Chefe do Executivo indicando-lhe a necessidade de reduzir o canteiro que contorna o trevo da rodovia MG 265 em frente oficina do Leandro.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_no_006_de_22_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_no_006_de_22_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, regimentalmente apoiado, requer de Vossa Excelência, oficiar ao Chefe do Executivo indicando-lhe a necessidade de construção de um posto de saúde na Comunidade do Canto do Rio.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_no_007_de_23_de_outubro__de_2017-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_no_007_de_23_de_outubro__de_2017-_i.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, regimentalmente apoiado, requer de Vossa Excelência, oficiar ao Chefe do Executivo, através da Secretária de Obras a construção e reforma de mata-burros nas seguintes localidades:</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_no_008_de_30_de_outubro__de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_no_008_de_30_de_outubro__de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, regimentalmente apoiado, requer de Vossa Excelência, oficiar ao Chefe do Executivo, estude a possibilidade através da Secretaria de Obras proceder a reforma geral no vestiário do campo de futebol da Comunidade do Canto do Rio.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>João da Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_no_001_de_06_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_no_001_de_06_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito, as seguintes sugestões a serem providenciadas de acordo com recursos disponíveis:</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_no_002_de_06_de_fevereiro_de_2017_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_no_002_de_06_de_fevereiro_de_2017_2.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, que junto a Secretaria competente providencie a instalação de uma antena transmissora para internet rural na Comunidade da Forquilha próximo a residência da Sra. Rosângela Abrantes.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_no_003_de_06_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_no_003_de_06_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>a) Calçamento da rua conhecida como “Estrada da Lagoa Preta”, compreendida da Rua Alferes Joaquim da Rocha até o mata burro, aproximadamente 100 metros de extensão;</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_no_004_de_06_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_no_004_de_06_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Que após concluída a obra da ponte conhecida como dos Verbenas executar obras de calçamento em bloquetes no trecho após o término da pavimentação asfáltica até a ponte, incluindo a subida até ao bar da Daira.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_no_005_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_no_005_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, que junto a Secretaria competente providencie as seguintes melhorias para a Comunidade de Santa Isabel: Que seja reconstituída a ponte, fazer capitação de águas pluviais, calçamento e colocação de meio fio.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_no_006_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_no_006_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, que junto a Secretaria competente providencie o seguinte para área que dá acesso ao Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi no Bairro Grama – Urbanizar, fazer o calçamento e colocação de meio fio.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_no_007_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_no_007_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um corrimão na escadaria que dá acesso ao Bairro Bela Vista próximo a caixa d´água e que seja ainda no mesmo local acrescentando mais uns 30 centímetros na parede de contenção ao lado do barranco para evitar que a lama obstrua a passagem.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_no_008_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_no_008_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal no sentido de aproveitamento de material aceite a proposta de doação pelos proprietários da fazenda do falecido Sr. José de Melo Mota no Córrego dos Macacos para utilização dos entulhos de demolição da sede e da igreja ao lado do campo para ser usados em ascalhamento e outros.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_no_009_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_no_009_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, junto ao setor competente providenciar o seguinte para a Estação de Tratamento de Água - ETA:Procederem à compra de sulfato de alumínio, bomba dosadora, troca da areia do filtro e as placas que estão quebradas do sistema de tratamento.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_no_010_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_no_010_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental, ouvindo-se o Plenário, vem requerer à Mesa Diretora que seja indicada ao Excelentíssimo Senhor Prefeito Municipal estudar a viabilidade de instalação de semáforos nos seguintes locais: Trevo (próximo ao Posto Sábia), na entrada do Bairro Grama, próximo ao Posto MajoSilva e outro próximo ao Fumo Sabiá.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_no_011_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_no_011_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental, ouvindo-se o Plenário, vem requerer à Mesa Diretora que seja indicada ao Excelentíssimo Senhor Prefeito Municipal que seja verificado a possibilidade da abertura de rua próximo ao Restaurante Garrucha D`Ouro no Bairro Boa Vista de propriedade do Sr. Alcebíades Heleno de Souza.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_no_012_de_20_de_fevereiro_de_2017.docx.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_no_012_de_20_de_fevereiro_de_2017.docx.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_no_013_de_20_de_fevereiro_de_2017.docx.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_no_013_de_20_de_fevereiro_de_2017.docx.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências no sentido de cercar o parquinho infantil da Praça do Rosário e instalar portões de acesso para as crianças e fazer a substituição da areia no local.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_no_014_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_no_014_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, após aprovação plenária, solicita ao Executivo Municipal enviar a essa Casa de Leis Projeto de Lei Complementar para regular e adequar em nosso município a política nacional de resíduos sólidos (PNRS) descritos na Constituição Federal Artigo 222 em seu caput e na Lei 12.305/2010 e ainda em sua modificação Lei Complementar 523/2013 de 6 de novembro de 2014.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_no_015_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_no_015_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental e ouvindo-se o Plenário solicita ao Executivo Municipal tomar providências junto à secretaria competente para que com urgência proceda o seguinte para o Cemitério Municipal São José: limpeza no local e o fechamento do muro na lateral, instalação de portão na entrada de materiais e faça com urgência o reparo na rua de acesso devido à situação precária no qual se encontra a parte de cima do nosso cemitério municipal.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_no_016_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_no_016_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental e ouvindo-se o Plenário, que seja tomado as providências junto à secretaria para que seja construída uma passagem seca em concreto armado no Sítio São Domingos propriedade do Senhor Fernando Rodrigues Figueiras na Comunidade do Santo Antônio.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_no_017_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_no_017_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito a seguinte indicação, que seja tomado providências legais no sentido de que seja proibido a entrada de caminhões oriundos da região de Belo Vale sem antes ter que obrigatoriamente passar por uma desinfectação do caminhão e caixas para o transporte de mercadorias da nossa fruticultura, tendo em vista o vírus do Greening que está dizimando os pomares de citrus naquela região, isto é uma medida urgente para proteger nossos hortifruticultores.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_no_018_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_no_018_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja tomado providências junto à secretaria competente, no sentido de formalizar convênio com a Emater - MG para contratar para Tocantins no serviço de assistência técnica aos produtores rurais, dois técnicos agrícolas e dois estagiários junto ao IFET para se atender aos nossos hortifruticultores.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_no_019_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_no_019_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja tomado providências junto à secretaria competente para que o município de Tocantins através da Emater-MG faça pactuação para participarem do Fórum e Seminário Regional que será realizado dias 25, 26 e 27 de outubro de 2017 na cidade de Rio Pomba - MG.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_no_020_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_no_020_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja implantada em nosso município a feira livre para os produtores rurais adquirindo kit feira junto a Emater-MG para facilitar o trabalho dos hortifruticultores de nosso município, para tanto possa ser usado a título de sugestão o lado da praça em frente à Igreja do Rosário e a rua ao lado da igreja.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_no_021_de_06_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_no_021_de_06_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação pública no último poste na Comunidade de Santa Isabel, este poste fica em frente ao sítio Santa Isabel.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_no_022_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_no_022_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo-assinado requer, que após tramitação regimental seja encaminhada ao Excelentíssimo Senhor Prefeito a seguinte indicação e que sejam tomadas as seguintes providências junto à secretaria competente, no sentido de que seja instalada uma academia ao ar livre no local em frente ao Ginásio Poliesportivo Fernando Machado, no terreno em frente ao ginásio do lado esquerdo.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_no_023_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_no_023_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado requer, que após tramitação regimental, seja encaminhada ao Excelentíssimo Senhor Prefeito a seguinte indicação e que sejam tomadas as seguintes providências junto à secretaria competente para que seja feita reforma e revitalização do Ginásio Poliesportivo Fernando Machado.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_no_024_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_no_024_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado requer, que após tramitação regimental seja encaminhada ao Excelentíssimo Senhor prefeito a seguinte indicação, e sejam tomadas providências junto à secretaria competente no sentido de instalar academia ao ar livre nas Comunidades Rurais de Beija-Flor e Santa Isabel.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_no_025_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_no_025_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após tramitação regimental, seja encaminhada ao Executivo Municipal indicação no sentido de que seja providenciado junto à secretaria e órgãos competentes realização de um congresso sobre zoonoses em nosso município.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_no_026_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_no_026_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado requer, que após tramitação regimental seja encaminhada ao Excelentíssimo Senhor prefeito a seguinte indicação, e sejam tomadas providências junto à secretaria competente patrolamento, captação de águas pluviais, instalação de rede de esgoto, colocação de meio-fio e calçamento em bloquetes na Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_no_027_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_no_027_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após tramitação regimental, seja encaminhada ao Executivo Municipal indicação no sentido de que sejam tomadas providências junto à Associação Toque na Lata da Comunidade São Gabriel no sentido de firmar convênio para utilização em conjunto da sede para fins de instalação de um CRAS na comunidade e um local para abrigar os alunos do projeto toque na lata.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_no_028_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_no_028_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após tramitação regimental, seja encaminhada ao Executivo Municipal indicação no sentido de que sejam tomadas as providências necessárias junto a secretaria competente para execução de calçamento em bloquetes no final da Rua Rita Vieira Lima ao lado da indústria Modecor, também no final da Rua Silvino Salustiano ao lado do Ginásio Poliesportivo Fernando Machado.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_no_029_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_no_029_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após tramitação regimental, seja encaminhada ao Executivo Municipal indicação no sentido de que sejam tomadas as providências necessárias junto a secretaria competente no sentido de que seja executado a limpeza do córrego no patrimônio do Horto Florestal até o Rio Paraopeba.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_no_030_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_no_030_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICO a Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhada ao Poder Executivo a presente indicação objetivando a realização de obras de calçamento para a Rua José Heleno de Souza.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_no_031_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_no_031_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Vereador João Araújo de Andrade, no uso de suas atribuições parlamentares vem a essa Augusta Casa apresentar a seguinte indicação solicitando que seja providenciado junto a secretaria competente o exame físico químico da água distribuída aos nossos munícipes e que seja avaliado também o nível de manganês encontrado em nossa água.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_no_032_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_no_032_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Vereador João Araújo de Andrade, no uso de suas atribuições parlamentares vem a essa Augusta Casa apresentar a seguinte indicação solicitando providências para que seja reservada uma área na encosta do terreno da prefeitura logo após o local da construção da rodoviária para área de preservação ambiental e Parque Municipal.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_no_033_de_17_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_no_033_de_17_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Requere-se à Mesa, ouvido o plenário, na forma regimental, o seguinte: Envio de expediente ao Chefe do Executivo Municipal, solicitando que o Prefeito Municipal, determine ao setor competente da municipalidade que seja providenciado a infraestrutura e calçamento em bloquetes na Rua Eurico Antônio de Melo, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_no_034_de_02_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_no_034_de_02_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>Requere-se à Mesa, ouvido o plenário, na forma regimental, o seguinte: Envio de expediente ao Chefe do Executivo Municipal, solicitando que o Prefeito Municipal, determine ao setor competente da municipalidade que seja providenciada instalação de grade de proteção na escada de acesso à rampa e corrimãos nas escadas e rampas do Centro Integrado de Saúde.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_no_035_de_02_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_no_035_de_02_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>Requere-se à Mesa, ouvido o plenário, na forma regimental, o seguinte: Envio de expediente ao Chefe do Executivo Municipal, solicitando que o Prefeito Municipal, determine ao setor competente da municipalidade no sentido de instalar iluminação própria para a bandeira do Brasil hasteada no mastro em frente à prefeitura.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_no_036_de_15_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_no_036_de_15_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, que seja tomado as providências junto à secretaria competente para execução de obras de captação de águas pluviais, instalação de meio-fios e calçamento da Rua Vereador Otávio Pimentel no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_no_037_de_29_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_no_037_de_29_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja feito a reformulação nos Códigos de Posturas e de Obras do Município para atualizar as regularizações de ambos.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/363/indicacao_no_038_de_05_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/363/indicacao_no_038_de_05_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja feito a reformulação no Código Tributário do Município.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/364/indicacao_no_039_de_05_de_junho_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/364/indicacao_no_039_de_05_de_junho_de_2011.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente para que seja instalado na Praça Deputado José Pires da Luz no Bairro Boa Vista, toras adequadas para prática esportiva do Slackline esporte de equilíbrio (conforme foto em anexo)</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/365/indicacao_no_040_de_05_de_junho_de_2017__-_refor_46HZchv.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/365/indicacao_no_040_de_05_de_junho_de_2017__-_refor_46HZchv.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental, seja providenciado pela Mesa Diretora da Câmara um projeto de resolução para reformulação da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/366/indicacao_no_041_de_12_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/366/indicacao_no_041_de_12_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente para adquirir equipamento Pulverizador Termonebulizador Profog Tn01 - portátil - (conforme foto).</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/367/indicacao_no_042_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/367/indicacao_no_042_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente que seja feito um estudo técnico no sentido de viabilizar realização de obras de melhorias na estrada da Pindaíba mais especificamente no auto vertente para o Córrego Santa Isabel.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/368/indicacao_no_043_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/368/indicacao_no_043_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente a transferência do mata burro e porteira existente no sítio da Dona Rafaela na estrada da Pindaíba para aproximadamente 200 metros à frente no sentido de que seja atendido reivindicação da comunidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/369/indicacao_no_044_de_10_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/369/indicacao_no_044_de_10_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente no sentido de que não seja aplicado massa asfáltica sobre calçamentos em bloquetes, e que sejam aplicados os recursos em locais que necessitam de pavimentação.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/370/indicacao_no_045_de_10_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/370/indicacao_no_045_de_10_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação, no sentido que seja tomado providência junto a secretaria competente no sentido de que seja feito estudo técnico para instalação de caixa de capitação de água na Avenida Padre Macário em frente ao nº 319 e outra em frente ao Nº 326 em lados opostos, para atender no que se refere as possas de água permanente no local.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/371/indicacao_no_046_de_07_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/371/indicacao_no_046_de_07_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação que seja feito levantamento técnico e orçamentário no sentido de que seja providenciada substituição da tubulação de abastecimento de água em ferro fundido para tubos de PVC no centro da cidade e ainda que seja providenciada simultaneamente recuperação da rede de captação de águas pluviais desde o Bairro Imperial seguindo pela Avenida Prefeito Corrado Roberti até o Rio Paraopeba.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/372/indicacao_no_047_de_07_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/372/indicacao_no_047_de_07_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja providenciado junto à secretaria competente fechamento das paredes na sala de espera do 2º andar do Centro Integrado de Saúde e que seja ainda providenciado um bebedouro e uma TV para o local.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/373/indicacao_no_048_de_07_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/373/indicacao_no_048_de_07_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja feito um estudo técnico para que o trecho compreendido em frente ao Restaurante Xangô da Avenida Doutor João Cataldo Pinto até a Praça Deputado José Pires da Luz seja de mão dupla.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/374/indicacao_no_049_de_07_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/374/indicacao_no_049_de_07_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja feito estudos no sentido de instalar caixa de captação de águas pluviais na Rua Odilon Machado esquina com a Rua Capitão José Antônio Machado.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/375/indicacao_no_050_de_14_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/375/indicacao_no_050_de_14_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja providenciado placas de denominação de ruas e avenidas para nossa cidade nos locais que não existem placas de denominação das referidas ruas e avenidas.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/376/indicacao_no_051_de_14_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/376/indicacao_no_051_de_14_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja feito estudos para construir calçadão na Rua Getúlio Vargas, no trecho da Rua José Firmino de Oliveira até a Praça do Rosário.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/377/indicacao_no_052_de_14_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/377/indicacao_no_052_de_14_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja feito levantamento técnico sobre possibilidade de construir uma passagem da Rua Orozimbo Dutra para o Bairro São Lucas entre os números 265 e 275 ao lado da casa da senhora Rita França.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/378/indicacao_no_053_de_14_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/378/indicacao_no_053_de_14_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para instalar caixa de captação de águas pluviais na Rua Milo Casella do lado direito do Nº 171 conhecido forró da Sinhaninha.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/379/indicacao_no_054_de_21_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/379/indicacao_no_054_de_21_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para abrir à estrada na Comunidade do Canto do Rio em frente a residência do senhor José Gravina e outros vizinhos.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/380/indicacao_no_055_de_21_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/380/indicacao_no_055_de_21_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para realização de obras na passagem seca na Comunidade dos Camargos, antiga propriedade do senhor Manoel Andrico.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/381/indicacao_no_056_de_21_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/381/indicacao_no_056_de_21_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para instalação de mais um poste de iluminação pública na Rua Travessa João Agripino Tavares no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/382/indicacao_no_057_de_21_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/382/indicacao_no_057_de_21_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/383/indicacao_no_058_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/383/indicacao_no_058_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para realização de obras de reparo na rede de captação de águas pluviais localizado no quintal do Restaurante Garrucha D'ouro, rede de captação coletiva.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_no_059_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_no_059_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para instalação de placas para sinalizar os limites do município e ainda placas para sinalização do perímetro urbano.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_no_060_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_no_060_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para que faça coberturas de proteção em todas as academias ao ar livre implantadas e a serem implantadas em nosso município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_no_061_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_no_061_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para que seja realizado obras de calçamento em bloquetes e infraestruturas básicas no trecho da Rua Orozimbo Dutra até a entrada do Loteamento São Lucas que ainda não possui esse benefício .</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_no_062_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_no_062_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja providenciado junto à secretaria competente estudo técnico para que seja realizado obras na Comunidade dos Pires para resolver a situação do esgoto e águas pluviais próximo a residência do Senhor João Feliciano Pereira (João Pita), na propriedade dos herdeiros do saudoso Senhor José Teixeira de Souza (Pororoca).</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_no_063_de_04_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_no_063_de_04_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente, para revitalização da Praça São José no entorno da Escola Estadual Professor João Loyola, com a correção e adequação dos passeios.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_no_064_de_04_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_no_064_de_04_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto ao departamento competente para que seja exigido nota fiscal de todas as máquinas licitados e contratadas para execução de serviços em nosso município.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_no_066_de_04_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_no_066_de_04_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para elaboração do Projeto Tocantins Legal, para avaliar e tomar providências no sentido de legalizar à documentação e as edificações populares nos conjuntos habitacionais nas Comunidades de São Gabriel no Bairro Boa Vista e na Comunidade do Loteamento Joaquim Machado no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_no_067_de_04_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_no_067_de_04_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente o seguinte para Estação de Tratamento de Água - ETA:</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/392/indicacao_no_068_de_04_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/392/indicacao_no_068_de_04_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja determinado ao departamento competente fiscalização no sentido de encontrar as causas das mortalidades sucessivas de peixes no Córrego dos Macacos.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/393/indicacao_no_069_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/393/indicacao_no_069_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja tomado providências junto à secretaria competente para que em atendimento a Lei 11.888/2008 seja oferecidos a pessoas de baixa renda, projetos de habitações gratuito para pessoas de baixa renda e aos beneficiários de lotes em nosso município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/394/indicacao_no_070_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/394/indicacao_no_070_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso de suas atribuições legislativas, requer que após tramitação regimental seja encaminhado ao Executivo Municipal indicação para seja tomado providências junto à secretaria competente no sentido de que seja regulamentado a equipe multidisciplinar de engenharia civil para atender ao disposto no artigo 3º, parágrafo 1º, da Lei número 12.378/2010 e Resolução Nº 051/2013 do CAUBR (Conselho de Arquitetura e Urbanismo do Brasil) combinado com o artigo 15 da Lei 5.194/1966.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/395/indicacao_no_071_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/395/indicacao_no_071_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, no uso de suas atribuições legislativas, requer que após tramitação regimental, seja encaminhado ao Executivo Municipal indicação no sentido de que seja tomado providências junto à secretaria competente para que seja instalado 03 (três) mata burros na estrada de acesso a residência do Senhor Antônio Bonicenha na Comunidade do Ubeba.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/396/indicacao_no_072_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/396/indicacao_no_072_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente para desentupir a rede e manilhas na propriedade Sítio Boa Esperança na Comunidade do Ubeba de propriedade do Senhor Adair Gazolla, na encruzilhada e em frente sua sede e na mesma localidade há aproximadamente 50 metros na entrada da residência do Senhor Genésio a manilha também está entupida precisando de manutenção e ainda na mesma comunidade na propriedade do Senhor Paulo Marchioni, a manutenção da rede de passagem de água na estrada está entupida o local está muito comprometido e precisa de manutenção inclusive da valeta até ao córrego.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/397/indicacao_no_073_de_11_de_setembro_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/397/indicacao_no_073_de_11_de_setembro_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer que após tramitação regimental, seja encaminhado ao Executivo Municipal indicação no sentido de que seja tomado providências urgente junto à secretaria competente, para providenciar local de apoio à pessoas menos favorecidas e em condições sub-humano, moradores de obras desativadas e até no cemitério municipal, ainda seja providenciado local de acolhimento para crianças em condições de vulnerabilidade.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/398/indicacao_no_074_de_18_de_setembro_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/398/indicacao_no_074_de_18_de_setembro_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente na Comunidade do Canto do Rio: Fazer manutenção e substituir manilha quebrada na passagem de água na propriedade do Senhor Nilson Gravina em frente a plantação de goiaba do Senhor Marcos; e na mesma estrada e propriedade instalar mais uma manilha próximo a encruzilhada da propriedade do Sr. Osvaldo, ainda nessa encruzilhada instalar um mata burro.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/399/indicacao_no_075_de_18_de_setembro_de_2017_-_ii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/399/indicacao_no_075_de_18_de_setembro_de_2017_-_ii.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente no sentido de que seja instalado mais 02 (dois) postes de iluminação pública na Rua Francisco Verbena próximo a Ponte Aníbal Verbena.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/400/indicacao_no_076_de_18_de_setembro_de_2017-_iii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/400/indicacao_no_076_de_18_de_setembro_de_2017-_iii.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente no sentido de que seja construída uma passagem seca na estrada do Córrego dos Macacos na propriedade do Célio de Castro</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/401/indicacao_no_077_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/401/indicacao_no_077_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador João Araújo de Andrade, no uso das suas atribuições legislativas, requer que após tramitação regimental, seja encaminhado ao Executivo Municipal indicação o sentido de que seja tomado providências junto à secretaria competente e o loteador do loteamento Teixeira de Melo, para que seja executado o calçamento da Rua Laurelino Maximiniano Tavares neste loteamento.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/402/indicacao_no_078_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/402/indicacao_no_078_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para providenciar pintura nas ruas sinalizando as vagas de estacionamento, inclusive com as devidas vagas especiais, sinalização de trânsito, faixa para pedestres, pintura nos quebra-molas e outras em nossa cidade e que ainda seja instalado placas de limites de Municípios em nossas divisas.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/403/indicacao_no_079_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/403/indicacao_no_079_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para que todos os ônibus escolares tenham bloqueador de quilometragem e tenha que obrigatoriamente fazer o uso correto do tacógrafo, que a velocidade máxima seja a da legislação, 60 km por hora velocidade máxima e que nas estradas rurais a velocidade máxima seja de 40 km por hora e a velocidade no centro urbano seja obedecido o limite de velocidade no máximo 30 km por hora.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/404/indicacao_no_080_de_25_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/404/indicacao_no_080_de_25_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação do sentido de que seja providenciado mureta de proteção na cabeceira da ponte na Avenida Prefeito Corrado Roberti lado direito do sentido à rodovia.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/405/indicacao_no_081_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/405/indicacao_no_081_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja providenciado junto à secretaria competente para enviar uma equipe à zona rural na comunidade da Pindaíba para atender os produtores rurais na vizinhança dos Senhores José Ernesto Verbena e Miguel Angelo dos Santos, no que tange ao atendimento nas estradas.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/406/indicacao_no_082_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/406/indicacao_no_082_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente para providenciar cobertura para a ETA - Sistema de Tratamento de Água, ainda providenciar os reparos necessários no vaso sanitário do banheiro da unidade e que seja providenciado a limpeza da fossa existente e ainda que seja construído o sistema de fossa séptica no local.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/407/indicacao_no_083_de_09_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/407/indicacao_no_083_de_09_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente para fazer levantamento da possibilidade de melhorias no local conhecido, como da Santinha, na Comunidade dos Camargos propriedades do saudoso senhor José Moreira, próximo à ponte do Sr. Henrique Arruda.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/408/indicacao_no_084_de_13_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/408/indicacao_no_084_de_13_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente avaliação e execução de serviços na Av. Professora Rosina Cataldo no Bairro Imperial no sentido de solucionar a questão das enxurradas que descem ao longo do morro e prejudica a maioria das residências com risco de desmoronamento de barranco sobre algumas residências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/409/indicacao_no_085_de_13_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/409/indicacao_no_085_de_13_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente que seja construído contenção na Rua Vereador Gentil Mendes de Assis em frente ao número 132, residência da senhora Ana Maria França, que seja ainda feito a complementação do calçamento no local.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/410/indicacao_no_086_de_20_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/410/indicacao_no_086_de_20_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, instalação de mata - burro na divisa das propriedades dos Senhores, Mauricio Mendes e José Carlos Mendes na comunidade do Beija-flor.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/411/indicacao_no_087_de_27_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/411/indicacao_no_087_de_27_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, para fazer a manutenção da estação de tratamento de esgoto na Comunidade do Vale do Ouro.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/412/indicacao_no_088_de_27_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/412/indicacao_no_088_de_27_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, que seja criado mecanismo de motivação para o funcionalismo através da produtividade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/413/indicacao_no_089_de_04_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/413/indicacao_no_089_de_04_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, para que seja adaptado uma ambulância Doblo para cadeirantes.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/414/indicacao_no_090_de_04_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/414/indicacao_no_090_de_04_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, que seja adaptado ambulâncias com macas especiais para o transporte de paciente.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/415/indicacao_no_091_de_04_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/415/indicacao_no_091_de_04_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, para criar mecanismo necessário, para que possamos ter em nosso Município, uma divisão responsável de emissão das credenciais para pessoas idosas e portadores de deficiências, para uso de estacionamento exclusivo.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/416/indicacao_no_092_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/416/indicacao_no_092_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, para aquisição de motores parciais para os veículos da frota.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/417/indicacao_no_093_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/417/indicacao_no_093_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência, junto à secretaria competente, para que seja feito o estudo sobre a contratação de um mecânico, para manutenção da frota municipal.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/418/indicacao_no_001_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/418/indicacao_no_001_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Indico o encaminhamento ao Poder Executivo Municipal, após os trâmites regimentais desta indicação, que através da Secretaria de Obras, estude a possibilidade de realizarem o seguinte:</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/419/indicacao_no_002_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/419/indicacao_no_002_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, solicitando que seja realizada poda de árvores e roçar os matos existentes próximo ao Parque de Exposições na referida guarita (ponto de ônibus).</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/420/indicacao_no_003_de_29_de_maio_de_2017_-_conj..pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/420/indicacao_no_003_de_29_de_maio_de_2017_-_conj..pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, nos termos regimentais, juntamente com a Secretária Municipal de Obras para que viabilizem recapeamento asfáltico para tapar buracos das Ruas Alferes Joaquim da Rocha e Antônio Damázio no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/421/indicacao_no_004_de_29_de_maio_de_2017_-conj..pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/421/indicacao_no_004_de_29_de_maio_de_2017_-conj..pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, nos termos regimentais, juntamente com a Secretária Municipal de Obras para que viabilizem a instalação de uma cobertura no ponto de taxi da Praça do Rosário conforme modelo (fotos em anexo).</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/422/indicacao_no_005_de_26_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/422/indicacao_no_005_de_26_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, nos termos regimentais, juntamente com a Secretaria Municipal de Obras para que viabilizem dentro das possibilidades a construção de uma mureta de proteção, ou outro tipo de mecanismo de proteção na Rua Vereador Alcides Alves Filho, mais precisamente em frente as Ruas João Rodrigues Pereira e José Pinto de Miranda, ambas no Bairro Bela Vista, para dar mais segurança aos pedestres e condutores de veículos que transitam nas referidas ruas.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/423/indicacao_no_006_de_26_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/423/indicacao_no_006_de_26_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, nos termos regimentais, juntamente com a Secretaria Municipal de Obras para que viabilizem a possibilidade de instalação de uma nova rede de encanamento de PVC de água potável em substituição a que ainda existe de ferro fundido, na Rua Alferes Joaquim da Rocha.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_no_007_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_no_007_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_no_008_de_30_de_outubro_de_2017-_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_no_008_de_30_de_outubro_de_2017-_correta.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, nos termos regimentais, que mediante as possibilidades, junto à Secretaria de Obras, de efetuar reforma e manutenção na Capela Mortuária São José e providenciar em frente a capela a substituição da placa nomenclatura de José Gonçalves de Oliveira para Jésus Assumpção (conforme Lei Municipal Nº544/2015).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_no_009_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_no_009_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, observadas as formalidades regimentais, que seja enviado ofício ao Senhor Prefeito, SUGERINDO que seja denominada Praça Francisca Prudencia, a praça início da Rua Antônio Damásio no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_no_001_de_-20-02-17_-i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_no_001_de_-20-02-17_-i.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de instalar uma Central de Reciclagem de Entulhos de materiais que sobram de construções civis, reformas ou demolições, neste Município.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_no_002_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_no_002_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICO a Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo a administração municipal à implantação de uma academia ao ar livre na Praça Iraci Teixeira de Siqueira Melo (espaço perto da pista de Skate), no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_no_003_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_no_003_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_no_004_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_no_004_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICAMOS na forma regimental, após ouvido o douto plenário desta Augusta Casa de Leis, que seja oficializado ao Senhor Prefeito para que tome a seguinte providência:</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_no_005_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_no_005_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima, vereador infrafirmado, vem nos termos do Regimento Interno desta Casa, após aprovação plenária, sugere ao Senhor Prefeito Municipal, para que seja realizado na Comunidade dos Pires o calçamento em bloquetes desde a igreja até a entrada da encruzilhada do sitio do Senhor Valdeci Teixeira.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_no_006_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_no_006_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_no_007_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_no_007_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os veículos automotores pertencentes à frota municipal devem estar identificados com o brasão, o nome do município, da secretaria ou similar a que estejam subordinados e com o número do telefone para reclamações.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_no_008_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_no_008_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições que lhe confere o Regimento Interno, vem reiterar o pedido contido na Indicação de n° 039/2008, de sua autoria, e se aprovada seja enviada ao Prefeito Municipal a necessidade da seguinte providência.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_no_009_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_no_009_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>“Solicita intercessão junto à Empresa ENERGISA visando à colocação de dois postes de iluminação pública na Travessa Juanito Bicalho Casagrande sentido Avenida Prefeito Joaquim Dias Santiago ao Rio Paraopeba, no Bairro Grama”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/439/indicacao_no_010_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/439/indicacao_no_010_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador subscrito apresenta ao Plenário, em conformidade Regimento Interno, a presente indicação, a ser encaminhada ao Excelentíssimo Senhor Prefeito Municipal, solicitando que providencie a contratação de um químico responsável pelo abastecimento de água da (ETA).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_no_011_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_no_011_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao setor competente com urgência a construção de uma galeria de águas pluviais na Travessa Juanito Bicalho Casagrande, desaguando no Rio Paraopeba, localizada no Bairro Grama.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_no_012_de_27_de_marco_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_no_012_de_27_de_marco_de_2011.pdf</t>
   </si>
   <si>
     <t>“Que o Centro Integrado de Saúde deverá dispor, permanentemente, junto as suas instalações, informativos contendo o nome, a função e o horário de trabalho dos profissionais da área da saúde, lotados nas respectivas unidades, bem como o número de telefone da Secretaria Municipal da Saúde”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_no_013_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_no_013_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Execução de serviços de limpeza capinação e poda do mato alto e a remoção de lixos depositados irregularmente nas margens do Rio Paraopeba, no trecho compreendido da ponte da Avenida Dr. João Cataldo Pinto até a ponte da Rua Raul Soares.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/443/indicacao_no_014_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/443/indicacao_no_014_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, INDICAM ao Excelentíssimo Senhor Prefeito, que veja a possibilidade de retirar as moitas de bambu que se acumulam nas margens do Rio Paraopeba, localizadas na ponte da Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_no_015_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_no_015_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, INDICAM ao Excelentíssimo Senhor Prefeito, que solicite ao setor competente a regulamentação de pontos de paradas de ônibus colocando placas, bem como a construção de guaritas nos Bairros Grama e Patrimônio para a acomodação de passageiros.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/445/indicacao_no_016_de_10_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/445/indicacao_no_016_de_10_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, nos termos vigentes, INDICA ao Excelentíssimo Senhor Prefeito que veja a possibilidade da administração municipal disponibilizar uma equipe para a execução de poda de todas as árvores existentes nas vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/446/indicacao_no_017_de_10_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/446/indicacao_no_017_de_10_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, obedecidas as formalidades regimentais, seja verificado junto ao setor competente, para que seja feita com frequência a manutenção do Campo de Futebol Vereador Zezito Cardoso localizado no Bairro Grama e sugerimos se for possível disponibilizar um vigia no referido local.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/447/indicacao_no_018_de_22_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/447/indicacao_no_018_de_22_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Senhor Prefeito Municipal, construção de postos de saúde, nas comunidades de Santa Isabel, Pires e Pedra Branca.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/448/indicacao_no_019_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/448/indicacao_no_019_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Senhor Prefeito Municipal, para que determine a Secretaria de Obras mostrando-lhe a necessidade de proceder recapeamento com massa asfáltica</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/449/indicacao_no_020_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/449/indicacao_no_020_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Senhor Prefeito Municipal, para que determine a Secretaria de Obras providências com urgência para a Rua Sebastião Rodrigues de Oliveira no Bairro Grama:</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/450/indicacao_no_021_de_03_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/450/indicacao_no_021_de_03_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, INDICA ao Senhor Prefeito Municipal, na forma regimental, sugerindo à instalação de academia ao ar livre nas Comunidades Rurais da Pedra Branca e dos Pires.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_022_de_10_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_022_de_10_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da secretaria competente, o cumprimento do Art. 39 da Lei Complementar Nº 058 de 05 de abril de 2017 - conforme Código de Posturas, que determina a limpeza dos terrenos não edificados.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_023_de_10_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_023_de_10_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, requer que nos termos regimentais, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da secretaria competente o seguinte pedido de providências:</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_024_de_10_de_julho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_024_de_10_de_julho_de_2017.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental, após ser ouvido o Plenário, vêm requerer à Mesa Diretora que seja indicado ao Senhor Prefeito realizar estudos de viabilizar implantação de placas com a sinalização embarque e desembarque, vaga esta destinada a pessoas com deficiência física em frente a Clínica de Fisioterapia Dr. Junior Abrantes (ao lado dos correios).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_025_de_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_025_de_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, na forma regimental, após ser ouvido o Plenário, vêm requerer à Mesa Diretora que seja indicado ao Senhor Prefeito a necessidade de viabilizar o patrolamento das estradas vicinais das Comunidades Rurais: Santa Isabel, Pires, Beija-Flor e Córrego dos Mendes começando o patrolamento no morro das pedras.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_026_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_026_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do setor competente sugerindo o seguinte:</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_028_de_09_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_028_de_09_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito a necessidade de instalar um ponto de recolhimento de lixos eletrônicos no município, uma vez que a população não tem um local correto para descarte deste tipo de equipamentos.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_029_de_16_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_029_de_16_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito através da Secretaria de Educação e Cultura disponibilizar servidor público para função de monitor nos ônibus escolares do município ou que estudem a possibilidade da criação do cargo de monitor de transporte escolar.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/458/indicacao_no_030_de_16_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/458/indicacao_no_030_de_16_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito através da Secretaria de Educação e Cultura a possibilidade de estabelecer critérios para a cessão de veículos de transporte de passageiros a instituições de ensino, culturais, desportivas e filantrópicas, para participação em eventos, realizados na circunscrição municipal ou em outro município no âmbito de 100 (cem) quilômetros.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_031_de_23_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_031_de_23_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Egrégia Casa, que seja indicado ao Prefeito Municipal,o seguinte pedido de providência:_x000D_
 Viabilizar a substituição da tubulação da rede de esgoto existente na Rua João Modesto de Oliveira, no Bairro Grama, por outra com diâmetro de 150 milímetros.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_032_de_30_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_032_de_30_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, regimentalmente apoiado, requer de Vossa Excelência indicar ao Chefe do Executivo através da Secretaria de Obras a necessidade das seguintes providências:_x000D_
 a) Restauração do calçamento em bloquetes na Rua Dr. Manoel Cataldo em frente a residência nº 77, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_033_de_13_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_033_de_13_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, regimentalmente apoiado, requer de Vossa Excelência indicar ao Chefe do Executivo através da Secretaria de Obras a necessidade das seguintes providências:</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_034_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_034_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Soberano Plenário na forma regimental para que seja encaminhado expediente ao Excelentíssimo Prefeito Municipal Senhor Ieder Washington de Oliveira, solicitando que autorize os moradores da Comunidade de Santa Isabel a colocar pranchões de madeira na ponte que está sendo construída .</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao__no_027_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao__no_027_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, seja providenciado pela Mesa Diretora da Câmara um Projeto de Resolução que "Cria o Programa Câmara nas Comunidades.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_001_de_06_de_fevereiro_de_2017_-_rafael.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_001_de_06_de_fevereiro_de_2017_-_rafael.pdf</t>
   </si>
   <si>
     <t>Recolocação dos bloquetes na Rua Rosalia Valone localizada no Bairro Floresta, próximo a Praça Paulo Silvério.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_002_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_002_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICO, na forma regimental, ao Exmo. Prefeito Municipal, Senhor Ieder Washington de Oliveira para que determine à Secretaria Municipal competente, que providencie o seguinte para a Rua Orozimbo Dutra no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_003_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_003_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, solicitando que seja realizada poda de árvores e roçadura dos matos existente próximo ao Parque de Exposições na guarita (ponto de ônibus).</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_004_de_17_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_004_de_17_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, viabilizando melhorias com calçamento em bloquetes na Rua Vereador Pedro Rodrigues Duque, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_005_de_29_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_005_de_29_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, nos termos regimentais, ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira juntamente com a Secretária Municipal de Obras para que viabilizem recapeamento asfáltico para tapar buracos das Ruas Alferes Joaquim da Rocha e Antônio Damázio no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_006_de_29_de_maio_de_2017_-conj..pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_006_de_29_de_maio_de_2017_-conj..pdf</t>
   </si>
   <si>
     <t>INDICAMOS, nos termos regimentais, ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, juntamente com a Secretária Municipal de Obras para que viabilizem a instalação de uma cobertura no ponto de taxi da Praça do Rosário conforme modelo (fotos em anexo).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_007_de_12_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_007_de_12_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, através da Secretaria de Obras para que dentro das possibilidades, seja realizada a pintura refletiva e colocação de grades de contenção nas laterais das seguintes pontes localizadas na Rua Raul Soares e Avenidas: Prefeito Corrado Roberti e Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_008_de_26_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_008_de_26_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve e demais vereadores subscritos, nos termos regimentais, INDICAM ao Prefeito Municipal, Excelentíssimo Senhor Ieder Washington de Oliveira, juntamente com o departamento de engenharia da prefeitura municipal, para que seja realizado renumeração das residências e lotes dos Bairros Vale do Ouro e São Lucas e posteriormente envie ofício à Empresa Brasileira de Correios e Telégrafos, Central em Juiz de Fora, solicitando o distritamento destes Bairros, afim de que possa constar na área de atendimento da empresa.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_009_de_04_de_setembro_de_2017.docx.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_009_de_04_de_setembro_de_2017.docx.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem propor que após a tramitação regimental, seja remetida ao Senhor Prefeito Municipal, o projeto de indicação e que reenvie a esta Casa de Leis para tramitação e votação, objetivando oficializar o nome do padroeiro da cidade e sugerindo a possibilidade de colocar a imagem de São José na Av. Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_010_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_010_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, o anteprojeto de lei que "Dispõe sobre a realização de Seminário Antidrogas".</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_011_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_011_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Vereador presidente desta Casa, Rafael Luiz Marques analisando a Lei Nº 265 de 1º de julho de 2002, que dispõe sobre a"Criação do Conselho Municipal Antidrogas - COMAD e dá outras providências" e diante do cenário preocupante em nosso município em que as drogas destroem famílias, sugere ao Executivo que o Conselho citado na Lei Nº 265/2002 seja colocado em funcionamento.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_012_de_25_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_012_de_25_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, o anteprojeto de lei que "Institui o Programa Pé na Faixa no Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_013_de_23_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_013_de_23_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, através da Secretaria de Obras, para que dentro das possibilidades do planejamento, seja realizada manutenção do calçamento em bloquetes da Rua Maria Dutra de Oliveira, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_014_de_27_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_014_de_27_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, o anteprojeto de lei que "Dispõe sobre a criação do Projeto “Cidade Limpa” e dá outras providências".</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_-_anteprojeto_-_i_-_padroeiro_da_cidade.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_-_anteprojeto_-_i_-_padroeiro_da_cidade.pdf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_-_conselho_animais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_-_conselho_animais.pdf</t>
   </si>
   <si>
     <t>Rafael Luiz Marques, Vereador, no uso de suas atribuições, indica ao Excelentíssimo Senhor Prefeito Municipal Ieder Washington de Oliveira, a necessidade de determinar à secretaria competente, a criação de um Conselho Municipal de Proteção e Defesa dos Animais - CMPDA, no município de Tocantins-MG.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Buiu</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_001_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_001_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, após aprovação plenária, indica ao Senhor Prefeito Municipal que providencie colocação de um quebra-molas nos seguintes logradouros públicos:</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_002_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_002_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ouvido o Plenário, seja oficiado ao Senhor Prefeito Municipal para que, através do setor competente, instale em caráter de urgência, 01 (um) redutor de velocidade (quebra-molas) na Rua Geraldo Laurindo da Silva, próximo a residência da Sra. Maria Berlamino, no Bairro São Gabriel.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_003_de_03_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_003_de_03_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar_x000D_
 ao setor competente para que possa ver a possibilidade de construir um banheiro público na Praça do Rosário, com acessibilidade para deficientes físicos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_no_004_de_24_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_no_004_de_24_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Egrégia Casa, que seja INDICADO ao Executivo Municipal os seguintes pedidos de providências:</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no_005_de_19_de_junho_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no_005_de_19_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Egrégia Casa, que seja INDICADO ao Executivo Municipal para que tome as medidas cabíveis, no sentido de efetuar estudos para a implantação de sinalização de trânsito na subida que dá acesso a Rua Vereador Alcides Alves Filho no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no_006_de_03_de_julho_de_2017-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no_006_de_03_de_julho_de_2017-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Egrégia Casa, que seja INDICADO ao Executivo Municipal que determine à secretaria competente, solicitando com urgência a substituição da tubulação da rede de esgoto existente na Rua Sudário Soares de Souza Lima, no Bairro Grama, por outra com diâmetro de 150 milímetros.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no_007_de_11_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no_007_de_11_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>“Que determine com urgência ao setor competente, a construção de 01 (um) bueiro (boca de lobo) na Rua Jésus de Assumpção (em frente a Capela Mortuária São José) próximo a residência do Sr. Djalma.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no_008_de_18_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no_008_de_18_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer de Vossa Excelência enviar ofício ao Senhor Prefeito Municipal solicitando da secretaria competente, proceder à troca de manilha quebrada no bueiro localizado na Rua Antônio Teixeira de Siqueira próximo a Igreja Assembléia de Deus no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_no_009_de_09_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_no_009_de_09_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer de Vossa Excelência enviar ofício ao Senhor Prefeito Municipal solicitando com urgência da secretaria competente na Rua Prefeito Alencar Dias de Carvalho, no Bairro Imperial: Proceder a substituição da tubulação da rede de esgoto existente por outra com diâmetro de 150 milímetros e construção de 02 (dois) bueiros (boca de lobo) próximo as residências de nºs 65 e 90.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no_010_de_23_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no_010_de_23_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer de Vossa Excelência enviar ofício ao Senhor Prefeito Municipal solicitando da secretaria competente, que providencie o seguinte:</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Apresentamos a Vossa Excelência a seguinte indicação a ser encaminhada ao Senhor Prefeito Municipal, que junto a Secretaria competente providencie:_x000D_
 a) Que seja feito a poda dos galhos de árvore existente na Rua José Soares Ribeiro, Nº 136, Bairro Boa Vista, próximo a casa da Sra. Maria José de Melo Amaral._x000D_
 b) Que seja providenciada a construção de uma ponte seca de concreto armado próximo a casa do Sr. Murilinho, na Comunidade do Racha Pau._x000D_
 Plenário</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no_002_de_20_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no_002_de_20_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, após ouvido o Plenário, que seja solicitado ao Excelentíssimo Prefeito Municipal, que através da Secretaria Municipal de Obras viabilize a instalação de placa com seguinte dizeres: “PROIBIDO JOGAR LIXO”, na parte detrás da Capela Mortuária São José (fundos) e que seja feito uma limpeza no local.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no_003_de_13_de_marco_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no_003_de_13_de_marco_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa, requer seja esta indicação submetida a Plenário para aprovação, e envio ao Excelentíssimo Prefeito Municipal, para que seja providenciada a substituição de uma manilha com diâmetro de 60 (sessenta) na estrada da Comunidade do Ubeba próximo a residências do Sr. Paulo Marchioni.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no_004_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no_004_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Apresentamos a Vossa Excelência a seguinte indicação a ser encaminhada ao Senhor Prefeito Municipal, sugerindo o seguinte:_x000D_
 a) Que seja constituído um Conselho de Inspeção Sanitária no município, conforme determina a Lei Municipal Nº 572, de 29/11//2016._x000D_
 b) Que o referido Conselho seja formado por representantes da Divisão da Agricultura Municipal, Secretaria de Saúde, representantes dos agricultores e consumidores.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no_005_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no_005_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, com assento nesta Casa Legislativa e no uso de suas atribuições que lhe confere o Regimento Interno, solicita a Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada seja enviada ao Senhor Ieder Washington de Oliveira, Digníssimo Prefeito Municipal, INDICANDO-LHE:</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas prerrogativas regimentais, requer a Vossa Excelência, após anuência do Plenário, o envio do presente expediente ao Prefeito Municipal para que o mesmo viabilize junto à secretaria competente, a colocação de 02 (dois) quebra – molas em frente à lanchonete da Larissa próxima a Estação de Tocantins.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/497/rafael_luiz_marques_indicacao_no_006_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/497/rafael_luiz_marques_indicacao_no_006_de_2017.pdf</t>
   </si>
   <si>
     <t>Temos ciência de que o contrato Nº116/2014, Processo Nº061/2014, concorrência Nº 001/2014 celebrado entre a Prefeitura Municipal de Tocantins - MG e a Empresa União Recicláveis Rio Novo Ltda-ME encerra em 05/06/2017 conforme prazo estabelecido em contrato._x000D_
 Os vereadores abaixo assinados sugerem ao Poder Executivo Municipal que notifique a citada empresa para que a mesma não participe de um próximo processo licitatório.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no_008_de_26_de_junho_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no_008_de_26_de_junho_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, após tramitação regimental, sugerindo ao Executivo Municipal a implantação de Academia ao Ar Livre nas seguintes Comunidades Rurais : Santo Antônio (próximo ao posto de saúde e a venda do Zé do Branco) e do Ubeba (próximo ao Conselho Comunitário).</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no_009_de_16_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no_009_de_16_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, após tramitação regimental, requer que seja encaminhada a presente indicação ao Prefeito Municipal, solicitando providências no sentido de combater a infestação de pernilongos na cidade.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no_010_de_11_de_dezembro_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no_010_de_11_de_dezembro_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>Os vereadores Washington Luiz Nunes Apolinário, Nedson Soares de Souza Lima, Ronaldo da Silva, João Araújo de Andrade e Adriano Aloísio Amaro, vêm por meio deste SUGERIR que o Excelentíssimo Senhor Prefeito Municipal, Ieder Washington de Oliveira, utilize o valor da devolução da Câmara, conforme dispõe o inciso VII, Art. 29 da Lei Orgânica Municipal, aos cofres do Município, seja repassado para APAE e outras entidades que estão cadastradas no Conselho Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/630/mocao_de_aplausos_-_policia_civil.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/630/mocao_de_aplausos_-_policia_civil.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, através do Vereador Cleber da Silva Lopes, confere Moção de Aplausos e Congratulações a equipe investigativa da Delegacia de Polícia Civil de Tocantins/MG: Delegado Dr. Vinícius Batista Soranço, Investigadores Bruno Corrêa Quatorze Voltas, Fabrício Rodrigues de Assis Sousa, Silas de Jesus Ferreira e a Escrivã Valéria Maria de Souza Siqueira Quatorze Voltas, pela elucidação de dois crimes de estupro, ocorridos na Zona Rural desta cidade, cujo autor responsável foi identificado, qualificado e preso em 25/10/2017.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/projeto_de_lei_016_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/projeto_de_lei_016_2017.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 13/2003, que trata sobre o Código Tributário Municipal, para adequá-lo à Lei Complementar Federal n° 157/2016 e dá outras providências"</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/568/projeto_de_lei_001_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/568/projeto_de_lei_001_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 09 de Outubro de 2002 – Código de Posturas, modificando o artigo 39º e 77º. Inclui o inciso III no artigo 40º e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/575/projeto_de_lei_002_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/575/projeto_de_lei_002_2017.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios excepcionais para quitação dos débitos de natureza tributária e não tributária que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/566/projeto_de_lei_003_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/566/projeto_de_lei_003_2017.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA DENOMINAÇÃO DE BIBLIOTECA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/541/projeto_de_lei_04_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/541/projeto_de_lei_04_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento de débitos do Município de Tocantins com o seu Regime Próprio de Previdência Social — RPPS, e contém outras providências. "</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/542/projeto_de_lei_05_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/542/projeto_de_lei_05_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de "Farmacêutico Presaliro Barbosa Mantovani" a Unidade Tocantins da Rede Farmácia de Minas"</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/543/projeto_de_lei_06_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/543/projeto_de_lei_06_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipal, o piso salarial dos profissionais do magistério e dá outras providências".</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/544/projeto_de_lei_07_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/544/projeto_de_lei_07_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/545/projeto_de_lei_08_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/545/projeto_de_lei_08_2017.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Nº 579 de 17 de abril de 2017 para incluir o reajuste pago aos servidores inativos e pensionistas".</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/546/projeto_de_lei_09_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/546/projeto_de_lei_09_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tocantins / MG a celebrar convênio com o Município de Ubá / MG e dá providências relacionadas.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/547/projeto_de_lei_010_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/547/projeto_de_lei_010_2017.pdf</t>
   </si>
   <si>
     <t>"Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências"</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/548/projeto_de_lei_11_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/548/projeto_de_lei_11_2017.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$ 350.000,00 as dotações do Município de Tocantins-MG".</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/549/projeto_de_lei_12_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/549/projeto_de_lei_12_2017.pdf</t>
   </si>
   <si>
     <t>“Altera a lei n° 580 de 27 de abril de 2017, que dispõe sobre o parcelamento de débitos do Município de Tocantins com o seu Regime Próprio de Previdência Social – RPPS, e contém outras providências.”</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/550/projeto_de_lei_013_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/550/projeto_de_lei_013_2017.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Rotariano, no âmbito do Município de Tocantins - MG, e dá outras providências".</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/551/projeto_de_lei_014_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/551/projeto_de_lei_014_2017.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício Financeiro de 2018".</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/552/projeto_de_lei_no_015_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/552/projeto_de_lei_no_015_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2018 a 2021".</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/554/projeto_de_lei_017_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/554/projeto_de_lei_017_2017.pdf</t>
   </si>
   <si>
     <t>"Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2017 no valor de R$929.000,00</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/555/projeto_de_lei_18_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/555/projeto_de_lei_18_2017.pdf</t>
   </si>
   <si>
     <t>"Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2017 que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/556/projeto_de_lei_19_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/556/projeto_de_lei_19_2017.pdf</t>
   </si>
   <si>
     <t>“Estabelece critérios excepcionais para quitação dos débitos de natureza tributária que menciona e dá outras providências”</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/557/projeto_de_lei_20_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/557/projeto_de_lei_20_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a suspensão da exigibilidade de crédito tributário municipal através da concessão de moratória, nos termos do artigo 53 da Lei Complementar nº 013/2003 e dá outras providências".</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/558/projeto_de_lei_21_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/558/projeto_de_lei_21_2017.pdf</t>
   </si>
   <si>
     <t>"Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2017 no valor de R$ 2.339.600,00".</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/569/projeto_de_lei_22_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/569/projeto_de_lei_22_2017.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 9° da Lei nº. 584/2017 e dá outras providências"._x000D_
 REJEITADO EM 11/12/2017.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_23_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_23_2017.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I do art. 5º da Lei nº. 574/2016 e dá outras providências."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/559/projeto_de_lei_24_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/559/projeto_de_lei_24_2017.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 575/2016, que dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/560/projeto_de_lei_25_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/560/projeto_de_lei_25_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/571/projeto_de_lei_26_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/571/projeto_de_lei_26_2017.pdf</t>
   </si>
   <si>
     <t>“Estabelece a forma de pagamento de diárias no Poder Legislativo Municipal de Tocantins”.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/563/projeto_de_lei_027_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/563/projeto_de_lei_027_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ratificação da alteração no contrato de Consórcio Público, aprovada na Assembleia Ordinária realizada no dia 27 de março de 2014, para a inserção de novos entes da federação que poderão integrar o Consórcio Intermunicipal de Saneamento Básico da Zona da Mata - CISAB Zona da Mata."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/564/projeto_de_lei_28_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/564/projeto_de_lei_28_2017.pdf</t>
   </si>
   <si>
     <t>“ Insere dispositivos à Lei Complementar nº 008, de 22 de março de 2002 e dá outras providências.”</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/565/projeto_de_lei_29_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/565/projeto_de_lei_29_2017.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 008/2002 e dá outras providências"</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/567/projeto_de_lei_30_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/567/projeto_de_lei_30_2017.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n. 008, de 22 de março de 2002, que dispõe sobre o sistema de previdência social dos servidores públicos do Município de Tocantins e, alterações posteriores</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/572/projeto_de_lei_031_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/572/projeto_de_lei_031_2017.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contribuir mensalmente com a entidade de representação dos Municípios do Estado Minas Gerais – Associação Mineira de Municípios - AMM".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/573/projeto_de_lei_032_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/573/projeto_de_lei_032_2017.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/574/projeto_de_lei_033_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/574/projeto_de_lei_033_2017.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I do Art. 5º da Lei nº. 574/2016 e dá outras providências".</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_resoulacao_no_104_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_resoulacao_no_104_2017.pdf</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, relativa ao Exercício de 2015”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_resolucao_no_105_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_resolucao_no_105_2017.pdf</t>
   </si>
   <si>
     <t>As sessões ordinárias serão realizadas às quintas-feiras, com duração de até 3 (três) horas com início às 20:00 (vinte) horas.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_de_15_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_de_15_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador Nedson Soares de Souza Lima e demais vereadores subscritos, no uso de suas atribuições requerem a Vossa Excelência para que seja emitido um convite ao gerente da Empresa União Reciclável Rio Novo Ltda, o Senhor Thiago Ladeira Agostinho para que compareça a uma sessão ordinária desta Casa, em data a ser designada pela empresa para dar explicações do que se segue:</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_de_26_de_junho_de_2017_-aluguel_social.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_de_26_de_junho_de_2017_-aluguel_social.pdf</t>
   </si>
   <si>
     <t>Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Assistência Social para que envie a esta Casa, o que se segue:</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Senhor Prefeito Municipal para que envie a esta Casa, o que se segue:</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_de_08_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_de_08_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>Os parlamentares que este subscrevem, requerem na forma regimental, depois de ouvido o Plenário, realização de AUDIÊNCIA PÚBLICA NO BAIRRO PATRIMÔNIO com o objetivo de levar esclarecimentos e debater com os moradores as melhorias das vias públicas do bairro.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_de_26_de_junho_de_2017_-taxistas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_de_26_de_junho_de_2017_-taxistas.pdf</t>
   </si>
   <si>
     <t>O parlamentar que este subscreve, na forma regimental, depois de ouvido o Plenário, requer que seja enviado ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 1) Lista de detentores de licenças para taxistas no município de Tocantins;_x000D_
 2) Em atenção ao Art. 85 do Código de Posturas, gostaria que fosse enviado também as informações referentes aos seguintes incisos:</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_de_27_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_de_27_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Cópia do projeto original, autorizado pelo Departamento de Estradas de Rodagem - DER, para melhorias e duplicação na Rodovia 265, na Avenida Doutor João Cataldo Pinto, próximo ao Restaurante Xangô.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_de_07_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_de_07_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>Cópias das notas fiscais das compras de materiais como cimento, areia, lajota, pedra brita e notas fiscais de abastecimentos de combustível e óleo diesel juntamente com valores de cada notas fiscais com xerox de cada cheque dos últimos quatro anos.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_de_13_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_de_13_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Relação dos servidores públicos municipais que tiveram seus contratos findos e dos quais os que já foram pagos desta lista.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_de_20_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_de_20_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de suas atribuições regimentais, requer a Vossa Excelência, após ouvido o Plenário, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis as seguintes documentações referente ao Loteamento Novo Horizonte de propriedade desta municipalidade:</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_de_02_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_de_02_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de suas atribuições regimentais, após ouvido o Plenário, requer da presidência desta Casa que tome as seguintes providências para melhor atendimento aos vereadores._x000D_
 1º) Contratação de Assessoria Jurídica para o Legislativo;_x000D_
 2º) Instalar na sala de comissões um computador completo com impressora e um relógio de ponto eletrônico.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_de_15_de_maio_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_de_15_de_maio_de_2017.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer que após tramitação regimental, solicita a presidência desta Casa para que seja tomado as providências necessárias para a realização de audiência pública nesta Casa com presença das seguintes autoridades: do Poder Judiciário, do Ministério Público, da Polícia Militar MG, da Polícia Civil, dos vereadores e do Assessor Jurídico da Câmara Municipal.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>desta forma a prefeitura recebendo o produto aceitava como apto as condições sanitárias do estabelecimento, não podendo então ficar excluída do processo licitatório._x000D_
 Na oportunidade requeremos que as documentações exigidas para tal participação seja exigida igualmente de todos os participantes para que desta forma seja garantindo o direito de igualdade e paridade.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_de_25_de_setembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_de_25_de_setembro_de_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, solicitando, que se segue:_x000D_
 Cópia do Convênio PAC2 e suas cláusulas, entre a Prefeitura de Tocantins e o Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_de_20_de_novembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_de_20_de_novembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Cópia do processo licitatório para recuperação da frota de veículos da prefeitura e ainda toda a documentação dos custos para recuperação da frota, empenho liquidação e cópia dos referidos cheques ou ordem de pagamentos.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_de_20_de_novembro_de_2017_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_de_20_de_novembro_de_2017_-_i.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, solicitando, o que se segue:_x000D_
 Qual o valor total gasto no transporte escolar referente ao ano de 2016.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_de_11_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_de_11_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, solicitando da Presidência desta Casa, o que se segue:_x000D_
 Cópias das gravações das duas reuniões ocorridas nos dias 17 e 21 de novembro de 2017 na Sede da Câmara sobre o Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_de_18_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_de_18_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, solicitando da Presidência desta Casa, o que se segue:_x000D_
 Cópia da gravação em áudio da reunião ordinária do dia 11 de dezembro de 2017 realizada no Plenário da Câmara.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_de_06_de_fevereiro_de_2017_-_convocacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_de_06_de_fevereiro_de_2017_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem, respeitosamente, ouvido o plenário que seja enviado ofício de convocação a Senhora Secretária de Saúde para prestar esclarecimentos sobre o funcionamento geral do Centro Integrado de Saúde, do município, dia 20 de fevereiro de 2017 (segunda-feira), na reunião ordinária no plenário da Câmara, às 20:00 h (vinte horas).</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requerimento_de_06_de_fevereiro_de_2017_-.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requerimento_de_06_de_fevereiro_de_2017_-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, as documentações solicitadas, que se segue:_x000D_
 1) Relação dos funcionários que assumiram cargos comissionados;_x000D_
 2) Saldo bancário das contas da Prefeitura em 31/12/2016;</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requerimento_de_13__de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requerimento_de_13__de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>1) Em quais veículos de comunicação foram publicados e divulgados o Edital Nº002/2017, Processo Seletivo Simplificado para contratação temporária de profissionais para atuar junto à Secretaria Municipal de Educação e Cultura;</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requerimento_de_13_de_marco_de_2017_-_conselho_educ..pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requerimento_de_13_de_marco_de_2017_-_conselho_educ..pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados requerem a Vossa Excelência, depois de atender as formalidades regimentais e após aprovação plenária, o envio de ofício à Secretaria de Educação e Cultura, solicitando a composição e execução do Conselho Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requerimento_de_13_de_marco_de_2017_-correto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requerimento_de_13_de_marco_de_2017_-correto.pdf</t>
   </si>
   <si>
     <t>1) Cópia do processo seletivo simplificado Nº 003/2016, homologado pelo Decreto Nº 027/2016 para o cargo de motorista;_x000D_
 2) Lista dos classificados no referido cargo.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requerimento_de_13_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requerimento_de_13_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem, respeitosamente, ouvido o plenário que seja enviado ofício de convocação ao Senhor Secretário de Administração Josiel Tavares de Souza, de acordo com o Art. 26 da Lei Orgânica Municipal, para prestar esclarecimentos sobre os serviços e atividades administrativas da prefeitura de todos os setores, bem como dos procedimentos licitatórios, dia 20 de março de 2017 (segunda-feira), na reunião ordinária no plenário da Câmara, às 20:00 h (vinte horas).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requerimento_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requerimento_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>O parlamentar que este subscreve, requer na forma regimental e, depois de ouvido o Plenário, que a presidência desta Casa adote a seguinte providência:_x000D_
 Que seja reconstituída a comissão de representação do meio ambiente.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requerimento_de_27_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requerimento_de_27_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais, requerem a Vossa Excelência, após ouvido o Plenário, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes documentações que se seguem: a) Cópia do Processo Licitatório Modalidade Pregão Presencial sob Nº 029/2017 – Licitação 047/2017; b) Cópia do Processo Licitatório sob Nº 035/2017 - Modalidade Convite Nº 007/2017;_x000D_
 c) Cópia da nota fiscal e recibo de pagamento do Laboratório Mantovani junto a Prefeitura Municipal referente ao mês de fevereiro/2017;_x000D_
 d) Cópia da nota fiscal e recibo de pagamento do Auto Posto Majosilva junto a Prefeitura Municipal referente ao mês de fevereiro/2017.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requerimento_de_24_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requerimento_de_24_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, no uso de suas atribuições legais, regimentais, após ouvido o Plenário, REQUEREM à Vossa Excelência envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Legislativa, no prazo regimental, as seguintes documentações que se seguem:_x000D_
 a) Cópia do Contrato da Empresa Serquip com a prefeitura Municipal de Tocantins;_x000D_
 b) Cópia do Processo Licitatório de Dispensa de Licitação com a Empresa Colefar Ltda – ME;</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requerimento_de_24_de_abril_de_2017_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requerimento_de_24_de_abril_de_2017_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços Públicos Municipais, abaixo subscrita por seus membros, respeitosamente requer que seja enviado ao Executivo o requerimento para que se faça a correção do índice da revisão geral anual aos servidores públicos; considerando a mensagem ao Projeto de Lei Nº 006/2017 enviada a esta Casa, concedendo correção de 5,97% (cinco vírgula noventa e sete por cento) baseada no IPCA (Índice de Preços ao Consumidor Amplo) acumulada nos últimos doze meses (12), janeiro/dezembro de 2016 e não janeiro/novembro como no projeto._x000D_
 Considerando ainda que o índice nacional de correção, salarial foi baseado no INPC/IBGE, 6,43% (seis vírgula quarenta e três por cento) e que não existe vinculação de servidores ao IPCA, para reajuste._x000D_
 Nestes Termos,</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requerimento_de_12_de_junho_de_2017-_pne.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requerimento_de_12_de_junho_de_2017-_pne.pdf</t>
   </si>
   <si>
     <t>Na forma regimental, requeiro a Vossa Excelência que, depois de ouvido o Colendo Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal no sentido de que seja incluído no dispositivo das metas e prioridades do município às metas 1,9 e 18 estabelecidas no Plano Nacional de Educação (Lei Federal Nº 13.005/2014) e no Plano Decenal Municipal de Educação para o período de 2015/2025 conforme Lei Nº 540, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requerimento_de_02_de_outubro_de_2017_-_convocacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requerimento_de_02_de_outubro_de_2017_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem, respeitosamente, ouvido o plenário que seja enviado ofício de convocação ao Senhor Secretário de Planejamento o Sr. Marcelo de Carvalho, de acordo com o Art. 26 da Lei Orgânica Municipal, para prestar esclarecimentos sobre planejamento municipal, atividades administrativas, captação de recursos, convênios, contratos e Plano Plurianual, dia 16 (dezesseis) de outubro de 2017 (segunda-feira), na reunião ordinária no plenário da Câmara, às 20:00 h (vinte horas).</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requerimento_de_02_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requerimento_de_02_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa Diretora e ouvido o soberano Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa Legislativa, no prazo regimental, o que se segue:_x000D_
 a) Valor arrecadado com a Lei de Anistia Nº 576 de 02 de março de 2017;_x000D_
 b) Informação se o prazo referido na Lei Nº 576/2017 foi prorrogado por Decreto;</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requerimento_de_13_de_novembro_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requerimento_de_13_de_novembro_de_2011.pdf</t>
   </si>
   <si>
     <t>Cópia do contrato de trabalho e/ou contrato de prestação de serviço celebrado entre o Sr. Gilberto Batista de Almeida e a Empresa Sinopse Tecnologia Eireli - ME.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requerimento_de_20_de_marco_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requerimento_de_20_de_marco_de_2017.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa Diretora e ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando cópia do extrato bancário de todas as contas da prefeitura do mês de fevereiro de 2017.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requerimento_de_24_de_abril_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requerimento_de_24_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, no uso de suas atribuições legais, regimentais, após ouvido o Plenário, REQUEREM à Vossa Excelência envio de expediente a Secretária de Saúde a Sra. Zuzana Morelo Lopes Capobiango, para que repasse a esta Casa Legislativa, no prazo regimental, a seguinte informação que se segue: Por que não está sendo feito exames de ultrassonografia no Centro Integrado de Saúde?</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requerimento_de_26_de_junho_de_2017_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requerimento_de_26_de_junho_de_2017_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais, requerem a Vossa Excelência, após ouvido o Plenário, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, a seguinte documentação que se segue para conhecimento destes vereadores:_x000D_
 Relação dos servidores contratados e efetivos ocupantes do cargo de motorista.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requerimento_de_21_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requerimento_de_21_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais, requerem a Vossa Excelência, após ouvido o Plenário, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes documentações e informações que se seguem:_x000D_
 1) Relação dos servidores contratados com informações tais como: função, carga horária, remuneração, o setor que está lotado.Os critérios de contratação?Se, por processo seletivo enviar cópia._x000D_
 2) Relação atual de todos os servidores comissionados a partir de abril de 2017;_x000D_
 3) Relatórios de gastos com combustíveis dos veículos do município do 1º semestre de 2017 de forma detalhada inclusive com a quilometragem de cada veículo.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/537/requerimento_de_02_de_maio_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/537/requerimento_de_02_de_maio_de_2011.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, no uso de suas atribuições legais, regimentais, após ouvido o Plenário, REQUEREM à Vossa Excelência envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa Legislativa, no prazo regimental, a seguinte documentação que se segue:_x000D_
 Cópia do extrato bancário de todas as contas da prefeitura do mês de abril de 2017.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requerimento_de_20_de_marco_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requerimento_de_20_de_marco_de_2011.pdf</t>
   </si>
   <si>
     <t>Os parlamentares que este subscrevem, requerem, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, encaminhe, para esta Casa de Leis, cópia do contrato assinado entre a prefeitura Municipal com atual consultor técnico da administração o Senhor Gilberto Batista de Almeida.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requerimento_de_13_de_marco_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requerimento_de_13_de_marco_de_2011.pdf</t>
   </si>
   <si>
     <t>Relação de classificação dos candidatos aprovados no processo seletivo simplificado Nº 002/2016, homologado pelo Decreto Nº 026/2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3770,67 +3770,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/278/rafael_luiz_marques_indicacao_no_001_de_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/279/rafael_luiz_marques_indicacao_no_002_de_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_no_003_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/281/rafael_luiz_marques_indicacao_no_005_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_no_005_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_no_006_de_08_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/284/rafael_luiz_marques_indicacao_no_007_de_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/285/rafael_luiz_marques_indicacao_no_008_de_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/286/indicacao_no_001_de_13_de_fevereiro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/287/indicacao_no_002_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/288/indicacao_no_003_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/289/indicacao_no_004_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/290/indicacao_no_006_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/291/indicacao_no_007_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/292/indicacao_no_008_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/293/indicacao_no_009_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/294/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/295/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/296/indicacao_no_012_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/297/indicacao_no_013_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/298/indicacao_no_014_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/299/indicacao_no_015_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/300/indicacao_no_016_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/301/indicacao_no_017_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/302/fotos_da_indicacao_no_016-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_no_002_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_no_003_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_no_004_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_no_005_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_no_006_de_06_de_abril_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_no_007_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_no_008_de_10_de_abril_de_2017-i.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_no_009_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_no_011_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_no_012_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_no_013_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_no_001_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_no_002_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_no_003_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_no_001_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/319/indicacao_no_002_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_no_003_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_no_004_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_no_005_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_no_006_de_22_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_no_007_de_23_de_outubro__de_2017-_i.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_no_008_de_30_de_outubro__de_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_no_001_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_no_002_de_06_de_fevereiro_de_2017_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_no_003_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_no_004_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_no_005_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_no_006_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_no_007_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_no_008_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_no_009_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_no_010_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_no_011_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_no_012_de_20_de_fevereiro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_no_013_de_20_de_fevereiro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_no_014_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_no_015_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_no_016_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_no_017_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_no_018_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_no_019_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_no_020_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_no_021_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_no_022_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_no_023_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_no_024_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_no_025_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_no_026_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_no_027_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_no_028_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_no_029_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_no_030_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_no_031_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_no_032_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_no_033_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_no_034_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_no_035_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_no_036_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_no_037_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/363/indicacao_no_038_de_05_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/364/indicacao_no_039_de_05_de_junho_de_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/365/indicacao_no_040_de_05_de_junho_de_2017__-_refor_46HZchv.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/366/indicacao_no_041_de_12_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/367/indicacao_no_042_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/368/indicacao_no_043_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/369/indicacao_no_044_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/370/indicacao_no_045_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/371/indicacao_no_046_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/372/indicacao_no_047_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/373/indicacao_no_048_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/374/indicacao_no_049_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/375/indicacao_no_050_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/376/indicacao_no_051_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/377/indicacao_no_052_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/378/indicacao_no_053_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/379/indicacao_no_054_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/380/indicacao_no_055_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/381/indicacao_no_056_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/382/indicacao_no_057_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/383/indicacao_no_058_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_no_059_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_no_060_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_no_061_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_no_062_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_no_063_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_no_064_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_no_066_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_no_067_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/392/indicacao_no_068_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/393/indicacao_no_069_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/394/indicacao_no_070_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/395/indicacao_no_071_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/396/indicacao_no_072_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/397/indicacao_no_073_de_11_de_setembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/398/indicacao_no_074_de_18_de_setembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/399/indicacao_no_075_de_18_de_setembro_de_2017_-_ii.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/400/indicacao_no_076_de_18_de_setembro_de_2017-_iii.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/401/indicacao_no_077_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/402/indicacao_no_078_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/403/indicacao_no_079_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/404/indicacao_no_080_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/405/indicacao_no_081_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/406/indicacao_no_082_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/407/indicacao_no_083_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/408/indicacao_no_084_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/409/indicacao_no_085_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/410/indicacao_no_086_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/411/indicacao_no_087_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/412/indicacao_no_088_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/413/indicacao_no_089_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/414/indicacao_no_090_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/415/indicacao_no_091_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/416/indicacao_no_092_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/417/indicacao_no_093_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/418/indicacao_no_001_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/419/indicacao_no_002_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/420/indicacao_no_003_de_29_de_maio_de_2017_-_conj..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/421/indicacao_no_004_de_29_de_maio_de_2017_-conj..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/422/indicacao_no_005_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/423/indicacao_no_006_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_no_007_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_no_008_de_30_de_outubro_de_2017-_correta.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_no_009_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_no_001_de_-20-02-17_-i.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_no_002_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_no_003_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_no_004_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_no_005_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_no_006_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_no_007_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_no_008_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_no_009_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/439/indicacao_no_010_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_no_011_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_no_012_de_27_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_no_013_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/443/indicacao_no_014_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_no_015_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/445/indicacao_no_016_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/446/indicacao_no_017_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/447/indicacao_no_018_de_22_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/448/indicacao_no_019_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/449/indicacao_no_020_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/450/indicacao_no_021_de_03_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_022_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_023_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_024_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_025_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_026_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_028_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_029_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/458/indicacao_no_030_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_031_de_23_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_032_de_30_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_033_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_034_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao__no_027_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_001_de_06_de_fevereiro_de_2017_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_002_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_003_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_004_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_005_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_006_de_29_de_maio_de_2017_-conj..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_007_de_12_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_008_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_009_de_04_de_setembro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_010_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_011_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_012_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_013_de_23_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_014_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_-_anteprojeto_-_i_-_padroeiro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_-_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_001_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_002_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_003_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_no_004_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no_005_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no_006_de_03_de_julho_de_2017-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no_007_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no_008_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_no_009_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no_010_de_23_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no_002_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no_003_de_13_de_marco_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no_004_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no_005_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/497/rafael_luiz_marques_indicacao_no_006_de_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no_008_de_26_de_junho_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no_009_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no_010_de_11_de_dezembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/630/mocao_de_aplausos_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/projeto_de_lei_016_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/568/projeto_de_lei_001_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/575/projeto_de_lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/566/projeto_de_lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/541/projeto_de_lei_04_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/542/projeto_de_lei_05_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/543/projeto_de_lei_06_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/544/projeto_de_lei_07_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/545/projeto_de_lei_08_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/546/projeto_de_lei_09_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/547/projeto_de_lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/548/projeto_de_lei_11_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/549/projeto_de_lei_12_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/550/projeto_de_lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/551/projeto_de_lei_014_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/552/projeto_de_lei_no_015_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/554/projeto_de_lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/555/projeto_de_lei_18_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/556/projeto_de_lei_19_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/557/projeto_de_lei_20_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/558/projeto_de_lei_21_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/569/projeto_de_lei_22_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_23_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/559/projeto_de_lei_24_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/560/projeto_de_lei_25_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/571/projeto_de_lei_26_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/563/projeto_de_lei_027_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/564/projeto_de_lei_28_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/565/projeto_de_lei_29_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/567/projeto_de_lei_30_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/572/projeto_de_lei_031_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/573/projeto_de_lei_032_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/574/projeto_de_lei_033_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_resoulacao_no_104_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_resolucao_no_105_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_de_26_de_junho_de_2017_-aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_de_08_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_de_26_de_junho_de_2017_-taxistas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_de_20_de_novembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_de_18_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_de_06_de_fevereiro_de_2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requerimento_de_06_de_fevereiro_de_2017_-.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requerimento_de_13__de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requerimento_de_13_de_marco_de_2017_-_conselho_educ..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requerimento_de_13_de_marco_de_2017_-correto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requerimento_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requerimento_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requerimento_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requerimento_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requerimento_de_24_de_abril_de_2017_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requerimento_de_12_de_junho_de_2017-_pne.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requerimento_de_02_de_outubro_de_2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requerimento_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requerimento_de_13_de_novembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requerimento_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requerimento_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requerimento_de_26_de_junho_de_2017_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requerimento_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/537/requerimento_de_02_de_maio_de_2011.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requerimento_de_20_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requerimento_de_13_de_marco_de_2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/278/rafael_luiz_marques_indicacao_no_001_de_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/279/rafael_luiz_marques_indicacao_no_002_de_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_no_003_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/281/rafael_luiz_marques_indicacao_no_005_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_no_005_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_no_006_de_08_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/284/rafael_luiz_marques_indicacao_no_007_de_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/285/rafael_luiz_marques_indicacao_no_008_de_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/286/indicacao_no_001_de_13_de_fevereiro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/287/indicacao_no_002_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/288/indicacao_no_003_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/289/indicacao_no_004_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/290/indicacao_no_006_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/291/indicacao_no_007_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/292/indicacao_no_008_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/293/indicacao_no_009_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/294/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/295/indicacao_no_011_de_10_de_abril_de_2017_-ii.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/296/indicacao_no_012_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/297/indicacao_no_013_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/298/indicacao_no_014_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/299/indicacao_no_015_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/300/indicacao_no_016_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/301/indicacao_no_017_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/302/fotos_da_indicacao_no_016-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_no_002_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_no_003_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_no_004_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_no_005_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_no_006_de_06_de_abril_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_no_007_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_no_008_de_10_de_abril_de_2017-i.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_no_009_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_no_011_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_no_012_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_no_013_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_no_001_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_no_002_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_no_003_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_no_001_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/319/indicacao_no_002_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_no_003_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_no_004_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_no_005_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_no_006_de_22_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_no_007_de_23_de_outubro__de_2017-_i.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_no_008_de_30_de_outubro__de_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_no_001_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_no_002_de_06_de_fevereiro_de_2017_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_no_003_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_no_004_de_06_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_no_005_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_no_006_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_no_007_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_no_008_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_no_009_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_no_010_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_no_011_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_no_012_de_20_de_fevereiro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_no_013_de_20_de_fevereiro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_no_014_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_no_015_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_no_016_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_no_017_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_no_018_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_no_019_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_no_020_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_no_021_de_06_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_no_022_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_no_023_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_no_024_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_no_025_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_no_026_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_no_027_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_no_028_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_no_029_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_no_030_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_no_031_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_no_032_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_no_033_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_no_034_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_no_035_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_no_036_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_no_037_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/363/indicacao_no_038_de_05_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/364/indicacao_no_039_de_05_de_junho_de_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/365/indicacao_no_040_de_05_de_junho_de_2017__-_refor_46HZchv.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/366/indicacao_no_041_de_12_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/367/indicacao_no_042_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/368/indicacao_no_043_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/369/indicacao_no_044_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/370/indicacao_no_045_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/371/indicacao_no_046_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/372/indicacao_no_047_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/373/indicacao_no_048_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/374/indicacao_no_049_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/375/indicacao_no_050_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/376/indicacao_no_051_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/377/indicacao_no_052_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/378/indicacao_no_053_de_14_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/379/indicacao_no_054_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/380/indicacao_no_055_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/381/indicacao_no_056_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/382/indicacao_no_057_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/383/indicacao_no_058_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_no_059_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_no_060_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_no_061_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_no_062_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_no_063_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_no_064_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_no_066_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_no_067_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/392/indicacao_no_068_de_04_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/393/indicacao_no_069_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/394/indicacao_no_070_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/395/indicacao_no_071_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/396/indicacao_no_072_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/397/indicacao_no_073_de_11_de_setembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/398/indicacao_no_074_de_18_de_setembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/399/indicacao_no_075_de_18_de_setembro_de_2017_-_ii.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/400/indicacao_no_076_de_18_de_setembro_de_2017-_iii.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/401/indicacao_no_077_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/402/indicacao_no_078_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/403/indicacao_no_079_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/404/indicacao_no_080_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/405/indicacao_no_081_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/406/indicacao_no_082_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/407/indicacao_no_083_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/408/indicacao_no_084_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/409/indicacao_no_085_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/410/indicacao_no_086_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/411/indicacao_no_087_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/412/indicacao_no_088_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/413/indicacao_no_089_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/414/indicacao_no_090_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/415/indicacao_no_091_de_04_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/416/indicacao_no_092_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/417/indicacao_no_093_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/418/indicacao_no_001_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/419/indicacao_no_002_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/420/indicacao_no_003_de_29_de_maio_de_2017_-_conj..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/421/indicacao_no_004_de_29_de_maio_de_2017_-conj..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/422/indicacao_no_005_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/423/indicacao_no_006_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_no_007_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_no_008_de_30_de_outubro_de_2017-_correta.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_no_009_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_no_001_de_-20-02-17_-i.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_no_002_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_no_003_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_no_004_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_no_005_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_no_006_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_no_007_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_no_008_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_no_009_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/439/indicacao_no_010_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_no_011_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_no_012_de_27_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_no_013_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/443/indicacao_no_014_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_no_015_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/445/indicacao_no_016_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/446/indicacao_no_017_de_10_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/447/indicacao_no_018_de_22_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/448/indicacao_no_019_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/449/indicacao_no_020_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/450/indicacao_no_021_de_03_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_022_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_023_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_024_de_10_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_025_de_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_026_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_028_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_029_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/458/indicacao_no_030_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_031_de_23_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_032_de_30_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_033_de_13_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_034_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao__no_027_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_001_de_06_de_fevereiro_de_2017_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_002_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_003_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_004_de_17_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_005_de_29_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_006_de_29_de_maio_de_2017_-conj..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_007_de_12_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_008_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_009_de_04_de_setembro_de_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_010_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_011_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_012_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_013_de_23_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_014_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_-_anteprojeto_-_i_-_padroeiro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_-_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_001_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_002_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_003_de_03_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_no_004_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no_005_de_19_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no_006_de_03_de_julho_de_2017-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no_007_de_11_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no_008_de_18_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_no_009_de_09_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no_010_de_23_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no_001_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no_002_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no_003_de_13_de_marco_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no_004_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no_005_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/497/rafael_luiz_marques_indicacao_no_006_de_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no_008_de_26_de_junho_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no_009_de_16_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no_010_de_11_de_dezembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/630/mocao_de_aplausos_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/projeto_de_lei_016_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/568/projeto_de_lei_001_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/575/projeto_de_lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/566/projeto_de_lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/541/projeto_de_lei_04_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/542/projeto_de_lei_05_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/543/projeto_de_lei_06_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/544/projeto_de_lei_07_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/545/projeto_de_lei_08_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/546/projeto_de_lei_09_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/547/projeto_de_lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/548/projeto_de_lei_11_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/549/projeto_de_lei_12_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/550/projeto_de_lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/551/projeto_de_lei_014_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/552/projeto_de_lei_no_015_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/554/projeto_de_lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/555/projeto_de_lei_18_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/556/projeto_de_lei_19_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/557/projeto_de_lei_20_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/558/projeto_de_lei_21_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/569/projeto_de_lei_22_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_23_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/559/projeto_de_lei_24_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/560/projeto_de_lei_25_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/571/projeto_de_lei_26_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/563/projeto_de_lei_027_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/564/projeto_de_lei_28_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/565/projeto_de_lei_29_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/567/projeto_de_lei_30_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/572/projeto_de_lei_031_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/573/projeto_de_lei_032_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/574/projeto_de_lei_033_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_resoulacao_no_104_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_resolucao_no_105_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_de_26_de_junho_de_2017_-aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_de_08_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_de_26_de_junho_de_2017_-taxistas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_de_27_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_de_07_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_de_13_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_de_20_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_de_02_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_de_15_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_de_25_de_setembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_de_20_de_novembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_de_20_de_novembro_de_2017_-_i.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_de_11_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_de_18_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_de_06_de_fevereiro_de_2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requerimento_de_06_de_fevereiro_de_2017_-.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requerimento_de_13__de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requerimento_de_13_de_marco_de_2017_-_conselho_educ..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requerimento_de_13_de_marco_de_2017_-correto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requerimento_de_13_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requerimento_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requerimento_de_27_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requerimento_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requerimento_de_24_de_abril_de_2017_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requerimento_de_12_de_junho_de_2017-_pne.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requerimento_de_02_de_outubro_de_2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requerimento_de_02_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requerimento_de_13_de_novembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requerimento_de_20_de_marco_de_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requerimento_de_24_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requerimento_de_26_de_junho_de_2017_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requerimento_de_21_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2011/537/requerimento_de_02_de_maio_de_2011.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requerimento_de_20_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requerimento_de_13_de_marco_de_2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>