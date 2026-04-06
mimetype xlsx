--- v0 (2025-10-26)
+++ v1 (2026-04-06)
@@ -54,1995 +54,1995 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Buiu</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_no_011_de_09_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_no_011_de_09_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador que esta subscreve, indica ao Chefe do Poder Executivo Municipal, que faça estudos com o máximo de urgência, para implantação de rede coletora de esgoto na Avenida Professora Rosina Cataldo Pinto, próximo a residência do Sr. José Carlos no Bairro Imperial.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_no_012_de_11_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_no_012_de_11_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador que esta subscreve, após cumprimento das formalidades regimentais e deliberação do Plenário, seja enviado expediente ao Poder Executivo Municipal, solicitando que sejam disponibilizado profissionais especializados na dança "Zumba" para atuar ministrando aulas no Ginásio Poliesportivo Fernando Machado, no Bairro Várzea e também nas praças municipais.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleber</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_no_004_de_26_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_no_004_de_26_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve requer que, após a tramitação regimental, seja encaminhada ao Senhor Prefeito Municipal, a seguinte indicação, para que interceda junto a Empresa Energisa para que seja colocado 01 (um) poste de iluminação pública na Rua Nicolau Roberti, Nº 450, Bairro Boa Vista, próximo a residência do Sr. José de Freitas.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_no_005_de_13_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_no_005_de_13_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve requer que, após a tramitação regimental e o que lhes confere a Lei orgânica Municipal e o Regimento Interno, que depois de ouvido o plenário solicita a aprovação da seguinte Indicação:_x000D_
 Que seja feito um estudo para criar a Lei em que o Salário dos Vereadores deste município sejam reduzidos para um salário mínimo e que o mesmo passa a vigorar para a próxima Legislatura.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Saúde para que envie a esta Casa, o que se segue:_x000D_
 Listagem de pacientes que estão na fila de espera para cirurgia de cataratas.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Angelo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_no_019_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_no_019_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação objetivando que seja realizada com a maior brevidade possível, junto aos órgãos competentes, a instalação de rede de iluminação pública na Rua José Heleno de Souza, localizada entre a Rua Dr. Manoel Cataldo e o Rio Paraopeba.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adriano - 28, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/100/rafael_luiz_marques_indicacao_no_009_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/100/rafael_luiz_marques_indicacao_no_009_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os vereadores infrafirmados, nos termos do Regimento Interno desta Casa, solicita a Vossa Excelência que viabilize a constituição do Conselho de Inspeção Sanitária no Município, como determina a Lei Municipal Nº 572, de 29/11//2016.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/101/rafael_luiz_marques_indicacao_no_16_de_2018_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/101/rafael_luiz_marques_indicacao_no_16_de_2018_2.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, requer, que, após ouvido o soberano plenário, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando com urgência providências quanto a implantação de placas de sinalização no entorno do Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi (Cidinha), localizada no Bairro Grama.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Adriano - 28, Cleber</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_no_011_de_27_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_no_011_de_27_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, sugerindo que parte da devolução dos recursos financeiros recebidos durante o ano de 2018 pela Câmara seja utilizado no seguinte:_x000D_
 a) Na aquisição de câmeras de segurança de alta resolução para auxiliar os policiais civis e militares no combate a criminalidade;_x000D_
 b) Comprar móveis para atender as necessidades do abrigo institucional do município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tita, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_no_012_de_30_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_no_012_de_30_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indicamos à Mesa Diretora, na forma regimental, seja encaminhado ofício dessa Casa ao Excelentíssimo Senhor Prefeito Municipal solicitando a possibilidade de implantação de academia ao livre no Bairro Imperial.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_no_013_de_12_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_no_013_de_12_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Evani Tavares, Vereador abaixo subscrito, após cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja enviado expediente ao Prefeito Municipal, indicando a seguinte sugestão:_x000D_
 Que o Executivo Municipal, através da empresa responsável, faça o recolhimento do lixo na Comunidade do Barro Branco implantando pontos estratégicos de coleta e com recipientes fechados.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_no_016-2018_-_anteprojeto_-_padroeiro__fTDQzSP.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_no_016-2018_-_anteprojeto_-_padroeiro__fTDQzSP.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O Vereador que esta subscreve, vem propor que após a tramitação regimental, seja remetida ao Senhor Prefeito Municipal, o projeto de indicação e que reenvie a esta Casa de Leis para tramitação e votação, objetivando oficializar o nome do padroeiro da cidade e sugerindo a possibilidade de colocar a imagem de São José na Av. Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_no_017_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_no_017_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 Os Vereadores que esta subscrevem, vem propor que após a tramitação regimental, seja remetida ao Senhor Prefeito Municipal, solicitando preenchimento asfáltico ou concreto, nas laterais das Ruas Alferes Joaquim da Rocha e Antônio Damázio, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_no_018_de_26_de_fevereiro_de_2018__-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_no_018_de_26_de_fevereiro_de_2018__-_i.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, após ouvir o Douto Plenário desta Casa de Leis, requer seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal a indicação no sentido de que sejam realizadas as seguintes benfeitorias na Estação de Tratamento de Água - ETA:_x000D_
 a) Melhorias na rede iluminação pública;_x000D_
 b) Implantação do sistema de pára-raios nas proximidades da ETA, para evitar descargas atmosférica.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_no_019_de_10_de_julho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_no_019_de_10_de_julho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, que seja providenciado a substituição do ônibus escolar que faz a linha da Comunidade de Ubeba para a segurança dos alunos e do condutor.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_no_020_de_12_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_no_020_de_12_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo que viabilize a construção de uma pista para ciclistas na Avenida Dr. João Cataldo Pinto nos dois sentidos, seguindo as normas preconizadas pelo DETRAN.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_no_021_de_26_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_no_021_de_26_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo que disponibilize um galpão para colocação e manutenção da frota de veículos municipais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_no_022_de_09_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_no_022_de_09_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo que compre um refrigerador (câmara fria) para armazenamento de vacinas com geradores (nobreak) que funcionam sem energia por um período de até 48 horas.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_no_023_de_14_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_no_023_de_14_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indicamos à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação:_x000D_
 Que seja reestruturado os paralelepípedos dos canteiros nos dois sentidos da Avenida Dr. João Cataldo Pinto, em toda a sua extensão.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_no_024_de_28_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_no_024_de_28_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo que implementem bueiros transversais na Rua Severino Costa, tanto no início da rua como em seu término.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_no_025_de_28_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_no_025_de_28_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indicamos à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhado ao Poder Executivo a presente indicação sugerindo que seja trocado os “braços” dos postes de iluminação pública da Rua Teófilo Antônio de Melo (Raul Soares) para “braços” mais longos e que realize a troca urgente para lâmpadas mais fortes.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_no_026_de_02_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_no_026_de_02_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhada ao Poder Executivo a presente indicação solicitando que seja realizado a capina periódica na calçada da Rua Sebastião Brum e nas proximidades da parte baixa do Bairro Esplanada, bem como a limpeza das ruas por um profissional da prefeitura.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador infrafirmado nos termos do Regimento Interno desta Casa, requer seja esta Indicação submetida a Plenário para aprovação e envio ao Exmo. Sr. Prefeito Municipal, para que junto à secretaria competente viabilizem a manutenção e a limpeza (bateção) da grama de todos os campos de futebol do município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_no_010_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_no_010_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador signatário, no uso da atribuição que lhe é conferida pelo Regimento Interno, INDICA na forma regimental ao Excelentíssimo Senhor Prefeito que faça estudos com o máximo de urgência, para implantação de 01 (um) quebra mola na Rua Escrivão Castro, nas proximidades da residência do servidor mais conhecido como Fernandão.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_no_009_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_no_009_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Vereador que a esta subscreve, nos termos regimentais vigentes, INDICA ao Excelentíssimo Senhor Prefeito Municipal, que interceda junto ao Departamento de Estradas e Rodagem - DER, que estude a possibilidade de construção de 01 (uma) guarita em ponto de ônibus à margem da Rodovia MG 265 próximo a entrada da Comunidade do Barro Branco.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Nedson Soares de Souza Lima, Vereador, objetivando a melhoria da coleta de lixo no município e sua economicidade, sugere ao Executivo Municipal através de anteprojeto, que faz anexar, a instalação de lixeiras subterrâneas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_no_035_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_no_035_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador abaixo subscrito, após tramitação regimental, INDICA ao Excelentíssimo Senhor Prefeito Municipal, que providencie uma ponte seca na propriedade do Senhor Jesus Gomes da Silva na Comunidade do Córrego Santo Antônio.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_no_036_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_no_036_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador abaixo subscrito, após tramitação regimental, INDICA ao Senhor Prefeito Municipal, para que a empresa responsável faça o recolhimento do lixo na Comunidade dos Pires e que possam implantar pontos de coleta.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_no_037_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_no_037_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições, indica que, após ouvido o Plenário na forma regimental seja encaminhado ao Prefeito Municipal a seguinte indicação solicitando a recolocação de bloquetes na Rua Osório Teixeira de Siqueira no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_no_038_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_no_038_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, após ouvir o Douto Plenário desta Casa de Leis, seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal a seguinte solicitação de calçamento na Comunidade do Ubeba, inicio 100 metros antes da capela e 100 metros depois da sede do Conselho Comunitário do Ubeba.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_no_039_de_02_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_no_039_de_02_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que realize o corte ou a poda dos galhos das árvores que margeiam a extensão do campo de futebol da Comunidade do Beija - Flor._x000D_
 Plenário</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_no_040_de_11_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_no_040_de_11_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente a instalação de lixeiras subterrâneas para a coleta de resíduos em todos os bairros do município, conforme prevista na Lei Complementar Nº 063/2018 de 18 de junho de 2018.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_no_041_de_25_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_no_041_de_25_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores abaixo subscritos, no uso de suas atribuições legais e na forma regimental, após submetida a apreciação ao Plenário, requerem ao Poder_x000D_
 Executivo, por meio da unidade administrativa competente, o calçamento da Rua Farmacêutico Antônio Machado mais conhecida como "buraco quente" no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_no_042_de_02_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_no_042_de_02_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 INDICO, na forma regimental, seja encaminhado ofício ao Exmo Sr. Prefeito, para que determine o setor competente da municipalidade, no sentido de tomar providências cabíveis, para a instalação de poste, braço de luz e lâmpada na Travessa Waldomiro Ruela, Nº 609, localizada na Rua Alferes Joaquim da Rocha no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_no_043_de_06_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_no_043_de_06_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador subscrito vem requerer,após tramitação regimental que seja encaminhada ao Senhor Prefeito Municipal e conseqüentemente aos órgãos responsáveis a seguinte Indicação:_x000D_
 REITERAÇÃO DAS INDICAÇÕES: Nº001/2017 apresentada em 20/02/2017, solicitando a necessidade de instalar uma Central de Reciclagem de Entulhos de materiais que sobram de construções civis, reformas ou demolições, neste Município; Nº 003/2017 apresentada em 13/03/2017, sobre a possibilidade de construção de uma passarela para pedestres a ser fixada nas laterais da ponte sobre o Rio Paraopeba na Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>João da Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_no_094_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_no_094_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido que seja providenciado para a ponte Aníbal Verbena tablados provisório de madeira até que seja aprovado na SETOP e que os recursos estejam disponíveis para à execução definitiva em concreto armado.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_no_095_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_no_095_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido que seja tomado providências junto ao departamento competente para que seja providenciado coleta pelo menos duas vezes por mês do lixo reciclável ou não na zona rural do município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_no_096_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_no_096_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido que seja tomado providências junto a secretaria competente para que seja feito um levantamento no curso da rede de captação de águas fluviais do Bairro Imperial até o Rio Paraopeba.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_no_097_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_no_097_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja providenciada a ampliação do Cemitério Municipal São José.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_no_098_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_no_098_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de providenciar construção de rotatória no trecho da subida acesso para o Bairro Bela Vista na Rua Vereador Alcides Alves Filho próximo à Oficina do Ivair e da borracharia do José Afonso Davi.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_no_099_de_15_de_fevereiro_de_2011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_no_099_de_15_de_fevereiro_de_2011.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido que seja feito estudo técnico para instalação de iluminação pública nas Comunidades de Ubeba e do Córrego Santo Antônio.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_no_100_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_no_100_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido providenciar correção das irregularidades na Rua Feliciano da Mota Couto, no Centro.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_no_101_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_no_101_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente para solucionar os seguintes itens:</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_no_102_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_no_102_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente para que seja feito a roçada nas margens das estradas do município e poda das árvores que atrapalham a circulação de cargas mais altas.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_no_103_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_no_103_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para fazer a limpeza nas curvas de nível na comunidade do conjunto habitacional no Loteamento Joaquim Machado no Bairro Floresta e que seja feito ainda a roçada do matagal na parte de cima, nesta comunidade.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_no_104_de_16_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_no_104_de_16_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores que esta subscrevem, no uso de suas atribuições legislativas requerem que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para que seja instalado no passeio caixa de passagem no esgoto em instalações novas, e nas instalações existentes quando houver alguma intervenção que também seja instalado igualmente uma caixa de passagem no passeio.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_no_105_de_16_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_no_105_de_16_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requerem que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para solucionar adequadamente condições de trânsito de veículos e pedestres na Avenida Doutor João Cataldo Pinto nas proximidades do Supermercado Nova Era e ainda no que tange ao estacionamento na área citada, incluindo faixa de pedestres e placas de sinalizações.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_no_106_de_23_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_no_106_de_23_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências junto à secretaria competente, para patrolar, cascalhar e instalar iluminação pública na estrada de acesso da Rodovia Deputado José Pires da Luz à Rua João Modesto de Oliveira no Bairro Teixeira de Melo.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_no_107_de_15_de_maio_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_no_107_de_15_de_maio_de_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja criado equipe multiprofissional para manutenção das estradas, inclusive com participação da EMATER.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_no_108_de_19_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_no_108_de_19_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que sejam retomadas as obras do Loteamento Novo Horizonte, para que com isso a prefeitura consiga honrar os compromissos com os beneficiários dos lotes e os investidores adquirentes de lotes no Loteamento Novo Horizonte e indica ainda que o Executivo Municipal elabore projeto para construção de casas populares nos lotes doados pela prefeitura.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_no_109_de_19_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_no_109_de_19_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que providencie junto à secretaria competente a revitalização dos canteiros na Avenida Doutor João Cataldo Pinto desde seu início até ao final.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_no_110_de_19_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_no_110_de_19_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que providencie junto à secretaria competente para intervir junto aos proprietários do Sítio José Verbena, providencias de captação de águas pluviais na parte alta no entorno do Bairro Esplanada.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_no_111_de_10_de_julho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_no_111_de_10_de_julho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que providencie junto à secretaria competente no sentido de que seja construído passagem para cadeirantes nos trechos dos canteiros na Av. Dr. João Cataldo Pinto compreendido entre o trevo em frente ao Arroba e Garrafão até o trevo próximo ao Posto Sabiá.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_no_112_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_no_112_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja providenciado junto à secretaria competente, orientação para avaliação técnica de quem é a responsabilidade da conservação da academia ao ar livre do Bairro São Lucas na comunidade do Patrimônio, pois existem alguns aparelhos que estão quebrados em risco dos usuários.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_no_113_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_no_113_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que sejam tomadas providências junto à secretaria competente, para que aproveite o momento que está sendo feito o recapeamento asfáltico em diversas ruas, que se faça o recapeamento no pequeno trecho da Rua Vereador João Antônio da Costa, ao lado da Lanchonete Sabiá e em frente ao Plaza Hotel na Avenida Dr. João Cataldo Pinto até o Auto Posto Sabiá.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_no_114_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_no_114_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que sejam tomadas providências junto à secretaria competente, para que conceda gratificação aos alunos do projeto de música do CRAS semelhante gratificação concedida aos alunos da Banda Lira Tocantinense quando das apresentações em eventos.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_no_115_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_no_115_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja providenciado junto à secretaria competente, para que seja feita avaliação técnica e constitucional para a modificação no projeto, no programa e no objetivo da construção da rodoviária próximo ao Posto Sabiá, no sentido de que essa construção possa ter o objetivo de abrigar a sede do Quartel da Polícia Militar e da Delegacia da Polícia Civil. Sugiro ainda que o local onde hoje abriga o Quartel do Pelotão da Polícia Militar de Minas Gerais seja a sede da Secretária de Educação e Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_no_116_de_28_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_no_116_de_28_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja providenciado junto à secretaria competente, iluminação pública e infraestrutura para a Rua Coronel Joaquim Reis e Rua Francisco Dias Pereira no Bairro Vale do Ouro, inclusive com instalação de água tratada e ainda que seja providenciado iluminação para todos os postes onde se é cobrado taxa de iluminação pública na área rural da comunidade, até a Pousada Graviola.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_no_117_de_23_de_setembro_de_2018_Xs1HYIx.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_no_117_de_23_de_setembro_de_2018_Xs1HYIx.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providências para diminuir o número de cargos comissionados e o número de secretarias no município de Tocantins.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O Vereador que esta subscreve, vem propor que após a tramitação regimental, seja remetida ao Senhor Prefeito Municipal, solicitando a tomada das seguintes providências:_x000D_
 a) Elaboração de Projeto de instalação de braço de luz com lâmpada nos postes de iluminação nas seguintes vias públicas: no final da Rua Vereador Tarcísio Cordeiro Gomes no Bairro Boa Vista, Rua Antônio Marangon Filho, no Centro e na Praça São Lucas._x000D_
 b) Conclusão do calçamento da Rua Antônio Marangon Filho.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/160/claudiomir_amaral_indicacao_no_019_de__2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/160/claudiomir_amaral_indicacao_no_019_de__2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O Vereador que esta subscreve, com amparo no Regimento Interno, propõe ao Egrégio Plenário a seguinte medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo Municipal, para que tome a seguinte providência:_x000D_
 Instalação de faixa de pedestres, modelo lombo-faixa, próximo ao portão principal da Escola Municipal Desembargador José Loyola na Rua Vereador João Antônio da Costa, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/161/claudiomir_amaral_indicacao_no_020_de__2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/161/claudiomir_amaral_indicacao_no_020_de__2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 Os Vereadores que esta subscrevem, com amparo no Regimento Interno, propõe ao Egrégio Plenário a seguinte medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo Municipal, para que providencie o fechamento da pista de skate localizada na Praça Iraci Teixeira de Siqueira Melo no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_no_011_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_no_011_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O vereador que a esta subscreve, nos termos regimentais, INDICA ao Senhor Prefeito Municipal, que verifique a possibilidade da administração municipal disponibilizar uma equipe para execução de poda dos galhos de árvores existentes na estrada do Ubeba, no campo Maria Marques até a residência do Senhor Paulo Marchioni.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/163/rafael_luiz_marques_indicacao_no_012_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/163/rafael_luiz_marques_indicacao_no_012_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os vereadores que a esta subscrevem, nos termos regimentais, INDICAM ao Senhor Prefeito Municipal, que verifique a possibilidade de disponibilizar uma equipe para que seja feita uma manutenção na Unidade de Triagem e Compostagem de lixo, no que se segue:_x000D_
 a) Limpeza geral, como capina, poda das cerca viva, manutenção do paisagismo, pintura e poda da grama do jardim;_x000D_
 b) Organizar os materiais que lá se encontram como por exemplo pneus, televisores e outros;_x000D_
 c) Que seja feito a cobertura com terra sobre os resíduos que se encontram expostos na área destinada para aterro de rejeitos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/164/rafael_luiz_marques_indicacao_no_013_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/164/rafael_luiz_marques_indicacao_no_013_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os vereadores que a esta subscrevem, nos termos regimentais, INDICAM ao Senhor Prefeito Municipal o seguinte:_x000D_
 1) Que administração municipal através da Secretaria de Educação e Cultura, viabilize um projeto de implantação de coleta seletiva no município;_x000D_
 2) Que seja criada uma cooperativa de catadores no município de Tocantins, afim de tratar os resíduos de forma correta, e aproveitar o espaço que o município já tem que é a unidade de tratamento.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_no_014_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_no_014_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 INDICAMOS, na forma regimental, ao Exmo. Prefeito Municipal, junto a secretaria responsável, para que seja providenciado o seguinte nas vias públicas do Município:_x000D_
 Que seja feita a manutenção de escoamento das ruas do município, onde estão com água parada, principalmente as ruas pavimentadas que estão com os bloquetes afundando e as ruas asfaltadas estão com as laterais desniveladas da rede de captação pluvial.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_no_015_de_12__de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_no_015_de_12__de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, vem propor que após a tramitação regimental, seja remetida ao Senhor Prefeito Municipal o projeto de indicação que "Institui a Política Municipal de Educação Ambiental e dá outras providências" que reenvie a esta Casa de Leis para tramitação e votação.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_no_016_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_no_016_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 INDICO À MESA, na forma regimental, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando que adote as providências necessárias, viabilizando a implantação de um "Bota Fora Sustentável" no Município e que seja totalmente licenciado pelos órgãos competentes</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_no_017_de_26_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_no_017_de_26_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, o anteprojeto de lei que "Institui a Semana Municipal de Prevenção, Conscientização e Combate ao uso de Drogas e dá outras providências"._x000D_
 Plenário</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_no_018_de_07_de_maio_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_no_018_de_07_de_maio_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, versando sobre a necessidade de manutenção no Ginásio Poliesportivo Fernando Machado, no Bairro Várzea.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_no_019_de_10_de_julho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_no_019_de_10_de_julho_de_2018.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_no_020_de_28_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_no_020_de_28_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, para que seja providenciada a limpeza e roçagem dos matos nas margens do córrego que passa nos fundos da APAE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_no_021_de_30_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_no_021_de_30_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, para que seja providenciado o seguinte nas vias públicas:_x000D_
 1) Que seja feito reparo no calçamento na Rua Francisco Teixeira de Siqueira esquina com a Rua Severino Costa próximo a casa da saudosa Dona Adalgisa Roberti Pinto e que seja feita limpeza periodicamente, como capina e varrição nas referidas ruas._x000D_
 2) Que seja feito um acompanhamento pela secretaria competente, de todas as vias públicas e logradouros de nossa cidade no sentido de melhorar a varrição e a capina.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_no_010_de_26_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_no_010_de_26_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores abaixo assinados, na forma regimental e após aprovação plenária, indicam, ao Senhor Prefeito Municipal o seguinte, junto ao setor competente:_x000D_
 Que organize um mutirão de limpeza no Campo de Futebol "Vereador Zezito Cardoso", localizado no Bairro Grama, bem como de se intensificar uma campanha de conscientização para que os cidadãos possam preservar este espaço público.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_no_011_de_16_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador abaixo assinado, na forma regimental e após aprovação plenária, indica, ao Senhor Prefeito Municipal, junto ao setor competente solicitando o que se segue:_x000D_
 Instalações de lixeiras nos seguintes logradouros públicos: Rua Milo Casella próximo as pontes da (Avenida Prefeito Corrado Roberti e Rua Raul Soares) e na Praça Mesquita Barros, com fins de melhorar as condições de limpeza urbana.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_no_012_de_26_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_no_012_de_26_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 José Antonio Rocha, Vereador abaixo assinado, indica ao Chefe do Poder Executivo Municipal a necessidade em se proceder a retirada do Parque Infantil localizado na Praça Rosário e que faça revitalização no local.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_no_013_de_11_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_no_013_de_11_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores abaixo assinados, indicam ao Chefe do Poder Executivo Municipal que seja realizado o seguinte na Rua Teófilo Antônio de Melo ( Raul Soares) no Centro:_x000D_
 a) Que seja feito obras para captação de águas pluviais;_x000D_
 b) Que seja realizada a troca das manilhas antigas da rede de esgoto por canos de PVC.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_no_014_de_25_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_no_014_de_25_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores abaixo assinados, indicam ao Chefe do Poder Executivo Municipal as seguintes providências em caráter de urgência:_x000D_
 a) Que seja designado um vigia diurno ou noturno para a Praça do Rosário._x000D_
 b) Reitera a Indicação Nº 012, de 26 de junho de 2018.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_no_015_de_16_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_no_015_de_16_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores abaixo assinados, indicam ao Chefe do Poder Executivo Municipal as seguintes providências em caráter de urgência:_x000D_
 Reposição das lâmpadas queimadas nos postes de iluminação da Praça do Rosário e se possível substituir as lâmpadas tradicionais pelas LED.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_no_016_de_23_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_no_016_de_23_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Indicam, autorizar esta douta Presidência, após aprovação, oficiar o Poder Executivo Municipal juntamente com a Secretaria de Obras para que providencie em caráter de urgência:_x000D_
 A limpeza nas margens do córrego que passa no Bairro Patrimônio, sugerimos que possa providenciar a pulverização (fumacê) contra a proliferação de insetos e solicitamos a intervenção da vigilância epidemiológica neste local.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_no_017_de_23_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_no_017_de_23_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores que esta subscrevem, requerem que, após os trâmites regimentais, seja encaminhada ao Poder Executivo Municipal o seguinte pedido de providencias:_x000D_
 "Sejam feitos reparos e manutenção periodicamente nos equipamentos da Academia de Ginástica ao livre na Praça Francisca Prudencia, localizada no Bairro Patrimônio, em razão de estarem danificados.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_no_018_de_20_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_no_018_de_20_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, sugerem, atendidas as formalidades regimentais, que o Prefeito Municipal o Sr. Ieder Washington de Oliveira utilize o dinheiro que a Câmara devolve à Prefeitura seja integralmente investido na área da saúde pública, principalmente nas 44 (quarenta e quatro) cirurgias de focoemulsificação (catarata).</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_-_coleta_de_lixo_subterraneo.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_-_coleta_de_lixo_subterraneo.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima, Vereador, objetivando a melhoria da coleta de lixo no município e sua economicidade, sugere ao Executivo Municipal através de anteprojeto, que faz anexar, a instalação de lixeiras subterrâneas.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_de_aplausos_-_maestro_beto_.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_de_aplausos_-_maestro_beto_.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, faz constar nos anais do Poder Legislativo, Moção de Reconhecimento a Carlos Roberto dos Santos, o Maestro Beto.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2382/projeto_de_lei_n_009_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2382/projeto_de_lei_n_009_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Complementar N° 009/2002, que trata do Código de Posturas do Município de Tocantins, e acresce-lhe Art. 31-A, a fim de prever a possibilidade de instalação de lixeiras subterrâneas para a coleta de lixo doméstico, e dá outras providências".</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/projeto_de_lei_001_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/projeto_de_lei_001_2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 594/2017, que dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2375/projeto_de_lei_002_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2375/projeto_de_lei_002_2018.pdf</t>
   </si>
   <si>
     <t>"Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2018 no valor de R$ 49.749,00".</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2376/projeto_de_lei_003_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2376/projeto_de_lei_003_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Núcleo de Apoio à Saúde da Família NASF Modalidade 2, dispõe sobre a contratação temporária de pessoal, nos termos do art.37, lX, da Constituição, paia sua implantação e dá outras providências.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2377/projeto_de_lei_004_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2377/projeto_de_lei_004_2018.pdf</t>
   </si>
   <si>
     <t>"Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências"</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2378/projeto_de_lei_005_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2378/projeto_de_lei_005_2018.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n° 489, de 12 de novembro de 2012".</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2379/projeto_de_lei_006_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2379/projeto_de_lei_006_2018.pdf</t>
   </si>
   <si>
     <t>Dispões sobre abertura de Crédito Especial no Valor de R$ 200.000,00 as dotações do Município de Tocantins-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2380/projeto_de_lei_n_007_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2380/projeto_de_lei_n_007_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão e uso do nome social e de codinome nos registros municipais relativos a serviços públicos prestados no âmbito da administração municipal direta e indireta, conforme especifica".</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2381/projeto_de_lei_n_008_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2381/projeto_de_lei_n_008_de_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipal, o piso salarial dos profissionais do magistério, servidores inativos e pensionistas e dá outras providências".</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_ldo_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_n_011_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_n_011_de_2018.pdf</t>
   </si>
   <si>
     <t>Realiza Remanejamento no valor de R$ 108.381,70 as dotações do Município de Tocantins.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_n_012_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_n_012_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso II do art. 1° da Lei n°. 594/2017 e dá outras providências".</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2385/projeto_de_lei_n_013_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2385/projeto_de_lei_n_013_de_2018.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no Valor de R$ 150.000,00 as dotações do Município de Tocantins".</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2386/projeto_de_lei_n_014_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2386/projeto_de_lei_n_014_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 1° da Lei n°. 501/2013 e dá outras providências".</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2387/projeto_de_lei_n_015_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2387/projeto_de_lei_n_015_de_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento, instalação, funcionamento de Circos Itinerantes no âmbito do território municipal e dá outras providências".</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_lei_n_016_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_lei_n_016_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o § 1° do art. 1° da Lei n°. 609/2018 e dá outras providências".</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2389/projeto_de_lei_n_017_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2389/projeto_de_lei_n_017_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 4° da Lei no. 568/2016 e dá outras providências".</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2391/projeto_de_lei_n_018_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2391/projeto_de_lei_n_018_de_2018.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 835.000,00 as dotações do Município de Tocantins.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>Rafael, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2392/projeto_de_lei_n_019_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2392/projeto_de_lei_n_019_de_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Praça Pública"</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2393/projeto_de_lei_n_020_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2393/projeto_de_lei_n_020_de_2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de lotes do Loteamento comercial e residencial Novo Horizonte e dá outras providências".</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2394/projeto_de_lei_substitutivo_n_021_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2394/projeto_de_lei_substitutivo_n_021_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO INSTITUCIONAL NA MODALIDADE ABRIGO INSTITUCIONAL PARA CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2395/projeto_de_lei_n_022_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2395/projeto_de_lei_n_022_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2396/projeto_de_lei_n_023_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2396/projeto_de_lei_n_023_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso 1 do Art. 5° da Lei n°. 601/2017 e dá outras providências"._x000D_
 REJEITADO EM 28/11/2018.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2397/projeto_de_lei_n_024_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2397/projeto_de_lei_n_024_2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2398/projeto_de_lei_n_025_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2398/projeto_de_lei_n_025_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento de débitos do Município de Tocantins/MG com seu Regime Próprio de Previdência Social — RPPS (FAPSEM).</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2399/projeto_de_lei_n_026_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2399/projeto_de_lei_n_026_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento de débitos do Município de Tocantins com o seu Regime Próprio de Previdência Social — RPPS (Aporte financeiro), e contém outras providências. "</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2400/projeto_de_lei_n_027_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2400/projeto_de_lei_n_027_2018.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2018 que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2401/projeto_de_lei_n_028_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2401/projeto_de_lei_n_028_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I do Art. 5° da Lei n°. 601/2017 e dá outras providências".</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_resolucao_no_106_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_resolucao_no_106_2018.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivo do Regimento Interno"</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/957/projetos_de_resolucoes_no107_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/957/projetos_de_resolucoes_no107_de_2018.pdf</t>
   </si>
   <si>
     <t>" Estabelece a regulamentação do pagamento de diárias no Poder Legislativo Municipal de Tocantins".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/958/projetos_de_resolucoes_no108_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/958/projetos_de_resolucoes_no108_de_2018.pdf</t>
   </si>
   <si>
     <t>" Aprova a Prestação de Contas da prefeitura Municipal de Tocantins, relativa ao Exercício de 2016"</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Saúde para que envie a esta Casa, o que se segue:_x000D_
 Listagem de pacientes que estão na fila de espera para cirurgia de cataratas.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_de_20_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_de_20_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 20 DE MARÇO DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador infra-assinado,que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente a Secretaria Municipal de Saúde, para que repasse a esta Casa de Leis, as seguintes informações:_x000D_
 a) Qual é atual situação da obra de ampliação do Centro Integrado de Saúde do Município._x000D_
 b) Quantas equipes de PSF estão em funcionamento?_x000D_
 c) Caso tenha ampliado as equipes do PSF quais foram os critérios usados pela secretaria?_x000D_
 d) Que ações as equipes do PSF desenvolvem para contribuir com o meio ambiente?_x000D_
 e) Os agentes comunitários de saúde que integram o PSF residem nas comunidades que atuam?_x000D_
 f) Quantos e quais os profissionais médicos que prestam serviço de pediatria com seus respectivos dias e horários de atendimento;_x000D_
 g) Os nomes dos profissionais médicos que integram as equipes do PSF;_x000D_
 h) Quantos exames de ultra</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_de_26_de_marco_de_2018_-_reitera.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_de_26_de_marco_de_2018_-_reitera.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 26 DE MARÇO DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador signatário, no uso de suas atribuições, que lhe confere o Regimento Interno, vem REITERAR o pedido contido no requerimento datado de 13 de março de 2017 solicitando a composição e execução do Conselho Municipal de Educação e Cultura, que se aprovado seja levado ao conhecimento da Secretária Municipal de Educação e Cultura._x000D_
 Plenário Dr. Manoel Cataldo, da Câmara Municipal de Tocantins, aos 26 de março de 2018._x000D_
 Vereador Adriano Aloisio Amaro_x000D_
 J U S T I F I C A T I V A_x000D_
 Justifica a reiteração do requerimento, tendo em vista que esta Casa até o presente momento, não recebeu nenhuma comunicação a respeito da constituição do Conselho Municipal de Educação e Cultura, conforme menciona no Ofício Nº 032 de 16 de março de 2017 desta Secretária de Educação e Cultura.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_de_26_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_de_26_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 26 DE MARÇO DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Adriano Aloisio Amaro, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa no prazo regimental o que se segue:_x000D_
 1 - Cópia do Processo Licitatório Nº 036/2017, modalidade Pregão Presencial Nº 019/2017, tais como, edital, ata do processo licitatório em que fala das empresas participantes e a vencedora do mesmo;_x000D_
 2 - Recibos de pagamentos da Empresa SNOPSE Tecnologia EIRELI - ME de dezembro de 2017 até a presente data;_x000D_
 3 - Recibos de pagamentos da Empresa União Recicláveis Rio Novo Ltda - ME de dezembro de 2017 até a presente data._x000D_
 Plenário Dr. Manoel Cataldo, da Câmara Municipal de Tocantins, aos 26 de março de 2018._x000D_
 Vereador Adriano Aloisio Amaro_x000D_
 J U S T I F I C A T I V A_x000D_
 Nobres Pares, exercendo a função de fiscalizador do erário ...</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_de_30_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_de_30_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 30 DE OUTUBRO DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Adriano Aloisio Amaro, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Senhora Ilmara Verbena Secretária Interina de Saúde e Coordenadora do Programa da Saúde da Família - PSF, para que envie a esta Casa no prazo regimental, para fins de esclarecimento público, as seguintes informações o que se segue:_x000D_
 a) Quantos e quais profissionais médicos prestam serviços de pediatria com seus respectivos dias e horários de atendimento._x000D_
 b) Onde se encontra os equipamentos do laboratório municipal que foi fechado pela administração atual?_x000D_
 c) Quando iniciará o plantão médico 24 (vinte e quatro) horas no Centro Integrado de Saúde Sissa de Oliveira Pinto?_x000D_
 d) Como ficou resolvida a situação dos Agentes Epidemiológicos e servidores contratados pelo PSF, uma vez que chegou ao nosso...</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_de_27_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_de_27_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 27 DE NOVEMBRO DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Adriano Aloisio Amaro, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Senhora Ilmara Verbena Secretária Interina de Saúde e Coordenadora do Programa da Saúde da Família - PSF, para que envie a esta Casa no prazo regimental, para fins de esclarecimento, as seguintes documentações o que se seguem:_x000D_
 a) Relação de servidores classificados no Processo Seletivo referente ao Edital nº 001/2015, que tiveram seus contratos prorrogados após 03 de dezembro de 2017 e/ou que celebraram contrato com o município após esta data;_x000D_
 b) Cópia do parecer jurídico favorável aos citados contratos._x000D_
 Plenário Dr. Manoel Cataldo, da Câmara Municipal de Tocantins, aos 27 de novembro de 2018._x000D_
 Vereador Adriano Aloisio Amaro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa as seguintes informações sobre o Campo de Futebol Vereador Zezito Cardoso localizado no Bairro Grama:_x000D_
 a) Se está havendo alguma atividade desportiva no referido campo;_x000D_
 b) Se existe algum critério ou regulamentação para uso do local;_x000D_
 c) A infraestrutura do referido campo encontra-se em péssimas condições para qualquer atividade esportiva, se há recursos financeiros que possam viabilizar a reforma.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_de_13_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_de_13_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Nedson Soares de Souza Lima, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa no prazo regimental, as seguintes documentações, no que se refere aos itens abaixo relacionados:_x000D_
 a) Cópias das portarias que exoneram os servidores envolvidos pelo Ministério Público no processo de busca e apreensão de documentos da Prefeitura em 10/10/2018;_x000D_
 b) Cópias de todos os contratos de empresas prestadoras de serviços que foram cancelados;_x000D_
 c) Cópias dos contratos com os fornecedores envolvidos pelo Ministério Público em 10/10/2018</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_de_15_de_fevereiro_de_2018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_de_15_de_fevereiro_de_2018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_de_05_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, solicitando, o que se segue:_x000D_
 Que faça revisão nas Leis Complementares: Nº 022 de 20/09/2007 que dispõe sobre o plano de cargos e vencimentos dos Servidores integrantes do quadro de pessoal do Magistério Município de Tocantins, e dá outras providências" e Nº 047 de 26/12/2014 que "Altera a Lei Complementar nº 022/2007 que dispõe sobre o plano de cargos e vencimentos dos Servidores integrantes do quadro de pessoal do Magistério do Município de Tocantins, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_de_19_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_de_19_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O vereador no uso das suas atribuições Legislativas requer ao Excelentíssimo Senhor Presidente a anulação da votação do Projeto de Lei Nº 002/2018 que dispõe sobre "Abertura de Crédito Suplementar no Orçamento do Município para o Exercício de 2018 no valor de R$ 49.749,00".</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, no sentido de que a secretaria competente faça relatório sobre a incidência de Imposto de Renda e desconto em folha para o FAPSEM sobre reajuste salarial retroativo do servidor público.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento_de_12_de_marco_de_2018_-_der.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento_de_12_de_marco_de_2018_-_der.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado à Mesa Diretora, no sentido de que seja enviado ao Departamento de Estradas e Rodagem - DER - MG ofício requerendo a abertura de linha de transporte coletivo do tipo semi-urbano (roleta) entre as cidades de Tocantins e Rio Pomba.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_de_12_de_marco_de_2018_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_de_12_de_marco_de_2018_-_i.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado à Mesa Diretora, no sentido de que seja enviado ofício ao Cartório Eleitoral de Rio Pomba solicitando material de divulgação das seções e zona eleitoral de Tocantins- MG.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_de_12_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_de_12_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado à Mesa Diretora da Câmara, no sentido de que seja encaminhado à Câmara Municipal de Rio Pomba ofício requerendo apoio para que consigamos junto ao Departamento de Estradas e Rodagem - DER - MG, a abertura de linha de transporte coletivo do tipo semi-urbano (roleta) entre as cidades de Tocantins e Rio Pomba.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_de_23_de_outubro_de_2018_-_executivo.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_de_23_de_outubro_de_2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo assinado, requer, na forma regimental e após aprovação plenária, seja encaminhado ao Executivo Municipal no sentido de que o Prefeito Municipal possa comparecer à Câmara Municipal para prestar esclarecimento ao Legislativo sobre os acontecimentos que vêm preocupando a toda a população nos assuntos inerentes às constantes buscas do Ministério Público na Prefeitura de Tocantins.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_de_23_de_outubro_de_2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_de_23_de_outubro_de_2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador que a este subscreve, no uso das suas atribuições legais, requer que seja encaminhado pela Mesa Diretora ao Excelentíssimo Senhor Vereador Cleber da Silva Lopes o requerimento no sentido de que ele mencione em uma listagem as supostas mentiras que ele disse que este vereador tem pregado no Plenário do Legislativo Municipal.</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Adriano Aloisio Amaro e demais vereadores subscritos, no uso de suas atribuições, requerem, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa o que se segue:_x000D_
 1) Cópia do contrato da empresa que presta serviço de internet para administração municipal, bem como cópias de recibos e notas fiscais que comprovem o pagamento dos últimos 03 (três) meses;_x000D_
 2) Cópia do contrato da empresa que presta serviço de manutenção de ar condicionado para administração municipal, bem como cópias de recibos e notas fiscais que comprovem o pagamento dos últimos 06 (seis) meses.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_de_05_de_marco_de_2018_-_der.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_de_05_de_marco_de_2018_-_der.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador Washington Luiz Nunes Apolinário e demais vereadores subscritos, no uso de suas atribuições, requerem, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Departamento de Estradas e Rodagem - DER, para que estude a possibilidade de que seja implantada uma faixa de pedestre ou outro mecanismo na Rodovia MG-265, próximo a rotatória que dá acesso ao Bairro Esplanada, conforme fotos em anexo.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_de_02_de_abril_-_exarar_parecer.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_de_02_de_abril_-_exarar_parecer.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador que a este subscreve, após ouvido o Plenário, requer de Vossa Excelência adiamento do prazo para exarar parecer do Projeto de Lei Nº 006/2018, conforme o § 1º do Art. 32 do Regimento Interno.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_de_10_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_de_10_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador que a este subscreve, Presidente da Comissão de Finanças, Orçamento e Fiscalização amparado pelo parágrafo 1º do Art. 34 do Regimento Interno,ora transcrito:_x000D_
 § 1º - Por razões relevantes, fundamentadas em requerimento ao Presidente da Câmara, poderá a Comissão solicitar adiamento do prazo, por igual período, quando se tratar de matéria complexa a exigir maior estudo._x000D_
 Requer diante do exposto, considerando que o projeto de lei nº 006/2018 é matéria complexa._x000D_
 Nestes Termos,_x000D_
 Peço Deferimento.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimentos_de_30_de_abril_de_2018_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimentos_de_30_de_abril_de_2018_-_i.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE 30 DE ABRIL DE 2018_x000D_
 Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo subscrito, usando das prerrogativas que lhe são concedidas, respeitosamente requer que o Executivo envie esta Casa Legislativa o que abaixo se segue:_x000D_
 O valor do impacto financeiro da folha de pagamento se o aumento for o índice do IPCA, ou seja, 2,94% e não pelo INPC de 1,81%._x000D_
 Nestes Termos,_x000D_
 Pede Deferimento.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/80/requerimentos_de_30_de_abril_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/80/requerimentos_de_30_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador abaixo subscrito, usando das prerrogativas que lhe são concedidas, respeitosamente requer que o Executivo envie esta Casa Legislativa o que abaixo se segue:_x000D_
 1 - Cópia do parcelamento junto ao Instituto Nacional de Seguridade Social (INSS), tendo em vista a Lei Nº 606 de 17 de abril de 2018 que dispõe sobre abertura de Crédito Especial no Valor de R$ 200.000,00 às dotações do Município de Tocantins-MG e dá outras providências";_x000D_
 2 - Cópia de parcelas pagas, se houver, e comprovação através de recibos do pagamento ao referido Instituto._x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Plenário Dr. Manoel Cataldo, da Câmara Municipal de Tocantins, aos 30 de abril de 2018._x000D_
 Vereador Washington Luiz Nunes Apolinário</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_de_07_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_de_07_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador que a este subscreve, Presidente da Comissão de Finanças, Orçamento e Fiscalização, requer que o Executivo envie a esta Casa Legislativa informações e documento sobre o Projeto de Lei Nº 020/2018 que "Autoriza a alienação de lotes do Loteamento comercial e residencial Novo Horizonte e dá outras providências" que abaixo se segue:_x000D_
 1) Quantos lotes serão alienados?_x000D_
 2) Quanto ficará o custo para toda a estrutura para regularização do empreendimento, conforme consta no Art. 1º do projeto de lei?_x000D_
 3) Quais os tipos de obras serão feitas no Loteamento conforme consta no § 2º do Art. 1º do projeto de lei?_x000D_
 4) Envie a planta dos lotes que serão alienados no Loteamento Novo Horizonte._x000D_
 Nestes Termos,_x000D_
 Pede Deferimento.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_de_04_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_de_04_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador infra-assinado, presidente da Comissão de Finanças, Orçamento e Fiscalização que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes documentações com referência a Semana do Tocantinense Ausente de 2018:</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_de_25_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_de_25_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador infra-assinado, presidente da Comissão de Finanças, Orçamento e Fiscalização que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar um convite ao Senhor Ari Lúcio Dias Maciel Chefe de Transporte Escolar para comparecer na reunião ordinária da Câmara Municipal no dia 02/10/2018 (terça-feira) às 18:45 hs, para esclarecer algumas dúvidas a respeito do transporte escolar tais como: horário, rota, manutenção, quais os tipos de ônibus que o município possui, modelo, capacidade e outros questionamentos que fizerem necessários sobre o assunto; e informações sobre os veículos que serão usados para o transporte de eleitores no dia da votação, conforme § 2º do art.3º da Lei Federal Nº 6.091/1974._x000D_
 Nestes Termos,_x000D_
 Pede Deferimento.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_de_20_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_de_20_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento destes vereadores.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_de_11_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_de_11_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento destes vereadores.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_de_26_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_de_26_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador José Antônio Rocha, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal solicitando que requeira junto a Caixa Econômica Federal, Agência de Tocantins, a filmagem do caixa em que constate a pessoa que recebeu os valores referentes aos cheques cujas ordens são 003839/2016/003 no valor de R$153.347,88; Nota 110 de 28/11/2016 e 004506/2016/001 no valor de R$150.666,69; Nota 129 de 21/12/2016, fornecedor Alternativa Elétrica Ubá Ltda.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_de_26_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_de_26_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador José Antônio Rocha, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa cópia da planta do Campo de Futebol Vereador Zezito Cardoso localizado no Bairro Grama.</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_de_26_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_de_26_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador José Antônio Rocha, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido ao Prefeito Municipal para que envie a esta Casa no prazo regimental as seguintes informações:_x000D_
 a) Quanto o Município gastou com a reforma do abrigo rodoviário?_x000D_
 b) Qual é o custo total da obra do Campo de Futebol Vereador Zezito Cardoso localizado no Bairro Grama.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_de_25_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_de_25_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, nos termos regimentais vigentes, requer que a Secretaria Municipal de Saúde preste informações acerca dos agendamentos para fisioterapia, conforme segue:_x000D_
 a) Relação de pacientes, que se encontram na fila de espera para tratamento de fisioterapia desde o ano de 2017 até a presente data e que conste a data de entrada do agendamento._x000D_
 b) Como estão funcionando os agendamentos para os pacientes encaminhados para fisioterapia?_x000D_
 c) Quantos pacientes se encontram atualmente na fila de espera para fisioterapia?</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_de_27_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_de_27_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Vereador José Antônio Rocha, no uso de suas atribuições, vem a presença de Vossa Excelência, requerer que seja retirado o seu nome da Comissão Especial de Inquérito, constituída em sessão ordinária do dia 20/11/2018, à requerimento da Comissão de Serviços Públicos Municipais._x000D_
 O motivo pelo qual solicita é por ter sido já indicado pela Portaria Nº 128/2018 como presidente da Comissão Especial destinada apurar irregularidades nas obras do abrigo rodoviário._x000D_
 Nestes Termos,_x000D_
 Pede Deferimento.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_de_05_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_de_05_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente a Secretaria de Saúde, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes documentações:</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_de_20_de_marco_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_de_20_de_marco_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes documentações:_x000D_
 Recibos de pagamentos das diárias pagas por viagem do Executivo Municipal durante o ano de 2017.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_de_02_de_abril_de_2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_de_02_de_abril_de_2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, seja encaminhado à Mesa Diretora, no sentido de que seja enviado ofício a Agência da Receita Federal de Ubá-MG ou outro órgão que se fizer necessário, solicitando agendamento de reunião para que esta comissão possa melhor inteirar sobre o Projeto de Lei Nº 006/2018 que "Dispõe sobre abertura de Crédito Especial no Valor de R$ 200.000,00 as dotações do Município de Tocantins-MG e dá outras providências" em tramitação nesta Casa.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_de_02_de_abril_de_2018_-_prefeito.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_de_02_de_abril_de_2018_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito, para que repasse a esta Casa de Leis, no prazo regimental, a seguinte documentação:_x000D_
 Cópias das notificações que a Prefeitura Municipal recebeu tomando ciência do Processo 373203225 nas datas de 11/03/2013 e 09/08/2017.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_de_12_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_de_12_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 O Vereador infra-assinado, Presidente da Comissão de Finanças, Orçamento e Fiscalização que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Executivo solicitando informações sobre o Projeto de Lei Nº 018/2018 que "Abre Crédito Suplementar no valor de R$ 835.000,00 às dotações do Município de Tocantins".</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_de_11_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_de_11_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Rafael Luiz Marques_x000D_
 Presidente da Câmara Municipal de Tocantins._x000D_
 Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, membros da Comissão de Finanças, Orçamento e Fiscalização que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, solicitando o seguinte com relação aos Cargos Comissionados constantes no Projeto de Lei Substitutivo Nº 021/2018 ao Projeto de Lei Nº 021/2018, de 24 de setembro de 2018 que "Dispõe sobre o Serviço de Acolhimento Institucional na modalidade Abrigo Institucional para crianças e adolescentes no Município de Tocantins e dá outras providências":</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -2353,67 +2353,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_no_011_de_09_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_no_012_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_no_004_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_no_005_de_13_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_no_019_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/100/rafael_luiz_marques_indicacao_no_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/101/rafael_luiz_marques_indicacao_no_16_de_2018_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_no_011_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_no_012_de_30_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_no_013_de_12_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_no_016-2018_-_anteprojeto_-_padroeiro__fTDQzSP.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_no_017_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_no_018_de_26_de_fevereiro_de_2018__-_i.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_no_019_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_no_020_de_12_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_no_021_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_no_022_de_09_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_no_023_de_14_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_no_024_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_no_025_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_no_026_de_02_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_no_010_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_no_009_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_no_035_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_no_036_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_no_037_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_no_038_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_no_039_de_02_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_no_040_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_no_041_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_no_042_de_02_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_no_043_de_06_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_no_094_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_no_095_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_no_096_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_no_097_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_no_098_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_no_099_de_15_de_fevereiro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_no_100_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_no_101_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_no_102_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_no_103_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_no_104_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_no_105_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_no_106_de_23_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_no_107_de_15_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_no_108_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_no_109_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_no_110_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_no_111_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_no_112_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_no_113_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_no_114_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_no_115_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_no_116_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_no_117_de_23_de_setembro_de_2018_Xs1HYIx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/160/claudiomir_amaral_indicacao_no_019_de__2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/161/claudiomir_amaral_indicacao_no_020_de__2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_no_011_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/163/rafael_luiz_marques_indicacao_no_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/164/rafael_luiz_marques_indicacao_no_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_no_014_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_no_015_de_12__de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_no_016_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_no_017_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_no_018_de_07_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_no_019_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_no_020_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_no_021_de_30_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_no_010_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_no_012_de_26_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_no_013_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_no_014_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_no_015_de_16_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_no_016_de_23_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_no_017_de_23_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_no_018_de_20_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_-_coleta_de_lixo_subterraneo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_de_aplausos_-_maestro_beto_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2382/projeto_de_lei_n_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/projeto_de_lei_001_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2375/projeto_de_lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2376/projeto_de_lei_003_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2377/projeto_de_lei_004_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2378/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2379/projeto_de_lei_006_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2380/projeto_de_lei_n_007_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2381/projeto_de_lei_n_008_de_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_n_011_de_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_n_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2385/projeto_de_lei_n_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2386/projeto_de_lei_n_014_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2387/projeto_de_lei_n_015_de_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_lei_n_016_de_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2389/projeto_de_lei_n_017_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2391/projeto_de_lei_n_018_de_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2392/projeto_de_lei_n_019_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2393/projeto_de_lei_n_020_de_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2394/projeto_de_lei_substitutivo_n_021_de_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2395/projeto_de_lei_n_022_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2396/projeto_de_lei_n_023_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2397/projeto_de_lei_n_024_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2398/projeto_de_lei_n_025_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2399/projeto_de_lei_n_026_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2400/projeto_de_lei_n_027_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2401/projeto_de_lei_n_028_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_resolucao_no_106_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/957/projetos_de_resolucoes_no107_de_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/958/projetos_de_resolucoes_no108_de_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_de_20_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_de_26_de_marco_de_2018_-_reitera.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_de_30_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_de_13_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_de_19_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento_de_12_de_marco_de_2018_-_der.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_de_12_de_marco_de_2018_-_i.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_de_12_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_de_23_de_outubro_de_2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_de_23_de_outubro_de_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_de_05_de_marco_de_2018_-_der.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_de_02_de_abril_-_exarar_parecer.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_de_10_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimentos_de_30_de_abril_de_2018_-_i.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/80/requerimentos_de_30_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_de_04_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_de_20_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_de_11_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_de_20_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_de_02_de_abril_de_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_de_02_de_abril_de_2018_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_de_12_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_de_11_de_dezembro_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_no_011_de_09_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_no_012_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_no_004_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_no_005_de_13_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_no_019_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/100/rafael_luiz_marques_indicacao_no_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/101/rafael_luiz_marques_indicacao_no_16_de_2018_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_no_011_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_no_012_de_30_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_no_013_de_12_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_no_016-2018_-_anteprojeto_-_padroeiro__fTDQzSP.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_no_017_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_no_018_de_26_de_fevereiro_de_2018__-_i.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_no_019_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_no_020_de_12_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_no_021_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_no_022_de_09_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_no_023_de_14_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_no_024_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_no_025_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_no_026_de_02_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_no_010_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_no_009_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_no_035_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_no_036_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_no_037_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_no_038_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_no_039_de_02_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_no_040_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_no_041_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_no_042_de_02_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_no_043_de_06_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_no_094_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_no_095_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_no_096_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_no_097_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_no_098_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_no_099_de_15_de_fevereiro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_no_100_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_no_101_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_no_102_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_no_103_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_no_104_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_no_105_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_no_106_de_23_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_no_107_de_15_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_no_108_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_no_109_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_no_110_de_19_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_no_111_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_no_112_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_no_113_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_no_114_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_no_115_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_no_116_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_no_117_de_23_de_setembro_de_2018_Xs1HYIx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/160/claudiomir_amaral_indicacao_no_019_de__2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/161/claudiomir_amaral_indicacao_no_020_de__2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_no_011_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/163/rafael_luiz_marques_indicacao_no_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/164/rafael_luiz_marques_indicacao_no_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_no_014_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_no_015_de_12__de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_no_016_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_no_017_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_no_018_de_07_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_no_019_de_10_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_no_020_de_28_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_no_021_de_30_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_no_010_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_no_011_de_16_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_no_012_de_26_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_no_013_de_11_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_no_014_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_no_015_de_16_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_no_016_de_23_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_no_017_de_23_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_no_018_de_20_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_-_coleta_de_lixo_subterraneo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_de_aplausos_-_maestro_beto_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2382/projeto_de_lei_n_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/projeto_de_lei_001_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2375/projeto_de_lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2376/projeto_de_lei_003_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2377/projeto_de_lei_004_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2378/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2379/projeto_de_lei_006_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2380/projeto_de_lei_n_007_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2381/projeto_de_lei_n_008_de_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_n_011_de_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_n_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2385/projeto_de_lei_n_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2386/projeto_de_lei_n_014_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2387/projeto_de_lei_n_015_de_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_lei_n_016_de_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2389/projeto_de_lei_n_017_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2391/projeto_de_lei_n_018_de_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2392/projeto_de_lei_n_019_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2393/projeto_de_lei_n_020_de_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2394/projeto_de_lei_substitutivo_n_021_de_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2395/projeto_de_lei_n_022_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2396/projeto_de_lei_n_023_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2397/projeto_de_lei_n_024_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2398/projeto_de_lei_n_025_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2399/projeto_de_lei_n_026_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2400/projeto_de_lei_n_027_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/2401/projeto_de_lei_n_028_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_resolucao_no_106_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/957/projetos_de_resolucoes_no107_de_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/958/projetos_de_resolucoes_no108_de_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_de_20_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_de_26_de_marco_de_2018_-_reitera.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_de_30_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_de_13_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_de_05_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_de_19_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento_de_12_de_marco_de_2018_-_der.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_de_12_de_marco_de_2018_-_i.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_de_12_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_de_23_de_outubro_de_2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_de_23_de_outubro_de_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_de_05_de_marco_de_2018_-_der.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_de_02_de_abril_-_exarar_parecer.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_de_10_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimentos_de_30_de_abril_de_2018_-_i.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/80/requerimentos_de_30_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_de_07_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_de_04_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_de_20_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_de_11_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_de_26_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_de_26_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_de_25_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_de_27_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_de_05_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_de_20_de_marco_de_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_de_02_de_abril_de_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_de_02_de_abril_de_2018_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_de_12_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_de_11_de_dezembro_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>