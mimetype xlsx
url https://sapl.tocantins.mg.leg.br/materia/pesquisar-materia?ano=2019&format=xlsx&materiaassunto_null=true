--- v0 (2025-10-21)
+++ v1 (2026-04-07)
@@ -54,1684 +54,1684 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/599/claudiomir_amaral_indicacao_no_021_de__2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/599/claudiomir_amaral_indicacao_no_021_de__2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, INDICA em caráter de urgência, realização de mutirão de limpeza em toda cidade e manutenção de todos os bueiros.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/600/claudiomir_amaral_indicacao_no_022_de__2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/600/claudiomir_amaral_indicacao_no_022_de__2019.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Excelentíssimo Senhor Prefeito, que seja tomado providências junto a secretaria competente para que seja alterado o Ponto de Taxi da Avenida Dr. Joao Cataldo Pinto; inversão do sentido e adaptação de sinalização.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_no_022_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_no_022_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, sugerindo para que seja enviado a esta Casa de Leis Projeto de Lei que autoriza o Poder Executivo a efetuar a venda, através de Leilão Público, de todos os veículos que não estão sendo utilizados pela Administração Pública.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_no_023_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_no_023_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, sugerindo que seja feito um trabalho de educação ambiental em toda a cidade, como escolas, igrejas, repartições públicas, etc., para conscientizar a população da importância em cuidar da nossa cidade; e reiterando a indicação Nº 015 de 12 de março de 2018 em que solicito envio de projeto de lei instituindo a Política Municipal de Educação Ambiental.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_no_024_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_no_024_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita que envie expediente ao Senhor Prefeito, solicitando as seguintes providências na Estação de Tratamento de Água - ETA: Que seja feito a manutenção dos filtros, limpeza e pintura.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cleber</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_no_006_de_02_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_no_006_de_02_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve solicita que, após a tramitação regimental e o que lhes confere a Lei orgânica Municipal e o Regimento Interno, que depois de ouvido o plenário sugere a aprovação da seguinte Indicação:</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_no_007_de_02_de_abril_de_2019_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_no_007_de_02_de_abril_de_2019_2.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_no_008_de_11_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_no_008_de_11_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve solicita que, após a tramitação regimental e o que lhes confere a Lei orgânica Municipal e o Regimento Interno, que depois de ouvido o plenário sugere a aprovação da seguinte Indicação:_x000D_
 Que seja notificado o proprietário do lote situado na Rua Teófilo Antônio de Melo Filho, Bairro Teixeira de Melo, próximo ao nº 419, para que possa mantê-lo limpo, conforme determina a Lei Complementar Nº 058 de 05 de abril de 2017.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Buiu</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_no_013_de_076_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_no_013_de_076_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, depois de ouvido o Egrégio Plenário desta Casa indica, ao Chefe do Poder Executivo Municipal, através da Secretaria de Obras mostrando a necessidade de proceder com urgência o seguinte:_x000D_
 a) Patrolamento, cascalhamento e roçar as margens das estradas, desde a encruzilhada da propriedade de José Francisco França (Sr. Fio) na Estação até a Comunidade do Ubeba;_x000D_
 b) Proceder à troca de manilha quebrada do bueiro localizado no cruzamento da Rua Teófilo Antônio de Melo Filho com a Rua Antônio Teixeira de Siqueira no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_no_014_de_20_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_no_014_de_20_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS por solicitação da moradora do Bairro Bela Vista, residência nº 472, Elimar Maranhão, que reinvidica do setor competente da Prefeitura Municipal, as seguintes providências:</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>João da Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_no_118_de_05_de_fevereiro_de_2019_-_copia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_no_118_de_05_de_fevereiro_de_2019_-_copia.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência para evitar invasão de parte da propriedade da prefeitura localizada na comunidade da Pindaíba.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_no_119_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_no_119_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito indicação no sentido de que seja tomado providência junto à secretaria competente, iluminação pública para Comunidade dos Camargos.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_no_120_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_no_120_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legislativas requer que após tramitação regimental, seja encaminhado ao Excelentíssimo Senhor Prefeito no sentido de que seja providenciado junto a secretaria competente, a retirada das palmeiras sica dos canteiros da Avenida Doutor João Cataldo Pinto e que sejam transplantadas em praças e locais adequados.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé do Bue, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_no_018_de_12_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_no_018_de_12_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental, veem solicitar de Vossa Excelência que encaminhe a presente Indicação ao Senhor Prefeito Municipal, juntamente com a Secretaria de Obras para que viabilizem o seguinte para Rua José Soares Ribeiro, no Bairro Boa Vista;</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_no_019_de_07_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_no_019_de_07_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, na forma regimental, vem solicitar de Vossa Excelência que encaminhe a presente Indicação ao Senhor Prefeito Municipal, juntamente com a Secretaria de Obras para que viabilizem drenagem e pavimentação na Rua Diógenes Teixeira Alves, no Bairro Chácara, Centro.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Zé do Bue, Angelo Enfermeiro, Cleber, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_020_de_07_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_020_de_07_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental, vêem solicitar de Vossa Excelência que encaminhe a presente Indicação ao Senhor Prefeito Municipal, juntamente com a Secretaria de Obras para que viabilizem cobertura em estrutura metálica no Centro Integrado de Saúde onde está funcionando o Setor Administrativo.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zé do Bue, Angelo Enfermeiro, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_021_de_20_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_021_de_20_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental, veem solicitar de Vossa Excelência que encaminhe a presente Indicação ao Senhor Prefeito Municipal, dentro das possibilidades e planejamento, que seja realizado pelo Departamento de Engenharia da Prefeitura Municipal, estudos para instalação de um "Semafaro" na Rodovia Deputado José Pires da Luz, Avenida Doutor João Cataldo Pinto, na rotatória em frente ao Restaurante JP, com a finalidade de melhor disciplinar o tráfego de veículos, considerando os acidentes registrados no mencionado local</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Cleber</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_no_025_de_14_de_maio_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_no_025_de_14_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, solicitando a seguinte providência:_x000D_
 Que seja colocado poste de iluminação na pista lateral da Rodovia Deputado Pires da Luz a partir do Restaurante JP Grill até Rossi Auto Peças.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Angelo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_no_027_de_30_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_no_027_de_30_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhada ao Poder Executivo a presente indicação solicitando a seguinte providência no Bairro Vale do Ouro:_x000D_
 Que seja providenciado a colocação de mais um contêiner no referido bairro.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Angelo Enfermeiro, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_no_028_de_30_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_no_028_de_30_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhada ao Poder Executivo a presente indicação solicitando a seguinte providência, em caráter de urgência:_x000D_
 Que seja colocado 01 (um) quebra-mola na Rua João Antônio da Costa, situada no Bairro Colinas, próximo a residência de Nº 266.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_no_029_de_04_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_no_029_de_04_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa Diretora, na forma regimental, após aprovação do Plenário, que seja encaminhada ao Poder Executivo a presente indicação, através da Secretaria Municipal de Saúde, solicitando a seguinte providência:_x000D_
 Que seja estudada a possibilidade de os servidores da Secretaria Municipal da Saúde usarem crachás com nome e o cargo que exerce e uma foto atualizada do servidor.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_no_025_de_04_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_no_025_de_04_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários no uso das atribuições legais, solicitam que seja encaminhada ao Sr. Prefeito Municipal Exmo. Sr. Ieder Washington de Oliveira, que determine ao setor competente, solicitando providência em caráter de urgência o que segue:_x000D_
 "Limpeza e manutenção do reservatório de água localizado no morro do Cemitério São José".</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Zé do Bue, Angelo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_no_026_de_04_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_no_026_de_04_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários no uso das atribuições legais, solicitam que seja enviada ao Prefeito Municipal Exmo. Sr. Ieder Washington de Oliveira, que determine ao setor competente, solicitando providência em caráter de urgência no Centro Integrado de Saúde:_x000D_
 1) Contratação de profissionais médicos nas especialidades de psiquiatria e ginecologia._x000D_
 2) Que seja feito a dedetização neste Órgão Público.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/625/ok_indicacao_no_022_de_23_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/625/ok_indicacao_no_022_de_23_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental, vêem solicitar de Vossa Excelência que encaminhe a presente Indicação ao Senhor Prefeito Municipal, dentro das possibilidades e planejamento, sugerindo a necessidade de instalação de 01 (um) quebra mola perto do portão do Itararé (em frente a casa da Sra. Neiza Peixoto) e retirar o quebra mola em frente a Igreja Universal.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_no_023_de_21_de_maio_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_no_023_de_21_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer que após tramitação regimental, seja encaminhado ao Prefeito Municipal Exmo. Sr. Ieder Washington de Oliveira, seguinte:_x000D_
 REITERAÇÃO DAS INDICAÇÕES: Nº 001 DE 20 DE MARÇO DE 2017 E Nº 007 DE 11 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Zé do Bue, Angelo Enfermeiro, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_no_027_de_09_de_julho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_no_027_de_09_de_julho_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários no uso das atribuições legais, solicitam que seja enviada ao Prefeito Municipal Exmo. Sr. Ieder Washington de Oliveira, que determine a Secretária Municipal de Saúde, em caráter de urgência o seguinte:_x000D_
 Instalação do Consultório Odontológico e equipe formada por dentista e auxiliar de saúde bucal para atender a Unidade do Programa da Saúde da Família do Bairro Patrimônio;</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/670/claudiomir_amaral_indicacao_no_023_de__2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/670/claudiomir_amaral_indicacao_no_023_de__2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, INDICA ao Poder Executivo de Tocantins as seguintes melhorias para o Bairro São Lucas: iluminação, manutenção e adequação com alguns bancos para a praça no referido bairro.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Adriano - 28, Buiu, Cleber, Nedinho, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_no_026_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_no_026_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, solicitando a seguinte providência:_x000D_
 Que seja retirada as instalações elétricas dos postes de iluminação do Loteamento Novo Horizonte (exceto os postes), até que se inicie novamente as obras e que seja guardado em um local adequado.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_no_044_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_no_044_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito vem requerer,após tramitação regimental que seja encaminhada ao Senhor Prefeito Municipal e conseqüentemente aos órgãos responsáveis a seguinte Indicação:_x000D_
 a) Devido a obra de canalização da Rua Teófilo Antônio de Melo que seja realizado recapeamento com massa asfáltica em toda a sua extensão._x000D_
 b) Que o departamento de trânsito possa estudar um meio para que a Rua Joaquim Rodrigues de Oliveira no Bairro Grama tenha sentido único e colocação de placa de sinalização "Proibido Estacionar".</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_no_045_de_12_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_no_045_de_12_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito vem requerer,após tramitação regimental que seja encaminhada ao Senhor Prefeito Municipal e conseqüentemente aos órgãos responsáveis a seguinte Indicação:_x000D_
 Devido a obra de canalização da Rua Feliciano da Mota Couto que seja realizado recapeamento com massa asfáltica em toda a sua extensão.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_no_046_de_12_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_no_046_de_12_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito vem requerer,após tramitação regimental que seja encaminhada ao Senhor Prefeito Municipal e conseqüentemente aos órgãos responsáveis a seguinte Indicação:_x000D_
 Que seja construída de concreto a Ponte denominada "Joaquim Espanhol" localizada no Córrego dos Pires.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_no_047_de_09_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_no_047_de_09_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito vem solicitar que, após tramitação regimental seja encaminhada ao Senhor Prefeito Municipal e conseqüentemente aos órgãos responsáveis para que sejam tomadas as medidas cabíveis ao que se segue:_x000D_
 1º) Que realizem serviços de limpeza, capinação e poda do mato alto e a remoção de lixos depositados irregularmente nas margens do Rio Paraopeba, no trecho compreendido da ponte da Avenida Dr. João Cataldo Pinto até a ponte da Rua Raul Soares e sugiro que seja instalado placas educativas._x000D_
 2º) Que seja feita a limpeza da Rua Francisco Verbena, Nº 44, fundos e a troca dos encanamentos da rede de esgoto nos fundos da APAE._x000D_
 3º) Que seja feita poda dos matos e dos galhos altos, patrolamento das estradas vicinais nas seguintes Comunidades Rurais: Santa Isabel, Pires, Beija-flor, Pindaíba, Pedra Branca, Boa Vista, Córrego dos Mendes, Córrego Fundo.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_no_048_de_23_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_no_048_de_23_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_no_049_de_18_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_no_049_de_18_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador, que a esta subscreve, tem a grata satisfação de SUGERIR através de Projeto de Lei, ora encaminhado, ao Executivo Municipal, a implantação de uma Central de Reciclagem de Entulhos de Materiais de Construção Civil, Reformas ou Demolições.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_no_050_de_20_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_no_050_de_20_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador, abaixo subscrito, indica ao Senhor Prefeito Municipal, após ouvido o Plenário, para que determine ao setor competente a colocação do símbolo mundial do Autismo ou nome "Autista" nas placas de atendimento prioritário, como determina a Lei Nº 17.814 de 26 de abril de 2016.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_no_052_de_08_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_no_052_de_08_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>NEDSON SOARES DE SOUZA LIMA, Vereador desta Casa, vem, respeitosamente, à presença de Vossa Excelência, apresentar Indicação à Mesa Diretora sugerindo a possibilidade de apresentar Projeto de Resolução alterando o Regimento Interno no que dispõe sobre:_x000D_
 1º) O número de sessões legislativas de 01 (uma) sessão por semana, passe para 02 (duas) sessões por semana._x000D_
 2º) As reuniões das comissões permanentes realizarem semanalmente, fixando o dia e hora e que não poderão reunir-se no dia e horário de reunião do Legislativo.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_no_123_de_11_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_no_123_de_11_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve solicita que, após a tramitação regimental, seja encaminhada ao Excelentíssimo Sr. Prefeito Municipal de Tocantins a seguinte Indicação:_x000D_
 Indica ao Poder Executivo Municipal que atenda a solicitação dos moradores da Comunidade da Pedra Branca de Cima reivindicando patrolamento da estrada que liga as Comunidades da Pedra Branca de Cima ao Córrego dos Pires, conforme abaixo assinado contendo 32 assinaturas (em anexo).</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_no_124_de_11_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_no_124_de_11_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_no_125_de_25_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_no_125_de_25_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer, que após tramitação regimental seja encaminhado ao Executivo Municipal através da secretaria competente, que estude a viabilidade da instalação de 02 (dois) redutores de velocidades (quebra molas) na Rua Antônio Damásio, próximo a residência de Nº 27 (Sr. Michel), e outro do lado da Praça Francisca Prudência (Dona Chiquinha) no Bairro Patrimônio e que façam a sinalização dos mesmos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_no_126_de_02_de_julho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_no_126_de_02_de_julho_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer, que após tramitação regimental seja encaminhado ao Executivo Municipal através da secretaria competente, para que seja feita a transferência do prédio e da área pertencente a Escola Municipal do Córrego do Ubeba para o Conselho de Desenvolvimento Comunitário local.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_no_128_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_no_128_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer, que após tramitação regimental seja encaminhada ao Executivo Municipal através da Secretaria competente, no sentido que seja providenciado local para a prática de equoterapia para as pessoas com necessidades especiais e também local de lazer para as famílias.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_no_129_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_no_129_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer, que após tramitação regimental seja encaminhada ao Executivo Municipal através da secretaria competente, no sentido de que seja providenciado para nossa Comunidade, pelo menos um local, para coleta de resíduos de vidros.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>João da Fazenda, Adriano - 28, Angelo Enfermeiro, Buiu, Cleber, Miro Enfermeiro, Nedinho, Rafael, Tita, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_no_130_de_20_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_no_130_de_20_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer, que após tramitação regimental seja encaminhada ao Executivo Municipal no sentido de que aceite a enviar projeto do BDMG. Motivado pela maioria dos vereadores com a seguinte proposição aquisição do terreno para construção da Estação de Tratamento de Esgoto - ETE e anexação de projeto de execução da obra.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_no_131_de_24_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_no_131_de_24_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, após tramitação regimental solicita que seja encaminhada ao Executivo Municipal através da secretaria competente, para que providencie para a Comunidade de Santa Isabel o seguinte:_x000D_
 1 - estender calçamento até a residência do senhor José Alves da Silva;_x000D_
 2 - construir uma boca de lobo em frente à residência do senhor Wilson Cléver de Oliveira._x000D_
 3 - corrigir depressão no calçamento em frente à casa do Senhor Antônio Dorcílio, vulgo (Antônio Caetano) perto da Dona Valina.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/688/claudiomir_amaral_indicacao_no_025_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/688/claudiomir_amaral_indicacao_no_025_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Poder Executivo de Tocantins,através da Secretaria competente, as providências nas seguintes vias públicas localizadas no Bairro Vale do Ouro (fotos em anexo):_x000D_
 Rua Caetano Roberti - reposição dos bloquetes e dar manutenção no restante das vias públicas existentes no bairro;_x000D_
 Rua Antônio Lopes - desentupimento de um bueiro e solução para o caso onde tem uma cratera colocando em risco a vida de crianças, condutores de veículos e até dos animais; e realizar o calçamento (reiterando a Indicação nº 009 de 03 de abril de 2017 de autoria dos vereadores Claudiomir e Angelo);_x000D_
 Rua João Marcolino - manutenção na referida rua onde a água da chuva quando desce entra nas casas perto onde falta o resto do calçamento;_x000D_
 Rua José Bernardo - desentupir e reformar o bueiro próximo ao Bar da Tatinha;</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_no_026_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_no_026_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_no_027_de_22_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_no_027_de_22_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que seja remetida ao Senhor Prefeito o projeto de indicação que Institui a Criação do FIA - Fundo para Infância e Adolescência (segue em anexo o processo da criação da Lei e sua regulamentação).</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_no_132_de_22_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_no_132_de_22_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, após tramitação regimental solicita que seja encaminhada ao Executivo Municipal no sentido de que seja criada a Ouvidoria no Município de Tocantins.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_no_133_de_29_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_no_133_de_29_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer que após tramitação regimental, seja encaminhado ao Executivo Municipal, indicação no sentido de que seja enviado a essa Casa projeto ambiental para atender as seguintes legislações: Projeto de Lei Nº 312/2015 que Institui a Política Nacional de Pagamento por Serviços Ambientais - PSA; Lei 12.651/2012 - Novo Código Florestal e Lei 9.433/97 que a Política Nacional de recursos hídricos.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_no_134_de_29_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_no_134_de_29_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após tramitação regimental seja encaminhado ao executivo Municipal indicação no sentido de que sejam tomadas as seguintes providências:_x000D_
 1) Pagamento do Programa Nacional de Melhoria de Acesso e Qualidade da Atenção Básica (PMAQ - AB)._x000D_
 2) Que seja realizado processo seletivo para os Agentes de Saúde da Família.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_no_135_de_29_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_no_135_de_29_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após tramitação regimental seja encaminhado ao executivo Municipal indicação no sentido de que seja tomada a seguinte providência na Comunidade do Beija-flor:_x000D_
 Que seja reconstruído uma canaleta próximo ao córrego nos fundos da casa do Sr. Daniel Alves e confrontantes para evitar degradação ambiental.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_no_136_de_12_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_no_136_de_12_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Encaminho sugestão de Projeto de Lei que "Institui a Política de Bem-Estar Animal e dispõe sobre ações objetivando o bem-estar animal, o controle populacional de cães e gatos, o estímulo à posse responsável, o incentivo à adoção de animais, a proibição à prática de maus-tratos a cães, gatos e equídeos no Município de Tocantins, e dá outras providências", uma vez que se trata de matéria de iniciativa privativa do Executivo.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_no_055_de_26_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_no_055_de_26_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, usando das atribuições regimentais, INDICA ao Chefe do Poder Executivo Municipal, para que através da Secretaria de Obras e Serviços Públicos seja providenciada a construção de uma galeria ou colocação de manilhas, na Rua Sebastião Rodrigues de Oliveira, desde a Avenida Prefeito Joaquim Dias Santiago sentido ao Rio Paraopeba, no Bairro Grama.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_no_028_de_26_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_no_028_de_26_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o vereador que a esta subscreve, solicita ao Senhor Prefeito providencias no sentido de determinar ao setor competente para que proceda o seguinte para a Praça Deputado José Pires da Luz, no Bairro Boa Vista:limpeza, capina, revitalização dos canteiros e colocação de recipientes de lixo (lixeiras).</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Adriano - 28, Angelo Enfermeiro, Buiu, Cleber, João da Fazenda, Miro Enfermeiro, Nedinho, Rafael, Tita, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao__no_012_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao__no_012_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador Adriano Aloísio Amaro, presidente da Comissão de Serviços Públicos Municipais, que a este subscreve, amparado regimentalmente e apoiado pelos demais colegas que abaixo citados concordarem, requer que seja enviado oficio ao Executivo Municipal para que o mesmo possa enviar a esta Casa de Leis para apreciação, nova mensagem do Projeto de Lei Nº017/2019 que "Dispõe sobre a cessão onerosa dos direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais ao Município de Tocantins", com as seguintes sugestão:</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_no_137_de_10_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_no_137_de_10_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após tramitação regimental seja encaminhado ao Executivo Municipal para providências junto a secretaria competente a retirada de uma árvore seca no meio da Rua Maestro Pedro Coelho em frente as residências de números 126 e 117 no Bairro Grama.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_no_138_de_10_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_no_138_de_10_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após tramitação regimental seja encaminhado ao Executivo Municipal indicação no sentido que seja providenciada junto a secretaria competente instalação de manilhas na estrada próximo à escola da Comunidade do Córrego dos Macacos.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Zé do Bue, Angelo Enfermeiro, João da Fazenda, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_no_030_de_05_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_no_030_de_05_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, requerem que após tramitação regimental seja encaminhado ao Executivo Municipal indicação no sentido de que seja feito pactuação com a Polícia Militar de Minas Gerais, Polícia Rodoviária Estadual, no sentido de recolher os animais bovinos e eqüinos que circulam pelas vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_no_029_de_03_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_no_029_de_03_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam ao Senhor Prefeito providências no sentido de determinar ao setor competente para que proceda a construção de uma galeria ou outro tipo de obra de captação das águas pluviais na Rua Orozimbo Dutra nas proximidades do Nº275 em frente a residência de Maria Rita França.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_no_053_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_no_053_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>NEDSON SOARES DE SOUZA LIMA, Vereador desta Casa, vem, respeitosamente, à presença de Vossa Excelência, apresentar Indicação solicitando do Executivo Municipal, através da Secretaria de Obras e Serviços Públicos que seja providenciado o rebaixamento e a construção de uma galeria, na Travessa Juanito Bicalho Casagrande no sentido ao Rio Paraopeba, no Bairro Grama.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_no_054_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_no_054_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>NEDSON SOARES DE SOUZA LIMA, Vereador desta Casa, vem, respeitosamente, à presença de Vossa Excelência, apresentar Indicação solicitando do Executivo Municipal, através da Secretaria de Obras e Serviços Públicos que seja providenciado urgentemente junto a Empresa Energisa no Bairro Grama, o seguinte: construção de galeria, bueiro com manilhas de 1 (um) metro deste a Avenida Prefeito Joaquim Dias Santiago em frente ao Paulinho Lanche e desaguando no sentido do Rio Paraopeba.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_no_056_de_10_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_no_056_de_10_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, usando das atribuições regimentais, INDICA ao Chefe do Poder Executivo Municipal, para que através da Secretaria de Obras e Serviços Públicos seja providenciado o cascalhamento em pontos estratégicos na estrada grota na Comunidade dos Pires que dá acesso as várias residências (Rossir e do Rildo) que interliga com a Comunidade da Pedra Branca.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_no_057_de_10_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_no_057_de_10_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, usando das atribuições regimentais, INDICA ao Chefe do Poder Executivo Municipal, para que através da Secretaria de Obras e Serviços Públicos seja providenciada a manutenção da passagem localizada na Comunidade do Beija-Flor:da Dona Fia do Sr. Wantuil "estrada" e também nos pontos que dá acesso as residências de vários moradores do outro lado do rio principalmente a do Senhor Jaime.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/claudiomir_amaral_indicacao_no_024_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/claudiomir_amaral_indicacao_no_024_2019.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, INDICA ao Poder Executivo de Tocantins, a deslocação de um vigia zelador, para a nossa querida Praça do Rosário, a fim de cuidar melhor deste local público, no período de 15:00 hs até as 23:00 hs, ou outro horário a ser definido pelo departamento responsável.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/claudiomir_amaral_indicacao_no_024_de_28_de_maio_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/claudiomir_amaral_indicacao_no_024_de_28_de_maio_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso das atribuições legais, requer que o presente seja expedito ao Prefeito Municipal Exmo. Sr. leder Washington de Oliveira, através dos Setores de Vigilância Sanitária e Epidemiologia solicitando providência em caráter de urgência.: _x000D_
 Que sejam adotadas medidas emergenciais do município em buscar soluções efetivas para combater a proliferação de escorpiões no Bairro São Lucas.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/605/mocao_de_protesto_repudio_correta_para_enviar.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/605/mocao_de_protesto_repudio_correta_para_enviar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO E REPÚDIO CONTRA A PROPOSTA DE EMENDA CONSTITUCIONAL PEC Nº06/2019, QUE ALTERA AS REGRAS DA SEGURIDADE SOCIAL NO BRASIL E A MEDIDA PROVISÓRIA Nº871/2019, DISPONDO SOBRE A REFORMA DA PREVIDÊNCIA</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/606/mocao_de_apoio_lei_kandir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/606/mocao_de_apoio_lei_kandir.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE TOCANTINS, ESTADO DE MINAS GERAIS, por sua Mesa Diretoria propõe a presente MOÇÃO DE APOIO Nº 001/2019 à iniciativa do SINDIFISCO-MG (cópia do documento em anexo), visando construir uma grande rede de cooperação com todos os seguimentos da Sociedade Mineira, governo estadual e municipal, parlamentares, classe empresarial, organizações sociais, servidores públicos, todos os cidadãos, com o objetivo de buscar o que pertence ao povo mineiro, o ressarcimento das perdas decorrentes da LEI KANDIR.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/607/mocao_de_reconhecimento_-_apae.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/607/mocao_de_reconhecimento_-_apae.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins faz constar em seus anais Moção de Reconhecimento a APAE (Associação de Pais e Amigos dos Excepcionais de Tocantins) pelo trabalho desenvolvido com atividades de estimulação, quando muitos pais não poderiam proporcionar a seus filhos, um atendimento de excelência e de forma gratuita, visando continuamente a superação de obstáculos e limitações, buscando a inclusão social e a convivência igualitária e respeitosa de todos aqueles atendidos pela instituição.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/629/mocao_de_aplausos_-_maes.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/629/mocao_de_aplausos_-_maes.pdf</t>
   </si>
   <si>
     <t>Simplicidade!_x000D_
 Palavra assim definida pelo Dicionário Unesp, do português contemporâneo: característica do que é simples, ausência de rebuscamento ou sofisticação, despojamento, modéstia, humildade._x000D_
 É assim nossa homenageada, Senhora Diva de Souza Melo.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_n_009_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_n_009_de_2019.pdf</t>
   </si>
   <si>
     <t>Revoga em seu inteiro teor a Lei Complementar N.º 020/2007, de 13 de agosto de 2007.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_n_010_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_n_010_de_2019.pdf</t>
   </si>
   <si>
     <t>Cria Cargos na Estrutura Administrativa da Câmara Municipal de Tocantins e contém outras providências.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/lei_complementar_022_de_20_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/lei_complementar_022_de_20_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°. 048/2015 modificando as nomenclaturas, quantitativos de vagas e símbolos de vencimentos dos cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_001_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_001_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipais, servidores inativos e pensionistas, Agentes Políticos, Prefeito, Vice-Prefeito, Secretários, Presidente da Câmara e Vereadores".</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_002_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração, pelo Município de Tocantins, do contrato de consórcio público do Consórcio Intermunicipal de Saneamento Básico da Zona da Mata – CISAB ZONA DA MATA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_no_003_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_no_003_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui taxas do SIM - Serviço de Inspeção Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_005_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_005_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020 e estabelece outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_no0062019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_no0062019.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre concessão de subvenções sócias ás Entidades que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_n_007_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_n_007_de_2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o serviço de acolhimento institucional na modalidade abrigo institucional para crianças e adolescentes no município de Tocantins e dá outras providências”</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_n_008_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_n_008_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Tocantins com o seu Regime Próprio de Previdência Social – RPPS (Aporte financeiro), e contém outras providências.'</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_n_011_de_17_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_n_011_de_17_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate a Endemias (ACE) no âmbito do Município de Tocantins/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/687/projeto_de_lei_n_012_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/687/projeto_de_lei_n_012_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura Créditos Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_013_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_013_de_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TOCANTINS/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A — BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 REJEITADO EM 13/08/2019.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_014_de_2019_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_014_de_2019_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS EXCEPCIONAIS PARA QUITAÇÃO DOS DÉBITOS DE NATUREZA TRIBUTÁRIA E NÃO TRIBUTÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_015_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_015_de_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_016_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_016_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei n°. 208/1979 que trata sobre o segundo ponto de táxi no Município e dá outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_017_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_017_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão onerosa dos direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais ao Município de Tocantins</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_018_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_018_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do Art. 5º da Lei nº. 622/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/projeto_de_lei_n_019_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/projeto_de_lei_n_019_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui instância de controle social dos serviços de saneamento básico no Município.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/projeto_de_lei_n_020_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/projeto_de_lei_n_020_de_2019.pdf</t>
   </si>
   <si>
     <t>Define o Consórcio Intermunicipal de Saneamento Básico da Zona da Mata de Minas Gerais (CISAB ZONA DA MATA) como ente responsável pela regulação dos serviços de água e esgoto do Município de Tocantins, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/projeto_de_lei_n_021__2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/projeto_de_lei_n_021__2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária de Tocantins".</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/projeto_de_lei_n_023_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/projeto_de_lei_n_023_2019.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no Valor de R$ 207.000,00 ( duzentos e sete mil reais ) nas dotações do orçamento do Município de Tocantins.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/projeto_de_lei_n_024_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/projeto_de_lei_n_024_2019.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no Valor de R$ 173.000,00(Cento e setenta e três mil reais) nas dotações do orçamento do Município de Tocantins"</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/projeto_de_lei_n_025_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/projeto_de_lei_n_025_de_2019.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE CRITÉRIOS EXCEPCIONAIS PARA QUITAÇÃO DOS DÉBITOS DE NATUREZA TRIBUTÁRIA E NÃO TRIBUTÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/959/projetos_de_resolucoes_no109_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/959/projetos_de_resolucoes_no109_de_2019.pdf</t>
   </si>
   <si>
     <t>" Altera a Resolução Nº 107/2018 que Estabelece a regulamentação do pagamento de diárias no Poder Legislativo Municipal de Tocantins".</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_no_110_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_no_110_2019.pdf</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, Exercício de 2003”</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adriano - 28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_001_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_001_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, membros da Comissão de Serviços Públicos Municipais que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento destes vereadores:_x000D_
 a) Cópia do contrato atual celebrado entre a Prefeitura Municipal e a empresa responsável pela coleta de lixo, com seus respectivos dias, horários e rota da coleta;_x000D_
 b) Cópia dos recibos de pagamento à empresa responsável pela coleta de lixo de outubro de 2018 até a presente data;_x000D_
 c) Cópia do Termo de Rescisão dos funcionários envolvidos na suposta fraude de licitações.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_no_002_de_26_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_no_002_de_26_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, membros da Comissão de Serviços Públicos Municipais que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, para conhecimento destes vereadores o seguinte:</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_no_003_de_16_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_no_003_de_16_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, membros da Comissão de Serviços Públicos Municipais que a este subscrevem, regimentalmente apoiados, vêem através deste solicitar que os mesmos possam assumir à Comissão Especial Inquérito criada pela Portaria Nº 130 de 21 de novembro de 2018, para investigar e apurar os seguintes fatos:</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado em prática a Coordenadoria Municipal de Defesa Civil - COMDEC, instituída pela Lei Nº 435, de 27 de novembro de 2009, com finalidade de coordenar todas as ações de defesa civil, nos períodos de normalidade e anormalidade.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_no_002_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_no_002_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a listagem dos produtos adquiridos para o Laboratório Municipal no segundo período do ano de 2016 e quais as finalidades foram a esses destinados?</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_no_003_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_no_003_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o nome das imobiliárias responsáveis pelas vendas dos lotes do Loteamento Teixeira de Melo e a listagem dos nomes dos adquirentes de lotes nesse loteamento no período de 2005 a 2016.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_no_001_de_21_de_marco_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_no_001_de_21_de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos regimentais vigentes, REQUER ao Chefe do Executivo Municipal, informações e documento acerca da "Ponte Joaquim Espanhol" localizada na Comunidade dos Pires:</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento deste vereador:</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_002_de_12_de_fevereiro_de_2019_-_SGoU99p.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_002_de_12_de_fevereiro_de_2019_-_SGoU99p.pdf</t>
   </si>
   <si>
     <t>Vereador Washington Luiz Nunes Apolinário, que a este subscreve, no uso de suas prerrogativas regimentais, após ouvido o Soberano Plenário, requer a Mesa Diretora o que segue:_x000D_
 a) Que seja contratado uma empresa especializada para atualização do Site da Câmara e melhorar a transmissão das reuniões via Facebook;_x000D_
 b) Que seja postado no Site e nas redes sociais da Câmara todas as proposições de autoria dos vereadores.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_003_de_19_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_003_de_19_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento deste vereador</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_004_de_26_de_fevereiro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_004_de_26_de_fevereiro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte para conhecimento deste vereador:_x000D_
 a) Cópia do empenho e recibo de pagamento do primeiro mês de prestação de serviço da empresa vencedora do plantão médico.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_005_de_09_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_005_de_09_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte:</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no_001_de_23_de_abril_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no_001_de_23_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, relator da Comissão Especial de Inquérito que a este subscreve, regimentalmente apoiado, vêem através deste solicitar à Mesa Diretora que seja contratada Assessoria Jurídica para atender as demandas da respeitada comissão durante o inquérito.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_001_de_14_de_maio_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_001_de_14_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>Os parlamentares que este subscrevem, na forma regimental, depois de ouvido o Plenário, requerem da Mesa Diretora, agendamento de audiência pública, sobre a coordenação da Comissão de Serviços Públicos Municipais e demais vereadores, para tratarmos com urgência sobre situação da fiscalização, animais soltos e horário de funcionamento das Farmácias em Tocantins.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_006_de_14_de_maio_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_006_de_14_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_001_de_04_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_001_de_04_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nos termos regimentais vigentes, REQUEREM ao Chefe do Executivo Municipal e a Secretaria Municipal de Saúde as seguintes providências:</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_004_de_18_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_004_de_18_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços Públicos Municipais, ora subscrita requer que a Sra. Juliana Dias do Nascimento Domingos, digna Secretária Municipal de Assistência e Desenvolvimento e Social, seja convocada (ou convidada) para comparecer na Câmara Municipal de Tocantins, para fins de prestar esclarecimentos, em data por ela confirmada.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_no_007_de_18_de_junho_de_2018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_no_007_de_18_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes informações:</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_001_de_14_de_maio_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_001_de_14_de_maio_de_2019.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_004_de_18_de_junho_de_2019_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_004_de_18_de_junho_de_2019_-_i.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso das suas atribuições legais que lhe confere o Regimento Interno,requer que após submetido á apreciação do plenário, seja encaminhado ao Executivo Municipal, através do Departamento de Engenharia, para o envio de documentos e informação que se seguem:</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_005_de_18_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_005_de_18_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso das suas atribuições legais que lhe confere o Regimento Interno, requer que após submetido á apreciação do plenário, seja enviado ao Executivo Municipal, para a informação que segue:</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_006_de_18_de_junho_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_006_de_18_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso das suas atribuições legais que lhe confere o Regimento Interno, requer que após submetido á apreciação do plenário, seja enviado ao Executivo Municipal, para o que segue:</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimento_no_007_de_09_de_julho_de_2019_-_aud_FeoH2A4.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimento_no_007_de_09_de_julho_de_2019_-_aud_FeoH2A4.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, REQUER ao Poder Legislativo de Tocantins, realização de Audiência Publica, com autoridades do município, entidades, simpatizantes pela causa e também do Ministério Público, sobre situação de animais de rua da nossa cidade, sobre responsabilidade da Comissão Especial de Saúde, ou outra comissão de defesa e proteção dos animais podendo ser nomeada pelo Presidente.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_no_008_de_13_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_no_008_de_13_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através do Departamento de Engenharia, o que se segue:_x000D_
 Cópia do empenho, no valor de R$349.242,61 referente a despesas de devolução de valores de Convênio conf. notificação 2319/201//SOPRE-MG/SECOV-MG/SUEST-MG-FUNASA, e melhores esclarecimentos sobre esta devolução, contendo qual seria este convênio.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_no_009_de__20_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_no_009_de__20_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através da Secretaria competente, o que se segue:_x000D_
 Cópias dos empenhos, notas fiscais, relatórios médicos, parecer jurídico, referentes a valores pagos a particulares, pessoas físicas no período de 2017 a 2019.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_no_010_de_24_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_no_010_de_24_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através da Secretaria competente, informações à respeito das Escolas Municipais, no que diz respeito da declaração de isenção de Imposto de Renda, não realizada pela administração.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_no_011_de_24_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_no_011_de_24_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através do Departamento de Engenharia, o seguinte:_x000D_
 Cópia da planta ou mapa do Bairro Vale do Ouro, em ambos os lados incluindo o sentido de acesso ao Clube do Boca.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_no_002_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_no_002_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização, respeitosamente, vem requerer as seguintes informações e documentos com referência ao Projeto de Lei Nº 013/2019 que "Autoriza o Município de Tocantins/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, Operação de Crédito de R$2.000.000,00", e considerando a complexidade da matéria, sugere que seja fornecido o mais breve possível para agilização do citado projeto o seguinte:</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_no_003_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_no_003_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização, respeitosamente, vem requerer o que se segue:_x000D_
 a) Cópia do Processo Licitatório Nº 047/2019 - 49º Festa do Tocantinense Ausente:_x000D_
 b) Cópia do Processo Pregão Presencial Nº 043/2019 - fornecimento de materiais esportivos:_x000D_
 3) Cópia do Processo Pregão Presencial Nº 044/2019 para a locação de caminhão coletor, compactador para coleta e destinação final de resíduos sólidos:_x000D_
 4) Cópia do Processo Pregão Presencial Nº050/2019 para contratação de empresa especializada para prestação de serviços terceirizados, de natureza continua com fornecimento de mão de obra para jardinagem, corte, poda e limpeza de árvores e varrição.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/678/requerimento_no_004_de_06_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/678/requerimento_no_004_de_06_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores membros da Comissão de Finanças, Orçamento e Fiscalização, que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte:_x000D_
 1) Informações sobre a aquisição dos ônibus escolares:_x000D_
 2) Esclarecimentos sobre o motivo pelo qual os ônibus escolares estão parados no pátio da Prefeitura Municipal, ainda não foram destinados para as rotas que necessitam de melhoria no transporte escolar.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/679/requerimento_no_005_de_24_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/679/requerimento_no_005_de_24_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização, ora subscrita no uso de suas atribuições legais, com a atividade de fiscalização, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através da secretaria competente, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte:_x000D_
 a) Cópia do Processo Licitatório Nº 076/2019 Pregão Presencial Nº 063/2019 contratação de Serviço de Chaveiros;_x000D_
 b) Cópia da Ata da Licitação;_x000D_
 c) Cópia do Contrato da empresa vencedora;_x000D_
 d) Se houve, pagamento enviar o comprovante.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_no_012_de_22_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_no_012_de_22_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através do setor competente que envie, dentro do prazo legal, o que se segue:_x000D_
 1º) Relatório de horas extras pagas aos Agentes de Combate Epidemiológico nos últimos 06 (seis) meses, especificando mês a mês._x000D_
 2º) Que esta Casa Legislativa oficie ao Chefe do Serviço de Vigilância Sanitária e Epidemiológica, Sr. Franklin Marques de Faria, convite para comparecer no Plenário da Câmara, para fins de prestar esclarecimentos, em data por ele confirmada.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_no_013_de_22_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_no_013_de_22_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja encaminhado ao Executivo Municipal, através do departamento competente e que envie, dentro do prazo legal, o que se segue:_x000D_
 Informações á respeito do Convênio 001181/2018 que trata do calçamento da Rua Orozimbo Dutra, no Bairro Patrimônio.Envie comprovantes de pagamentos feitos para a empresa responsável pela execução da obra.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_no_014_de_29_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_no_014_de_29_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, requer que seja enviado ofício para a Secretaria Municipal de Obras, convocando o Secretário, o Sr. Robson Granato Casella, solicitando o seu comparecimento neste plenário, com data a ser agendada por ele observando o tempo regimental, para tratar dos seguintes assuntos:_x000D_
 a) abrigo rodoviário;_x000D_
 b) pista de skate;_x000D_
 c) loteamento Novo Horizonte;_x000D_
 d) explicações sobre o ocorrido em 23 de outubro de 2019, onde estava ocorrendo o patrolamento em uma comunidade rural situada no Vale do Ouro (Córrego da Brasileira)._x000D_
 2 - Envio de ofício ao nobre secretário, solicitando os seguintes documentos: autorização de meio ambiente para abrir vias, cópia da planta, número de residências, acesso a qual comunidade ou outras informações que configure local público, etc, enfim, todas as informações que levaram a administração a fazer investimentos neste local, tais como instalação de 02 (dois) mata-burros, e patrolamento.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/700/requerimento_no_002_de_12_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/700/requerimento_no_002_de_12_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Vereador José Antônio Rocha, no uso de suas atribuições, requer, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido à Mesa Diretora para que agende AUDIÊNCIA PÚBLICA com os representantes dos Poderes Legislativo e Executivo, Dr. Nilo Marques Martins Júnior, Polícia Civil e Militar, Secretário de Segurança de Minas Gerais, Comandante do 21º Batalhão da Polícia Militar de Ubá, Comandante Geral da Polícia Militar de Minas Gerais, Chefe da Polícia Civil de Minas Gerais, Delegado Regional da Polícia Civil de Ubá, sociedade em geral, para tratar de assuntos relacionados à segurança pública do município.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_no_003_de_12_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_no_003_de_12_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de suas atribuições legais, vem apresentar Requerimento, a ser encaminhado a Secretária Municipal de Desenvolvimento e Assistência Social, para que remeta a esta Casa Legislativa, o que segue:_x000D_
 Que envie relação das famílias que tiveram auxílio funeral desde o ano 2017 até a presente data.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/702/requerimento_no_015_de_05_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/702/requerimento_no_015_de_05_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/703/requerimento_no_016_de_12_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/703/requerimento_no_016_de_12_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_no_017_de_12_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_no_017_de_12_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, ouvido o soberano Plenário, que seja enviado expediente ao Prefeito Municipal, através da secretaria competente, que se digne enviar a esta Casa de Leis, dentro do prazo regimental o seguinte:_x000D_
 1. Valor total que foi pago a cada Agente Comunitário de Saúde e Agente de Endemia referente ao retroativo do reajuste do piso salarial conforme a Lei Federal Nº 13.708 de 14 de Agosto de 2018 e Lei Municipal Nº 628 de 01 de Julho de 2019, bem como a data de tal pagamento;_x000D_
 2. Discriminar os descontos e valores incidiram sobre cada pagamento.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/705/requerimento_no_018_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/705/requerimento_no_018_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, ouvido o soberano Plenário, que seja enviado expediente ao Prefeito Municipal, através da secretaria competente, que se digne enviar a esta Casa de Leis, dentro do prazo regimental o seguinte:_x000D_
 1. Valor do saldo atualizado da Conta Corrente de Nº 6240250 da Caixa Econômica Federal e relação de recebimentos com as respectivas datas de depósito no período de 2018 e 2019 até a presente data;_x000D_
 2. Relação de todas as despesas pagas na respectiva conta, indicando valor pago, fornecedor e objeto da despesa no período de 2018 e 2019 até a presente data.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_no_019_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_no_019_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, ouvido o soberano Plenário, que seja enviado expediente ao Prefeito Municipal, através da Assessoria Jurídica, que se digne enviar a esta Casa de Leis, dentro do prazo regimental o seguinte:_x000D_
 Cópia integral do Relatório Técnico apresentado pela Veterinária designada pelo Ministério Público, após visita técnica no Município em Outubro de 2018, relativo ao Inquérito Civil de Nº 0699.10.000104-8 acerca das Políticas Públicas para o Controle de Cães e Gatos no Município de Tocantins.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/707/requerimento_no_020_de_19_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/707/requerimento_no_020_de_19_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, após deliberações Plenárias, que seja enviado oficio de convocação ao ilustríssimo Senhor Reginaldo Furtado de Carvalho, Secretário Municipal de Saúde, de acordo com o Art. 26 da Lei Orgânica Municipal, para participar da Reunião Ordinária da Câmara, no dia 26 de novembro de 2019 (terça-feira), às 19:00 hs, a fim de nos trazer algumas informações à respeito do funcionamento das Unidades de Saúde, ações sendo executadas e outros.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/708/requerimento_no_001-2019_-_projeto_de_lei_003-2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/708/requerimento_no_001-2019_-_projeto_de_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial nomeada pela Portaria Nº149/2019 para exarar parecer sobre o Projeto de Lei Nº012/2019 que “Dispõe sobre abertura de Créditos Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do exercício anterior”, requer que seja enviado ao Executivo a decisão desta comissão para que seja feita elaboração do Projeto de abertura de crédito suplementar, dentro das normas de padronização concernentes aos valores de R$ 130.000,00; R$ 140.000,00 e R$ 25.000,00 dos Decretos Nº 036, 055, 062 para sua cobertura.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/709/requerimento_no_002-2019_-projeto_de_lei_015-2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/709/requerimento_no_002-2019_-projeto_de_lei_015-2019.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial nomeada pela Portaria Nº149/ 2019 para exarar parecer sobre o Projeto de Lei Nº 015/2019 que “ Estima a Receita e fixa a despesa do Município de Tocantins para o exercício financeiro de 2020”, vem requerer que seja enviado ao Executivo a proposta de reinclusão na Lei Orçamentária as seguintes “ações” já previstas e aprovadas no PPA e LDO, considerando que é de suma importância:_x000D_
 1028 - Construção do Distrito Industrial_x000D_
 2040 – Desenvolvimento do Transporte Escolar Curso Superior;_x000D_
 2061 – Socialização de Idosos;_x000D_
 2062 – Serviço de Proteção Básica no Domicílio para Pessoas Deficientes e Idosas;_x000D_
 2064 – Bolsa família e Benefícios de Prestação Continuada;_x000D_
 2089 – Subvenções e Entidades cadastradas no CMDCA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/710/requerimento_no_007_de_05_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/710/requerimento_no_007_de_05_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, os seguintes documentos e informação:_x000D_
 1) Cópia da documentação do veículo Caminhão Basculante IVECO adquirido nesta administração no ano de 2019 que está a serviço da Secretaria Municipal de Obras._x000D_
 2) Esclarecimento sobre o motivo pelo qual esse veículo não ter sido emplacado pela administração.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_no_007_de_26_de_novembro_de_2019_-_correto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_no_007_de_26_de_novembro_de_2019_-_correto.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, presidente da Comissão de Finanças, Orçamento e Fiscalização juntamente com os demais membros que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, os seguintes documentos:_x000D_
 Cópia das duas avaliações feita pelas duas empresas do setor privado exigidas no § 1º do Art. 1º da Lei nº 620, de 07 de novembro de 2018 que trata da autorização e alienação de lotes ou quadras da Gleba 2 do Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_no_008_de_26_de_novembro_de_2019-_correto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_no_008_de_26_de_novembro_de_2019-_correto.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, no prazo regimental, o seguinte:_x000D_
 Cópia do projeto de colocação de câmeras de monitoramento de segurança, como: valor, tipo de câmeras a serem instaladas e demais itens necessário para a execução do projeto, conforme citado na mensagem do Projeto de Lei nº 017, de 21 de outubro de 2019, item 3).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2039,67 +2039,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/599/claudiomir_amaral_indicacao_no_021_de__2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/600/claudiomir_amaral_indicacao_no_022_de__2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_no_022_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_no_023_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_no_024_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_no_006_de_02_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_no_007_de_02_de_abril_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_no_008_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_no_013_de_076_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_no_014_de_20_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_no_118_de_05_de_fevereiro_de_2019_-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_no_119_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_no_120_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_no_018_de_12_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_no_019_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_020_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_021_de_20_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_no_025_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_no_027_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_no_028_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_no_029_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_no_025_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_no_026_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/625/ok_indicacao_no_022_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_no_023_de_21_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_no_027_de_09_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/670/claudiomir_amaral_indicacao_no_023_de__2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_no_026_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_no_044_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_no_045_de_12_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_no_046_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_no_047_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_no_048_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_no_049_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_no_050_de_20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_no_052_de_08_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_no_123_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_no_124_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_no_125_de_25_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_no_126_de_02_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_no_128_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_no_129_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_no_130_de_20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_no_131_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/688/claudiomir_amaral_indicacao_no_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_no_026_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_no_027_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_no_132_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_no_133_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_no_134_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_no_135_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_no_136_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_no_055_de_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_no_028_de_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao__no_012_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_no_137_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_no_138_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_no_030_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_no_029_de_03_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_no_053_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_no_054_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_no_056_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_no_057_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/claudiomir_amaral_indicacao_no_024_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/claudiomir_amaral_indicacao_no_024_de_28_de_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/605/mocao_de_protesto_repudio_correta_para_enviar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/606/mocao_de_apoio_lei_kandir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/607/mocao_de_reconhecimento_-_apae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/629/mocao_de_aplausos_-_maes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_n_009_de_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_n_010_de_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/lei_complementar_022_de_20_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_005_de_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_no0062019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_n_007_de_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_n_008_de_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_n_011_de_17_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/687/projeto_de_lei_n_012_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_013_de_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_014_de_2019_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_015_de_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_016_de_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_017_de_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_018_de_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/projeto_de_lei_n_019_de_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/projeto_de_lei_n_020_de_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/projeto_de_lei_n_021__2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/projeto_de_lei_n_023_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/projeto_de_lei_n_024_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/projeto_de_lei_n_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/959/projetos_de_resolucoes_no109_de_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_no_110_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_001_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_no_002_de_26_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_no_003_de_16_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_no_002_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_no_003_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_no_001_de_21_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_002_de_12_de_fevereiro_de_2019_-_SGoU99p.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_003_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_004_de_26_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_005_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no_001_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_001_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_006_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_001_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_004_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_no_007_de_18_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_001_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_004_de_18_de_junho_de_2019_-_i.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_005_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_006_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimento_no_007_de_09_de_julho_de_2019_-_aud_FeoH2A4.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_no_008_de_13_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_no_009_de__20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_no_010_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_no_011_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_no_002_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_no_003_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/678/requerimento_no_004_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/679/requerimento_no_005_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_no_012_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_no_013_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_no_014_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/700/requerimento_no_002_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_no_003_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/702/requerimento_no_015_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/703/requerimento_no_016_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_no_017_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/705/requerimento_no_018_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_no_019_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/707/requerimento_no_020_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/708/requerimento_no_001-2019_-_projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/709/requerimento_no_002-2019_-projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/710/requerimento_no_007_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_no_007_de_26_de_novembro_de_2019_-_correto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_no_008_de_26_de_novembro_de_2019-_correto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/599/claudiomir_amaral_indicacao_no_021_de__2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/600/claudiomir_amaral_indicacao_no_022_de__2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_no_022_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_no_023_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_no_024_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_no_006_de_02_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_no_007_de_02_de_abril_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_no_008_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_no_013_de_076_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_no_014_de_20_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_no_118_de_05_de_fevereiro_de_2019_-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_no_119_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_no_120_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_no_018_de_12_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_no_019_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_020_de_07_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_021_de_20_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_no_025_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_no_027_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_no_028_de_30_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_no_029_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_no_025_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_no_026_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/625/ok_indicacao_no_022_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_no_023_de_21_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_no_027_de_09_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/670/claudiomir_amaral_indicacao_no_023_de__2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_no_026_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_no_044_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_no_045_de_12_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_no_046_de_12_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_no_047_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_no_048_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_no_049_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_no_050_de_20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_no_052_de_08_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_no_123_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_no_124_de_11_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_no_125_de_25_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_no_126_de_02_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_no_128_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_no_129_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_no_130_de_20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_no_131_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/688/claudiomir_amaral_indicacao_no_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_no_026_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_no_027_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_no_132_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_no_133_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_no_134_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_no_135_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_no_136_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_no_055_de_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_no_028_de_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao__no_012_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_no_137_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_no_138_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_no_030_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_no_029_de_03_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_no_053_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_no_054_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_no_056_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_no_057_de_10_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/claudiomir_amaral_indicacao_no_024_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/claudiomir_amaral_indicacao_no_024_de_28_de_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/605/mocao_de_protesto_repudio_correta_para_enviar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/606/mocao_de_apoio_lei_kandir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/607/mocao_de_reconhecimento_-_apae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/629/mocao_de_aplausos_-_maes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_n_009_de_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_n_010_de_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/lei_complementar_022_de_20_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_005_de_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_no0062019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_n_007_de_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_n_008_de_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_n_011_de_17_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/687/projeto_de_lei_n_012_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n_013_de_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_014_de_2019_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_015_de_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_016_de_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_n_017_de_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_n_018_de_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/projeto_de_lei_n_019_de_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/projeto_de_lei_n_020_de_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/projeto_de_lei_n_021__2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/projeto_de_lei_n_023_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/projeto_de_lei_n_024_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/projeto_de_lei_n_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/959/projetos_de_resolucoes_no109_de_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_no_110_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_001_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_no_002_de_26_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_no_003_de_16_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_no_002_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_no_003_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_no_001_de_21_de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_no_001_de_05_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_002_de_12_de_fevereiro_de_2019_-_SGoU99p.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_003_de_19_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_004_de_26_de_fevereiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_005_de_09_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no_001_de_23_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_001_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_006_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_001_de_04_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_004_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_no_007_de_18_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_001_de_14_de_maio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_004_de_18_de_junho_de_2019_-_i.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_005_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_006_de_18_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimento_no_007_de_09_de_julho_de_2019_-_aud_FeoH2A4.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_no_008_de_13_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_no_009_de__20_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_no_010_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_no_011_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_no_002_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_no_003_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/678/requerimento_no_004_de_06_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/679/requerimento_no_005_de_24_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_no_012_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_no_013_de_22_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_no_014_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/700/requerimento_no_002_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_no_003_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/702/requerimento_no_015_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/703/requerimento_no_016_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_no_017_de_12_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/705/requerimento_no_018_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_no_019_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/707/requerimento_no_020_de_19_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/708/requerimento_no_001-2019_-_projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/709/requerimento_no_002-2019_-projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/710/requerimento_no_007_de_05_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_no_007_de_26_de_novembro_de_2019_-_correto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_no_008_de_26_de_novembro_de_2019-_correto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>