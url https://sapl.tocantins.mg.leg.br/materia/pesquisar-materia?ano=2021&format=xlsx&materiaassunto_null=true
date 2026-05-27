--- v0 (2026-02-12)
+++ v1 (2026-05-27)
@@ -54,3113 +54,3113 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_no_001_de_02_de_fevereiro_de_20211.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_no_001_de_02_de_fevereiro_de_20211.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal, que através do órgão competente que seja providenciada com urgência a instalação de mais postes de iluminação pública, com luminária, na Rua Vereador Ademir Cerdeira Cabido, localizada no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_001_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_001_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com as normas regimentais, solicita de Vossa Excelência, após aprovação deste Plenário, encaminhar a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que realizem a colocação de redutores de velocidade (quebra molas) nas seguintes comunidades rurais:_x000D_
 1) No Córrego da Forquilha em frente a residência do Senhor Darci Soares e outro em frente a residência do Senhor Nildo Soares próximo a curva._x000D_
 2) Na Comunidade da Pedra Branca em frente a residência do Senhor Jorge Mota, (Chácara dos Mota).</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zé do Bue, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_001_de_02_de_fevereiro_de_2021-i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_001_de_02_de_fevereiro_de_2021-i.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem solicitam que, após a tramitação regimental e após ouvido o plenário, encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, as seguintes providências no Bairro São Lucas:_x000D_
 1) Limpeza, capina, varrição e manutenção em todas as vias públicas do referido bairro;_x000D_
 2) Colocação de iluminação pública na academia ao ar livre;_x000D_
 3) Que viabilize para a Rua Rosa da Silva Coutinho a construção de um poço artesiano.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_no_002_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_no_002_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, INDICAM ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, a seguinte providência, em caráter de urgência:_x000D_
 Que seja desviado o trânsito de veículos pesados (caminhões e ônibus) que transitam na Avenida Dr. João Cataldo Pinto entre as residências de números 744 à 595.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_003_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_003_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, após tramitação regimental, INDICAM ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, a seguinte providência na Rua Maria das Dores de Souza, no Bairro São Gabriel:_x000D_
 Que seja feita a substituição dos canos da rede de esgoto para canos de PVC em toda sua extensão.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no001_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no001_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a esta subscreve, após aprovação plenária, encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, junto ao órgão competente a possibilidade que seja colocada iluminação pública, na estrada principal da Comunidade dos Camargos.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_002_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_002_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a esta subscreve, após aprovação plenária, encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, junto ao órgão competente que estude a viabilidade de que seja implantado o sistema de câmeras de monitoramento, em nosso município e em pontos estratégicos das Zonas Rurais.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_no_004_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_no_004_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve solicita que, após a tramitação regimental e após ouvido o plenário, encaminha a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, que termine junto ao setor competente, a possibilidade da administração determine construir pontes de concreto, na Comunidade dos Pires que dá acesso nas seguintes localidades: (Ponte "Rossir") e (Ponte "Paco").</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nedinho, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_no_005_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_no_005_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem solicitam que, após a tramitação regimental e após ouvido o plenário, encaminhar a indicação ao Excelentíssimo Senhor Prefeito Municipal, que termine junto ao setor competente em regime de urgência, conforme vídeo em anexo, o seguinte na Comunidade de Santa Isabel:_x000D_
 a) Que faça a troca do depósito (reservatório) de água;_x000D_
 b) Que possa ser feito uma cerca de proteção em volta do depósito (reservatório);_x000D_
 c) Se possível colocar estaca de eucalipto nos fios elétricos da bomba do reservatório.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_no_006_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_no_006_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve solicita que, após ouvido o plenário, seja oficializado ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, em regime de urgência o seguinte:_x000D_
 1) Construção da ponte que localiza na grota que dá acesso as propriedades dos Senhores Rossir, Joninhas, Toninho, Célio, na Comunidade dos Pires._x000D_
 2) Construção da ponte que dá acesso as propriedades dos Senhores Valme, Mariane e demais moradores na Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_no_001_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_no_001_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, solicita de Vossa Excelência, após aprovação deste Plenário, encaminhar a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que realizem em caráter de urgência a implantação de mais 05 (cinco) de redutores de velocidades (quebra molas), no Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_no_002_de_09_de_fevereiro_de_2021_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_no_002_de_09_de_fevereiro_de_2021_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de_x000D_
 expediente ao Chefe do Executivo Municipal, que através do órgão competente que estude a viabilidade de que seja feita a instalação de pontos de internet sem-fio grátis, através de sinais de Wi-Fi nas Praças: do Rosário e Deputado José Pires da Luz no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_no_003_de_15_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_no_003_de_15_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de_x000D_
 expediente ao Chefe do Executivo Municipal, que através do órgão competente estude a viabilidade da Prefeitura fazer a coleta de lixo domiciliar nas zonas rurais do Município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nedinho, Marcelo, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_no_007_de_15_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_no_007_de_15_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal:_x000D_
 Que o Executivo possa estudar um meio juntamente com os Órgãos competentes Estaduais ou Federais, a possibilidade de estar reativando ou reabrindo_x000D_
 a Estação de Tratamento de Lixo do nosso município que é um bem público abandonado.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_no_008_de_15_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_no_008_de_15_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que possam providenciar o seguinte para o Centro Municipal de Educação Infantil Maria Aparecida Razzi Rossi (Cidinha), localizado no Bairro Grama:</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_no_001_de_15_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_no_001_de_15_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que possam providenciar a reforma da ponte localizada na Comunidade do Canto do Rio no sentido da propriedade do Kitute</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_no_002_de_15_de_fevereiro_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_no_002_de_15_de_fevereiro_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, de acordo com as normas regimentais, solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que providencie nas vias públicas do Bairro Boa Vista (Ginásio), devido a abertura da rede de esgoto o seguinte:</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_no003_de_15_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_no003_de_15_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, que a esta subscreve, após aprovação plenária, encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, que seja feito um estudo da possibilidade de se repassar o recurso oriundo do FUNDEB ( Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação) para Associação de Pais e Amigos dos Excepcionais de Tocantins - APAE, no valor de R$ 84.000,00 (oitenta e quatro mil reais), em parcela única, de acordo com a Lei Nº 660 de 25 de novembro de 2020 (Subvenções Sociais para o exercício de 2021) em anexo, onde a mesma tem direito correspondente a parte educacional.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Márcia Cocati, Carlinhos da Colônia, Última do Carmo, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_004_de_23_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_004_de_23_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra- assinada e demais Vereadores que a esta subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal, que através da Secretaria Municipal de Fazenda estudem a viabilidade de restabelecer a Lei Nº 643, de 13 de fevereiro de 2020 que “Estabelece critérios excepcionais para quitação dos débitos de_x000D_
 natureza tributária e não tributária que menciona e dá outras providências"(em anexo).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_010_de_23_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_010_de_23_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras que possam providenciar a pavimentação asfáltica na Avenida Dr. João Cataldo Pinto, bem como, a readequação dos quebra-molas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_no_009_de_23_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_no_009_de_23_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a esta subscreve, tem a grata satisfação de SUGERIR através de Projeto de Lei, ora encaminhado, ao Executivo Municipal, a implantação de uma Central de Reciclagem de Entulhos de Materiais de Construção Civil, Reformas ou Demolições.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_no004_de_23_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_no004_de_23_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que estudem a viabilidade de implantação de "Academia ao Ar Livre" na Avenida Prefeito Joaquim Dias Santiago no espaço existente em frente a Rua Eleutério Costa no Bairro Grama.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Zé do Bue, Marcelo, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_005_de_02_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_005_de_02_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Silas Fortunato de Carvalho, nos termos regimentais, que mediante as possibilidades, junto à Secretaria de Obras, solicitando providências urgentíssimas na Praça da Rosário que é cartão postal de nossa cidade, no que segue:_x000D_
 1) Que seja designado um vigia diurno ou noturno;_x000D_
 2) Reposição das lâmpadas queimadas nos postes de iluminação e se possível substituí-las pelas de LED;_x000D_
 3) Que faça serviços de manutenção periódica do jardim, sugerimos que faça o plantio das plantas ornamentais._x000D_
 4) Proceder a troca do Parque Infantil e que faça revitalização no local._x000D_
 5) Que escolha um local para instalação de mesas para jogos.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Zé do Bue, Marcelo, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_006_de_02_de_marco_de_2021_-_mesa_diretora.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_006_de_02_de_marco_de_2021_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>JOSÉ ANTÔNIO ROCHA e demais vereadores que esta subscrevem, respeitados os termos do Regimento, INDICAM a MESA DIRETORA que realize algumas adequações no que diz respeito a acessibilidade no prédio da Câmara Municipal, com a instalação de elevador, a fim de proporcionar a maior facilidade de locomoção àqueles que possuem alguma deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_012_de_02_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_012_de_02_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, juntamente com a Mesa Diretora para que possam analisar a possibilidade dos vereadores não utilizarem o aparelho celular no plenário durante as sessões ordinárias e extraordinárias desta Casa de Leis.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_011_de_02_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_011_de_02_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador  que abaixo subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que estudem a viabilidade de implantação de "Academia ao Ar Livre" na Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_001_de_02_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_001_de_02_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>CLAUDIOMIR DO AMARAL, Vereador, no uso de suas atribuições regimentais, após ouvir o Plenário que seja encaminhada ao Chefe do Poder Executivo e a Secretaria Municipal de Obras, solicitando as seguintes medidas de interesse Público Municipal:_x000D_
 	INDICO:_x000D_
 _x000D_
       1) Implantação de 01 (um) quebra-molas, nas seguintes vias do Bairro Grama:  Avenida Joaquim Dias Santiago, próximo a residência do Edmar; Rua Joaquim Oliveira Braga, em frente ao Nº 84 e na Rua Francisco Teixeira Soares, em frente ao Nº 84._x000D_
  _x000D_
 	2) Que providencie a instalação de lixeiras ou tambores para depósito de lixo nos pontos estratégicos da cidade para o correto acondicionamento de lixo urbano</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_002_de_02_de_marco_de_2021_-_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_002_de_02_de_marco_de_2021_-_correta.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que possam providenciar o seguinte para Avenida Dr. João Cataldo Pinto:_x000D_
 	1) Colocação de lombofaixa em toda a sua extensão, nas vias paralelas e demais vias públicas da cidade;_x000D_
 _x000D_
 	2) Construção de bueiros para capitação de águas pluviais;_x000D_
 _x000D_
 	3) Construção de rampa de acessibilidade para deficientes físicos.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dominguinhos, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_001_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_001_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras uma avaliação do Departamento de Engenharia Municipal a possível reconstrução da rede de capitação de águas pluviais, na residência da Senhora Maria das Graças Gonçalves, nº 807, na Rua Antônio Damásio de frente com a Rua Rosália Valone, no Bairro Patrimônio (conforme fotos em anexo).</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_001_de_09_de_marco_de_2021_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_001_de_09_de_marco_de_2021_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras que seja feita a recolocação das placas de sinalização de trânsito caídas no cruzamento da Rua Francisco Moisés de Souza com as Ruas: Geraldo Magela Machado e Adamastor Marques no Bairro Imperial.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_016_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_016_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador quea este subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras que seja feito o calçamento com bloquetes na Rua Milo Casella, atrás da Radical Calçados, Rua sem saída.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_no_015_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_no_015_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que providencie com urgência a troca das tampas de bueiros (de esgoto) na Rua Caetano Roberti, próximo a residência  de Nº1.215, no Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_013_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_013_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITO, na forma regimental, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria competente, mais fiscalização para o cumprimento do Art. 39 da Lei Complementar Nº 058 de 05 de abril de 2017 - que trata do Código de Posturas, (em anexo) que determina a limpeza dos terrenos não edificados.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_014_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_014_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho, através da Secretaria Municipal de Educação e Cultura a possibilidade de estabelecer critérios para a cessão de veículos de transporte de passageiros a instituições de ensino, culturais, desportivas e filantrópicas, para participação em eventos, realizados na circunscrição municipal ou em outro município no âmbito de 100 (cem) quilômetros.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Márcia Cocati, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_no006_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_no006_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e ao Setor competente elaboração de um projeto, visando a substituição de toda iluminação pública do município e implantação de lâmpadas de LED.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Dilermando da Neiva, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no005_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no005_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras para que estudem a possibilidade de instalar um "bota-fora" de resíduos de construção civil e outros, no terreno do aterro sanitário do município, pois estão sendo descartados incorretamente no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_002_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_002_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, após aprovação plenária, solicita que seja encaminhado a seguinte indicação ao Excelentíssimo Senhor Prefeito solicitando que proceda estudos e conseqüentemente, possa enviar a esta Casa um Projeto de Lei versando sobre à recomposição salarial dos Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_no_003_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_no_003_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Que efetue em caráter de urgência a distribuição de cestas básicas às famílias dos alunos matriculados na Rede Municipal de Educação em substituição ao fornecimento de merenda escolar.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Márcia Cocati, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_no_005_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_no_005_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal, que através do Comitê de Enfrentamento da COVID-19 que possam estudar a possibilidade dos comerciantes lojistas entregar suas mercadorias no balcão ou nas portas de seus estabelecimentos.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_no007_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_no007_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado que a esta subscreve, após aprovação plenária, solicita que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente sugerindo que possa ser criado um Programa Social para beneficiar famílias de baixa renda na construção, reforma ou ampliação de casas na Zona Urbana ou Rural e também aquelas famílias que foram contempladas com o lote no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_no_004_de_06_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_no_004_de_06_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e a Secretária Municipal de Obras para que tome as devidas providências, no sentido de realizar reparos no calçamento da Rua Geralda Rodrigues Costa, nas proximidades dos imóveis Nº 155 e Nº156, no Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_005_de_06_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_005_de_06_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Sugestões para o Enfrentamento à Epidemia da Covid- 19:_x000D_
 1) Que constitui um Comitê de Enfrentamento à Crise de Saúde e Econômica do Município de Tocantins para discussões e soluções imediatas urgentes na área de Saúde e na economia local;_x000D_
 2) Que possa fazer parte deste Comitê os seguintes representantes: Poder Executivo, do Poder Legislativo, Secretaria Municipal de Saúde, Secretaria Municipal de Planejamento Governamental, Secretaria Municipal de Assistência e Desenvolvimento Social, Sindicatos e Representantes de Empresas, Indústria e comércio em geral do município de Tocantins.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_no009_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_no009_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e que através da Secretaria Municipal de Obras para que estudem a possibilidade de providenciar mais uma máquina patrol para auxiliar no patrolamento das estradas rurais do município</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_no010_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_no010_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e que através das Secretarias Municipal de Saúde e de Assistência Social, SUGERIMOS que façam uma campanha para que cada pessoa que for se vacinar contra Covid- 19 possa levar 1 kg de alimento não perecível, e que esta doação seja espontânea para beneficiar as famílias carentes de nossa cidade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_no_017_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_no_017_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima e Evani Tavares, vereadores subscritos, atendidas as formalidades regimentais, SUGEREM ao Poder Executivo, através do envio do Ante-Projeto que "Institui o Programa Farmácia Solidária"._x000D_
 	Contamos com o apoio dos nobres colegas.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_no_002_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_no_002_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e através do Setor competente,  providencie containeres para coleta de lixo, para posterior coleta por parte da Prefeitura Municipal nas seguintes Comunidades Rurais:_x000D_
 	1) Que providencie a troca dos dois containeres na Comunidade de Santa Isabel e que sejam dispostos em locais apropriado._x000D_
 	2) Se possível, providenciar mais containeres para a Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_006_de_06_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_006_de_06_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada que a esta subscreve, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal através da Secretaria Municipal de Saúde, sugerindo transporte coletivo especial, para o atendimento exclusivo aos profissionais da área da saúde que trabalham fora do município, enquanto houver pandemia - Covid-19.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no008_de_06_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no008_de_06_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado que a esta subscreve, após aprovação plenária, solicita que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente para que seja feita a manutenção das vias públicas em todas as vias urbanas com execução dos serviços de tapa buracos ou recapeamento asfáltico.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_018_de_20_de_abril_de_2021_-_ante_projeto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_018_de_20_de_abril_de_2021_-_ante_projeto.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima e Evani Tavares, vereadores subscritos, atendidas as formalidades regimentais, sugerem ao Poder Executivo, através do envio do Ante-Projeto o Programa “Pro-Criança” de caráter sócio educativo, necessidade que se torna imprescindível face a ociosidade de nossas crianças e adolescentes.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_no_019_de_20_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_no_019_de_20_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado que a este subscreve, após aprovação plenária, solicita encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e junto ao setor responsável providências que se fizerem necessárias para a execução do que a seguir  Indico:_x000D_
     _x000D_
 	1) Que realize a manutenção do manilhamento localizado na Rua Antônio Othon Marques no Bairro Grama._x000D_
 _x000D_
           2) Que providencie um poste de iluminação pública na Travessa Moisés Augusto Santiago, popularmente "Beco do Quiabo".</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Nedinho, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_no_020_de_20_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_no_020_de_20_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima e Última Ambrózio do Carmo, Vereadores deste município, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável tendo em vista situação financeira que a pandemia tem causado, inclusive às instituições de caráter filantrópico SUGEREM que o valor das subvenções autorizadas às entidades cadastradas no Conselho Municipal de Assistência Social - CMAS sejam repassadas em caráter de urgência, a exemplo da APAE de Tocantins.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_no_002_de_20_de_abril_de_2021-iiii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_no_002_de_20_de_abril_de_2021-iiii.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores, no uso de suas atribuições regimentais, após ouvir o Plenário solicitam que seja encaminhada ao Chefe do Poder Executivo através do Setor competente, que providencie instalação de cobertura para proteção dos containeres existentes nas Zonas Rurais para coleta de lixo e se possível, providenciar containeres para a Comunidade do Córrego dos Pires.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Tita, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_007_de_20_de_abril_de_2021-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_007_de_20_de_abril_de_2021-mesclado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho juntamente com o setor responsável para que seja feito um estudo para preservação de uma nascente entre as Ruas: Vereador João Antônio da Costa e Vereador Geraldo Magela Machado, no Bairro Imperial, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_006_de_20_de_abril_de_2021-mesclado-paginas-excluidas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_006_de_20_de_abril_de_2021-mesclado-paginas-excluidas.pdf</t>
   </si>
   <si>
     <t>INDICO na forma regimental, após ouvido o douto plenário que seja oficializado ao Senhor Prefeito Municipal e através do Setor competente para que procedam a reforma geral do Ginásio Poliesportivo Fernando Machado e da Escola Municipal Prefeito Corrado Roberti, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_002_de_10_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_002_de_10_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Vereador abaixo assinado vêm perante Vossa Excelência, na forma Regimental requerer que, depois de ouvido o Plenário, seja encaminhado a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e através da Secretaria Municipal de Obras que viabilizem implantação de 02 (dois) quebra molas na Rua Francisco Fernandes Meireles, atrás do estabelecimento da Vidraçaria Cláudio, no Centro.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_003_de_04_de_maio_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_003_de_04_de_maio_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, após aprovação plenária, solicita que seja  encaminhado a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, juntamente com Setor responsável que estudem a possibilidade  de ser colocada, na localidade do Bairro São Gabriel, uma academia ao ar livre.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_003_de_27_de_abril_de_2021_-_conjunto-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_003_de_27_de_abril_de_2021_-_conjunto-mesclado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Exmo Senhor Prefeito Municipal e através da Secretaria Municipal de Obras que providenciem o seguinte na Rua Coronel Manoel Dias de Carvalho, no Bairro Boa Vista (no Ginásio):_x000D_
  1) Que seja realizada a pintura do quebra-mola e retirar a placa sinalizadora  e colocar em outro local devido estar obstruindo a saída de veículos._x000D_
 2) Implantação de 02 (dois) bueiros de contenção de águas pluviais.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Zé do Bue, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_no_007_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_no_007_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após tramitação regimental, solicitam do Poder Executivo através da Secretaria competente o seguinte no Cemitério Municipal São José:_x000D_
 	Melhorias e manutenção com construção de local adequado para queimar restos de roupas e caixões quando retirados.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_no_008_de_27_de_abril_de_2021-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_no_008_de_27_de_abril_de_2021-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho juntamente com a Secretaria Municipal de Obras e o Setor de Manutenções de Pontes, a reforma total da ponte localizada na estrada da Comunidade do Santa Isabel sentido a propriedade do Senhor Lair Meireles, conforme fotos em anexo</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_no_009_de_27_de_abril_de_2021-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_no_009_de_27_de_abril_de_2021-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vêm requerer à Mesa Diretora que seja indicado ao Prefeito Municipal Senhor Silas Fortunato de Carvalho e a Secretaria Municipal de Obras a necessidade, com a máxima urgência, de serviços de cascalhamento na entrada do Morro Grande e a realização da capitação de água pluvial com bueiros e manilhamento, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_012_de_27_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_012_de_27_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>1) Implantação de Academia ao ar livre: _x000D_
 _x000D_
            Comunidade de Santo Antônio - próximo ao Posto de Saúde._x000D_
 _x000D_
        Comunidade do Ubeba - próximo ao Conselho Comunitário._x000D_
 _x000D_
 _x000D_
 	 2) Calçamento com bloquetes nas estradas rurais:_x000D_
 _x000D_
           Comunidade de Santo Antônio - no trecho próximo a venda do Zé Branco até a igreja._x000D_
  _x000D_
            Comunidade do Ubeba -  no trecho próximo a igreja até o Conselho Comunitário.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador infra-assinado que a este subscreve, após aprovação plenária, solicita encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e junto a Secretaria Municipal de Obras que providenciem as seguintes benfeitorias na estrada rural indo para a Comunidade da Pindaíba até no final do Campo de Futebol Vereador Zezito Cardoso:_x000D_
 Que seja feita a pavimentação com massa asfáltica ou bloquetes e providencie instalação de quebra-molas.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Tita</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, sugere, se aprovada for, seja enviado expediente ao Prefeito Municipal, para que determine a Secretaria Municipal de Obras para que tome a seguinte providência na Avenida Prefeito Joaquim Dias Santiago:_x000D_
 _x000D_
 Que seja feita a manutenção do calçamento que liga a ponte próximo a Empresa Distripack Distribuidora até a Ponte Verde.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_004_de_04_de__maio_de_2021-_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_004_de_04_de__maio_de_2021-_correta.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e através da Secretaria Municipal de Obras que viabilizem implantação de uma rotatória na Avenida Joaquim Dias Santiago, em frente a Igreja Assembléia de Deus, no sentido à estrada vicinal da Comunidade da Pindaíba.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_no_007_de_04_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_no_007_de_04_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Saúde solicitando a possibilidade de manter a Farmácia Pública do Município denominada "Farmacêutico Presalino Barbosa Mantovani" o funcionamento 24 horas e durante os finais de semana e feriados, devido ao plantão médico</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_013_de_04_de_maio__de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_013_de_04_de_maio__de_2021.pdf</t>
   </si>
   <si>
     <t>Infra-assinados que a esta subscrevem na forma regimental, dirigem-se a ilustre presença de Vossa Excelência para solicitar o envio de Ofício ao Senhor Prefeito Municipal e através do Setor competente para que seja feita a remoção de todo material de resíduos de construção civil, de podas e capinas e outros que estão sendo descartados irregularmente no Loteamento Novo Horizonte e se possível transportar para um outro local apropriado para que possa dar uma destinação final dos resíduos para minimizar o impacto e os danos ambientais.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_no_022_de_04_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_no_022_de_04_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, vem na forma regimental, SUGERIR ao Senhor Prefeito Municipal através do Setor competente a necessidade das seguintes providências:_x000D_
 _x000D_
 a)	Os veículos automotores pertencentes à frota municipal devem estar identificados com o brasão, o nome do município, da secretaria ou similar a que estejam subordinados e com o número do telefone para reclamações._x000D_
 _x000D_
 b)	Os veículos locados que prestam serviços à Prefeitura Municipal, devem estar identificados da seguinte forma:“A serviço da Prefeitura Municipal de Tocantins”, constando o nome da secretaria ou similar que esteja vinculado e com o número do telefone para reclamações.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dominguinhos, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_004_de__10_de_maio_de_2021_-_i.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_004_de__10_de_maio_de_2021_-_i.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam que seja  encaminhado a seguinte indicação ao Excelentíssimo Senhor Prefeito juntamente com Setor responsável, para que estudem a possibilidade de utilizarem as telhas que foram retiradas do Abrigo/Terminal Rodoviário para construção de um galpão ou garagem para guardar os veículos da Secretária Municipal da Saúde.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_no_005_de_10_de_maio_de_2021-_reforma_do_psf_santo_antonio.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_no_005_de_10_de_maio_de_2021-_reforma_do_psf_santo_antonio.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, no uso de suas atribuições regimentais, após ouvir o Plenário solicita que seja encaminhada ao Chefe do Poder Executivo através do Setor competente sugestão para que estudem a possibilidade realizar uma reforma no Posto de Saúde na Comunidade do Córrego Santo Antônio.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_no_008_de_10_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_no_008_de_10_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento nos dispositivos regimentais em vigor nesta Casa Legislativa, solicito a Mesa Diretora, o envio de correspondência ao Excelentíssimo Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Obras, providenciem a instalação de corrimão e manutenção da ponte localizada na Comunidade dos Macacos perto da venda do Cacau.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_no_010_de__10_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_no_010_de__10_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores, no uso de suas atribuições regimentais, após ouvir o Plenário solicitam que seja encaminhada ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, solicitando a realização de pavimentação asfáltica da Rua Nicolau Cândido Pereira, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Nedinho, Marcelo, Miro Enfermeiro, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_no_023_de_10_de_maio_de_2021_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_no_023_de_10_de_maio_de_2021_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, e demais vereadores subscritos, no uso de suas atribuições regimentais, após aprovação plenária, indicam ao Excelentíssimo Senhor Prefeito Silas Fortunato de Carvalho e ao Setor competente, sugestão para que estudem a possibilidade de todos os funcionários públicos do município de Tocantins, possam receber uma ajuda de custo no valor de R$ 200,00 (duzentos reais), como complemento financeiro durante o período da pandemia.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_no_003_de_18_de_maio_de_2021-_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_no_003_de_18_de_maio_de_2021-_correta.pdf</t>
   </si>
   <si>
     <t>Vereador que subscreve a presente, na forma regimental INDICA à Mesa que, depois de ouvido o Plenário, seja oficiado o Chefe do Poder Executivo Municipal para que determine a Secretaria Municipal de Obras que seja providenciado a construção de 03 (três) redutores de velocidade (quebra-molas) e com as devidas sinalizações na Rua Virginia Vieira de Andrade, no Bairro Grama.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_005_de_18_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_005_de_18_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, ouvido o Plenário na forma regimental, vem SUGERIR ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, a implantação de Feira Livre no Parque de Exposição Prefeito Alencar Dias de Carvalho, com objetivo de fortalecer a agricultura familiar no município.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_006_de_18_de_maio_de_2021v-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_006_de_18_de_maio_de_2021v-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições legais e regimentais, INDICAM ao Excelentíssimo Senhor Prefeito Municipal se digne determinar à Secretaria Municipal de obras que viabilize a construção de 02 (dois) bueiros para escoamento de água pluvial na Rua Ernestina da Costa, no Bairro Grama.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/993/ok_indicacao_no_015_de_18_maio_de_2021_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/993/ok_indicacao_no_015_de_18_maio_de_2021_correta.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais, solicita a Vossa Excelência que após deliberação do soberano Plenário envie ofício ao digníssimo Senhor Prefeito Municipal e através da Secretaria Municipal de Assistência Social INDICANDO-LHE que seja feito um estudo para implementação de um novo programa de doação de lotes remanescentes se houver, na Gleba 01 do Loteamento Novo Horizonte, em que foi objeto de doação para as famílias que ainda não foram contempladas e que se enquadram no programa.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_024_de_18_de_maio_de_2021_-_estaca_para_campo_do_beija_flor.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_024_de_18_de_maio_de_2021_-_estaca_para_campo_do_beija_flor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho se digne determinar à Secretária Municipal de Obras que seja providenciado se possível, suporte (estaca) de concreto para a instalação do alambrado no campo de futebol na Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_006_de_25_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_006_de_25_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais, solicita, após  sua  tramitação  regimental, seja  encaminhado ao  Excelentíssimo Senhor Prefeito Municipal para que este determine junto ao Setor competente, providências que se fizerem necessárias para a execução do que a seguir  INDICO:_x000D_
 _x000D_
 	1) Que seja feito o calçamento na Travessa Nair Meireles de Freitas localizada próxima ao Centro de Referência de Assistência Social - CRAS no Bairro Patrimônio._x000D_
 	2) Que seja realizada a manutenção nas vias públicas dos seguintes Bairros: São Gabriel, Patrimônio, Esplanada e Sítio Luiz Gomes</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_011_de_21_de_maio_de_2021-_calcamento_perto_das_igrejas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_011_de_21_de_maio_de_2021-_calcamento_perto_das_igrejas.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de sua atribuição regimental, após ouvir o Plenário solicita que seja encaminhada ao Chefe do Poder Executivo através do setor competente para que providenciem o seguinte para as Comunidades Rurais:_x000D_
 a)	Comunidades do Barro Branco e Canto do Rio -  Que providenciem mais ou menos 100 (cem)  metros de calçamento na chegada das igrejas._x000D_
 _x000D_
 b)	Comunidade do Barro Branco: Que realizem à poda de uma árvore na Escola Municipal Pedro Marciano Lopes.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_015_de_25_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_015_de_25_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e a Secretária Municipal de Obras para que estude a possibilidade de realizar o calçamento com bloquetes na estrada principal da Comunidade dos Camargos.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_no_025_de_25_de_maio_de_2021_-_guarita_onibus_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_no_025_de_25_de_maio_de_2021_-_guarita_onibus_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, INDICAM ao Excelentíssimo Senhor Prefeito, que solicite ao Setor competente a regulamentação de pontos de paradas de ônibus colocando placas, bem como a construção de guaritas na Avenida Prefeito Corrado Roberti e nos Bairros Grama e Patrimônio para a acomodação de passageiros.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_no_012_de_1o_de_junho__-_manuntencao_serra_dos_pires_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_no_012_de_1o_de_junho__-_manuntencao_serra_dos_pires_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente._x000D_
 _x000D_
 Os Vereadores que esta subscrevem, usando das atribuições regimentais, INDICAM ao Chefe do Poder Executivo Municipal, para que através do Setor competente possam providenciar com urgência a manutenção da estrada da Serra dos Pires, mais conhecida como "Serra da Manuela", que está com muitos pontos críticos, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_007_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_007_2021.pdf</t>
   </si>
   <si>
     <t>Solicita ações de manutenção e limpeza com urgência, no Parque de Exposição Prefeito Alencar Dias de Carvalho, pois a falta de utilização nos últimos anos, há sinais de má conservação e de deterioração, conforme fotos em anexo. _x000D_
 Há muito mato; instalações quebradas (banheiros); reforma das barracas de alvenaria; na quadra poliesportiva: o piso está levantando, tem que fazer revisão no telhado, os materiais esportivos que estão no quartinho encontram-se estragados e mofados e outros problemas no local.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_no_016_de_01_de_junho_de_2021_-_fabrica_de_blocos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_no_016_de_01_de_junho_de_2021_-_fabrica_de_blocos.pdf</t>
   </si>
   <si>
     <t>O Vereadores que a esta subscreve, e demais vereadores subscritos, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal para que estude a possibilidade de nosso município implantar uma fábrica Municipal de pré-moldados para a fabricação de blocos para que sejam utilizados na  construção civil e reformas de casas.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_017_de_08_de_junho_de_2021_-_creche.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_017_de_08_de_junho_de_2021_-_creche.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais,vêm requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e á Secretária Municipal de Obras para que viabilize a construção de uma nova creche ou escola para atender os alunos da Creche Carlota Frei Santiago e da Escola Municipal Augusta Maria de Souza Lima.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_026_de_08_de_junho_de_2021_-.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_026_de_08_de_junho_de_2021_-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais,v	êm requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e à Secretária de Obras que seja feito o seguinte na estrada vicinal localizada entre o Bairro Bela Vista e o Loteamento Teixeira de Melo que dá acesso Rodovia Deputado José Pires da Luz: _x000D_
 	Serviço de manilhamento, instalação de iluminação pública, patrolamento, cascalhamento e se possível o calçamento com bloquetes.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_027_de_08_de_junho_de_2021-_reforma_de_casas_populares.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_027_de_08_de_junho_de_2021-_reforma_de_casas_populares.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, sugere, se aprovada, seja enviado expediente ao Prefeito Municipal, juntamente com o Setor responsável para que possam estudar a possibilidade de realizar reformas de várias casas populares de famílias carentes dos Bairros Patrimônio e  São Gabriel.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Marcelo, Miro Enfermeiro, Nedinho, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_no007_de_08_de_junho_-_kits_de_higiene_na_praca.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_no007_de_08_de_junho_-_kits_de_higiene_na_praca.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscreventes vêm, de acordo com as normas regimentais, solicitar de Vossa Excelência, que esta Casa encaminhe, após anuência deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Saúde SUGERINDO o seguinte para amenizar as consequências da pandemia na nossa cidade:_x000D_
               Que seja colocada uma tenda na Praça do Rosário com Kits de produtos de higiene para que os Agentes Comunitários de Saúde possam estar 	orientando os munícipes sobre coronavírus e fazendo a identificação e encaminhamento à rede pública de pessoas que tenham os sintomas da 	doença.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no_009_de_15_de_junho_de_2021-_corrego_patrimoniio.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no_009_de_15_de_junho_de_2021-_corrego_patrimoniio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, o envio de expediente ao Chefe do Poder Executivo Municipal, sugerindo a seguinte medida de interesse público:_x000D_
 	Que providencie a limpeza das margens do córrego que passa no Bairro Patrimônio, conforme fotos em anexo._x000D_
 	Sugerimos que o Setor de Epidemiologia possa se planejar e programar a limpeza do córrego e pulverizações prevenindo assim o altíssimo número de pernilongos, contribuindo para que a população evite grandes gastos com inseticidas.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Zé do Bue, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no008_de_15_de_junho_de_2021-_castracao_de_animais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no008_de_15_de_junho_de_2021-_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscreventes vem, de acordo com as normas regimentais, solicitar de Vossa Excelência, que esta Casa encaminhe, após anuência deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal junto com a Vigilância Sanitária a solicitando a seguinte medida de questão de sáude pública:_x000D_
 Que verifiquem a possibilidade de trazer o castramóvel em nosso município para que seja feita a  castração de cães e gatos, visando o controle populacional dos animais abandonados em nosso município. _x000D_
 Sugerimos que envie esta Casa Legislativa um projeto de lei de castração gratuita de cães e gatos no município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_013_de_21_de_junho_de_2021_-_academia_ar_livre_comunidade_rurais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_013_de_21_de_junho_de_2021_-_academia_ar_livre_comunidade_rurais.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável que providenciem aquisição e implantação de  academia ao ar livre nas seguintes Comunidades Rurais: Canto do Rio, Barro Branco e no Vasquinho.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_washingtom.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_washingtom.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e a Secretaria Municipal de Obras para que providenciem o seguinte:_x000D_
 	a) Manutenção do manilhamento da estrada vicinal do Morro Grande próximo a entrada do Sítio do Preto._x000D_
             b) Comunidade do Santo Antônio - manutenção do manilhamento da estrada vicinal próximo à residência do Senhor Garone. _x000D_
             c) Comunidade do Ubeba: Colocação de manilhas para captação de água pluviais na estrada vicinal, próximo as residências dos Senhores Luciano do Zé Paulinho.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_no_028_-_21_de_junho_de_2021_-_camera_de_monitoramento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_no_028_-_21_de_junho_de_2021_-_camera_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, regimentalmente apoiado, requer de Vossa Excelência que indique ao Chefe do Executivo através do órgão responsável para que possam realizar um estudo para instalação de sistema de câmeras de monitoramento 360° nas Comunidades Rurais de Santa Isabel e Beija-Flor.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_019_de_29de_junho_-_calcamento_rita_vieira.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_019_de_29de_junho_-_calcamento_rita_vieira.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após anuência deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras: que providencie a manuntenção de toda extensão da Rua Rita Vieira Lima, no Bairro Grama e sugestão para a retirada de todo o calçamento e refazer novamente, se possivel colocar massa asfáltica.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_029_-_de_29_de_junho_de_2021_-_recapeamento_asfaltico_nas_comunidades_rurais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_029_-_de_29_de_junho_de_2021_-_recapeamento_asfaltico_nas_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e a Secretária Municipal de Obras se possível, realizar o recapeamento com massa asfáltica nas seguintes Comunidades Rurais:_x000D_
 	Santa Isabel                 - até a divisa com Rio Pomba_x000D_
 	Córrego dos Pires       - até à Serra da Manuela (final)_x000D_
 	Pedra Branca              - até a divisa com Ubá_x000D_
            Beija Flor e Pindaíba - até o final das comunidades_x000D_
            Santo Antônio, Ubeba, Vasquinho, Córrego do Camargo até as suas divisas com outros munícipios.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_no_030_-_de_29_de_junho_de_2021_-_catarata_braulio_braz.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_no_030_-_de_29_de_junho_de_2021_-_catarata_braulio_braz.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, sugere, se aprovada, seja enviado expediente ao Prefeito Municipal, com base no Ofício Nº 274 de 23 de junho de 2021/GBB, cópia em anexo, enviado pelo Deputado Estadual Bráulio Braz aos Vereadores Nedson Soares de Souza Lima, Evani Tavares, Darci Marcelo Rodrigues da Costa, Claudiomir do Amaral e José Antônio Rocha (Zé do Bué), informando que através de "emenda parlamentar" foi destinado o valor de R$ 100.000,00 (cem mil reais) para o município de Tocantins, destinado para custear cirurgias de cataratas e já liberado pelo Governo Estadual.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_no_014_de_06_de_julho_-_manuntencao_nas_estradas_rurais-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_no_014_de_06_de_julho_-_manuntencao_nas_estradas_rurais-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretária Municipal de Obras que seja realizado reparo no manilhamento que dá acesso para a residência do Senhor Luiz Carrim sentido ao sítio do senhor Ivan na Comunidade do Beija-Flor, conforme fotos em anexo</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Dilermando da Neiva, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_020_de_06_julho_-_manuntencao_nos_campos_rurais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_020_de_06_julho_-_manuntencao_nos_campos_rurais.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com as normas regimentais, solicitar de Vossa Excelência, que esta Casa encaminhe, após anuência deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Obras que providenciem o seguinte: que após o período do surto da pandemia, seja feito uma reforma e manuntenção em todos os campos de futebol nas seguintes Zonas Rurais: Guarajá, União, Vasquinho, Ubeba, Santa Isabel, Beija Flor e demais campos, e sugerimos que sejam realizadas as seguintes melhorias:  _x000D_
 _x000D_
 - Reforma e pintura dos vestiarios;_x000D_
 3_x000D_
 - Reforma dos alambrados quando houver;_x000D_
 _x000D_
 - Manuntenção no gramado;_x000D_
 _x000D_
 - Apoio com materiais esportivos.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_no_031_-_de_06_de_julho_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_no_031_-_de_06_de_julho_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável que providenciem o seguinte para Estação de Tratamento de Água (ETA):_x000D_
 a)	A contratação definitiva de um químico;_x000D_
 b)	Cobertura na área onde ocorrem as etapas de processamento no tratamento de água;_x000D_
 c)	Implantação do sistema de para-raios nas proximidades da ETA e melhorias na iluminação em toda sua extensão;_x000D_
 d)	Calçamento no acesso e entorno da Estação de Tratamento de Água – ETA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/ok_indicacao_no_009_-_13_de_julho_de_2021_-_restauracao_de_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/ok_indicacao_no_009_-_13_de_julho_de_2021_-_restauracao_de_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, após aprovação plenária, encaminha a seguinte indicação ao Excelentíssimo Senhor Prefeito Silas Fortunato  de Carvalho que se digne determinar ao setor competente para que viabilizem o seguinte para a Travessa Brás Cataldo, no Centro: restauração das placas de trânsito e pintura no asfalto.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_no_010_-_13_de_julho_de_2021_-_retiradas_de_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_no_010_-_13_de_julho_de_2021_-_retiradas_de_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores, no uso de suas atribuições regimentais, solicitam que seja encaminhada ao Chefe do Poder Executivo através da Secretária Municipal de Obras, para que estudem a possibilidade de realizar a retirada de algumas placas de sinalização de trânsito existentes nos passeios públicos que atrapalham a passagem dos pedestres.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no_011_-_13_de_julho_de_2021_-_reformas_e_contratacao_de_vigia_para_praca_do_rosario.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no_011_-_13_de_julho_de_2021_-_reformas_e_contratacao_de_vigia_para_praca_do_rosario.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado e demais vereadores, no uso de suas atribuições regimentais, INDICAM ao Excelentíssimo Senhor Prefeito Municipal, que se digne determinar ao setor competente que viabilize o seguinte para a Praça do Rosário que é cartão postal da nossa cidade:_x000D_
 _x000D_
 a)	Uma reforma, com melhorias principalmente na sua paisagem que não possue plantas de nossa região adaptada a temperatura. Também se possível, escolha de um local para instalação de mesas para jogos, bate papo dos usuários, e respectivas placas informando proibido andar de bicicletas e pisar na grama._x000D_
 _x000D_
 b)	Que seja designado um vigia diurno ou noturno para referida praça.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_032_-_13_de_julho_de_2021_-_reitera_as_indicacoes_no_009_017_e_018_-2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_032_-_13_de_julho_de_2021_-_reitera_as_indicacoes_no_009_017_e_018_-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas atribuições conferidas por Lei, INDICAM ao Excelentíssimo Senhor Prefeito Municipal o seguinte:_x000D_
 _x000D_
 REITERAÇÃO das seguintes indicações: Nº 009 de 23/02/2021, Nº 017 de 13/04/2021 e Nº 018 de 20/04/2021 de minha autoria e do Vereador Evani Tavares, nos seguintes termos:_x000D_
  a)	Projeto de Lei para implantação de uma Central de Reciclagem de Entulhos de Materiais de Construção Civil, Reformas ou Demolições._x000D_
 _x000D_
 b)	Ante-Projetos  de Leis que: "Institui o Programa Farmácia Solidária" e Programa “Pro-Criança”.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no_033_de_13_de_julho_de_2021_-_reitera_programa_camara_nas_comunidades.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no_033_de_13_de_julho_de_2021_-_reitera_programa_camara_nas_comunidades.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, INDICA à Mesa Diretora da Câmara a realização de estudo para elaboração de um Projeto de Resolução que "Cria o Programa Câmara nas Comunidades".</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no008_de_13_de_julho_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no008_de_13_de_julho_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, atendidas as formalidades regimentais, envia  ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, a seguinte sugestão no Cemitério Municipal São José:_x000D_
 	_x000D_
 1) Por meio do setor competente, a adoção de medidas sanitárias com a inserção de lavatórios, dispenser de álcool gel e Kits de higienização para os funcionários._x000D_
 	_x000D_
 2) Que seja feita ampliação e criação de novas estruturas para sepultamento,  abonando a Indicação Nº 004 de 09 de fevereiro de 2021 de autoria do Vereador José Antônio Rocha (Zé do Bué).</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_012_de__03_de_agosto_de_2021_-_poco_artesiano.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_012_de__03_de_agosto_de_2021_-_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, vêm, REITERAR a Indicação Nº 001 de 02 de Fevereiro de 2021, feita ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente, que viabilezem a construção de um poço artesiano na Rua Rosa da Silva Coutinho, localizada no Bairro São Lucas.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_034_-_03_de_agosto_de__2021-__proviencias_de_seguranca_para_escolas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_034_-_03_de_agosto_de__2021-__proviencias_de_seguranca_para_escolas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e ao setor competente que providencie se for possível, o seguinte para as escolas e creches do nosso município:_x000D_
           a) Que seja feita a colocação de grades de proteção na saída dos portões principais das seguintes Escolas da Rede Municipal: Escola Municipal Prefeito Corrado Roberti, Creche Carlota Freire Santiago, Creche Rosalia Vallone, Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi, Creche/Escola Municipal Desembargador José Loyola, Escola Municipal Augusta Maria de Souza Lima que dão acesso à rua e também das Escolas Estaduais: Capitão Antônio Pinto de Miranda, Dr. João Pinto e José Loyola._x000D_
           b) Seja feita a instalação de faixa de pedestres em frente aos portões de saída das escolas e creches e  colocação de placas de sinalização escolar.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_035-_03-08-21_-_pista_de_caminhada_e_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_035-_03-08-21_-_pista_de_caminhada_e_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Os  Vereadores subscritores desta proposição requer à Mesa, ouvido o Plenário, que seja enviada as seguintes sugestões de relevante interesse público: _x000D_
 _x000D_
 	Indicamos ao Poder Executivo Municipal, na forma regimental, determinar ao setor competente o seguinte nas proximidades do Campo de Futebol Vereador Zezito Cardoso, localizado no Bairro Grama: construção de quadra poliesportiva, pista com a adequada pavimentação para a prática de caminhada e/ou corrida e instalação de academias ao ar livre.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_no_004_de_10_de_agosto_de_2021_-_melhoria_na_rede_eletrica.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_no_004_de_10_de_agosto_de_2021_-_melhoria_na_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e ao setor responsável para que seja realizado o seguinte no Bairro Imperial._x000D_
 Manutenção na rede de energia elétrica da Avenida Professora Rosina Cataldo Pinto.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_no_009_de_10_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_no_009_de_10_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, solicita à Mesa Diretora, que depois de ouvido o  soberano Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal através do setor competente, cientificando-lhe da necessidade de viabilizar se  possível, construção de uma cobertura com telha no portão de entrada dos alunos da Escola Estadual Capitão Antônio Pinto de Miranda.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_no_010_de_10_de_agosto_de_2021_-_campo_society_horto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_no_010_de_10_de_agosto_de_2021_-_campo_society_horto.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, após aprovação plenária, solicita que seja encaminhado a seguinte indicação sugerindo ao Excelentíssimo Senhor Prefeito e ao setor responsável que viabilizem o seguinte para Parque de Exposição Prefeito Alencar Dias de Carvalho:_x000D_
  Construção de um campo sintético de futebol society e pista para a prática de caminhada e corrida.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Dominguinhos, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_no_011_de_10_de_agosto_de_2021_-_guarita_ponto_de_onibus.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_no_011_de_10_de_agosto_de_2021_-_guarita_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhado a seguinte indicação sugerindo ao Excelentíssimo Senhor Prefeito juntamente com setor responsável, que estudem a possibilidade de construir abrigo para passageiros (guaritas) nos Bairros Grama, Centro e Patrimônio.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_no036__de_10_de_agosto_de_2021_-_anteprojeto_bombeiros_civis.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_no036__de_10_de_agosto_de_2021_-_anteprojeto_bombeiros_civis.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, vem apresentar para deliberação plenária a presente Indicação, sugerindo ao Poder Executivo, a seguinte minuta de Projeto de Lei, que ora anexamos a este, com a seguinte ementa:_x000D_
 _x000D_
 	“Dispõe sobre medidas complementares de segurança em prevenção e resposta a emergências em áreas e edificações no âmbito do Município e dá outras providências".</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_no_003_-_17_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_no_003_-_17_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso da atribuição conferida pelo Regimento Interno, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito,Silas Fortunato de Carvalho,sugerindo que sejam adotadas as seguintes providências nos seguintes estabelecimentos públicos:  _x000D_
 _x000D_
 		1) Unidade Básica de Saúde São José, no Bairro Boa Vista:_x000D_
 _x000D_
 		 - Instalação de grades de proteção nas janelas e em frente a Unidade; _x000D_
 _x000D_
 		- Que se faça uma cobertura com telha e proceda a colocação de corrimão em frente a Unidade;_x000D_
 _x000D_
 	  2) Escola Municipal Prefeito Corrado Roberti:_x000D_
 _x000D_
            - Que se faça uma cobertura com telha nos portões de saída dos alunos.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, vem na forma regimental, INDICAR ao Excelentíssimo Senhor Prefeito Municipal e através da Secretaria Municipal de Obras que viabilizem aproximadamente 500 metros de calçamento em bloquetes deste o início do campo do saudoso Senhor José Serra até a divisa do Povoado do Boa Vista, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_no_007_de_17_de_agosto_de_2021_-correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_no_007_de_17_de_agosto_de_2021_-correta.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e através do Órgão competente  que providenciem o seguinte em regime de urgência para Avenida Dr. João Cataldo Pinto:_x000D_
 _x000D_
 _x000D_
  	a) Que seja providenciado faixas de pedestres, devidamente sinalizadas em frente ao Restaurante Xangô até Marmoraria; _x000D_
 _x000D_
 	b) Instalação de semáforos ou sinalização de trânsito em frente ao Posto Sabiá, Celso Material de Construção e na Floricultura Recanto das Mudas ao Restaurante Rei da Costela; _x000D_
 _x000D_
 	c) Que proceda a pintura das faixas de sinalização de solo do município que se encontram já apagadas.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Roberto Domingos Teixeira, representante legal do Poder Legislativo, na forma regimental e com anuência deste Plenário, atendendo ao Ofício Nº 079/2021 do Vereador da Câmara Municipal de Piraúba o Senhor Celso Raimundo de Oliveira Pinto, solicita que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, solicitando empenho junto ao Órgão competente que avalie a possibilidade de instalar lombada ou outros mecanismos que possibilitem a redução da velocidade dos veículos na Rodovia Deputado José Pires da Luz - MG 265 perto da entrada da estrada que vai para a Pedreira Gori.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_015.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_015.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e que através da  Secretaria Municipal de Obras providenciem o seguinte: _x000D_
 	1) Que seja dado continuidade o calçamento em bloquetes no final das Ruas: Rita Vieira Lima e Rua Silvino Salustiano, conforme fotos em anexo; _x000D_
 	2) Que seja feito o cascalhamento da estrada que dá acesso ao morro dos cariocas.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho e através da Secretaria Municipal de Obras o seguinte, em regime de urgência no final da Rua Dona Filucha, no Bairro Grama, conforme fotos em anexo:_x000D_
  a) Manutenção no manilhamento próximo ao Rio Paraopeba; _x000D_
                b) Que se faça um aterro na lateral do Rio Paraopeba, próximo às residências: Lucia, Angela, Roberta, Aparecida, Anderson, Robson.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_no_022_de_17_de_agosto_de_2021-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_no_022_de_17_de_agosto_de_2021-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho sugerindo que administração possa adquirir um lote para construir uma nova escola com área de lazer para atender os alunos da Escola Municipal Desembarcador José Loyola, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_037_de_17_de_agosto_de_2021_-_ante-projeto_moto_boy.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_037_de_17_de_agosto_de_2021_-_ante-projeto_moto_boy.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima, vereador subscrito, atendidas as formalidades regimentais, sugerem ao Poder Executivo, através do envio do Ante-Projeto que “Institui no Município de Tocantins o serviço de transporte individual de passageiros e o serviço de entrega de mercadorias em motocicletas e dá outras providências ”.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_013_ze_do_bue.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_013_ze_do_bue.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, solicitando ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente, que viabilezem em caráter de urgência o seguinte para Travessa Antônio de Pádua Machado, no Centro._x000D_
 _x000D_
 Que seja feita a manutenção na via e sugerimos um Laudo Técnico da Defesa Civil em relação a situação do local, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Nedinho, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_no_004_de_24_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_no_004_de_24_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Senhor Prefeito Municipal, na forma regimental, para que determine ao setor competente, realizar estudo e providências no sentido de instalar redutores de velocidade (quebra -molas) com a devida sinalização nas vias públicas do Loteamento Dr. Melão, em locais estratégicos.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Marcelo, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_no_005_de_24_de_agosto_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_no_005_de_24_de_agosto_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa, nós Vereadores que a subscrevemos  indicamos que seja oficiado o Chefe do Poder Executivo Municipal para que determine a Secretaria Municipal de Obras no sentido de viabilizarem o seguinte para a Comunidade de Santa Isabel:  _x000D_
 _x000D_
 	1) Que providencie ampliação da rede coletora de esgoto que serve a comunidade até as propriedades dos Senhores Tinim e Justino._x000D_
 _x000D_
 	2) Que dê continuidade ao calçamento em bloquetes até a propriedade do Senhor Targino.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no_010_-_24_de_agosto_de_2021_-_arborizacao_da_praca_ginasio.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no_010_-_24_de_agosto_de_2021_-_arborizacao_da_praca_ginasio.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, cientificando o Douto Plenário, que seja oficializado o Chefe do Executivo, para estudar a possibilidade de realizar o seguinte nos logradouros públicos de nossa cidade: _x000D_
            1) Praça Deputado José Pires da Luz, no Bairro Boa Vista - Que providenciem a arborização, instalação de internet gratuita (WIFI)  e de câmeras de segurança, etc. _x000D_
             2) Trevo situado entre as Avenidas: Padre Macário e Dr. João Cataldo Pinto - realizar o serviço de: jardinagem nos canteiros, plantio de grama e palmeiras nos locais que está faltando e que seja colocado neste local uma placa escrito: "SEJAM BEM VINDOS A TOCANTINS".  _x000D_
             3) Sugerimos se for possível, o seguinte no Loteamento Dr. Melão: Que seja construída uma praça na entrada do Loteamento na (Avenida Isaura Teixeira de Melo) com academia ao ar livre e que seja confeccionada uma placa de identificação do loteamento e outros existentes no município.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no_014_de__24_agosto_de_2021_-_r._alferes_joaquim_da_rocha-1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no_014_de__24_agosto_de_2021_-_r._alferes_joaquim_da_rocha-1.pdf</t>
   </si>
   <si>
     <t>No exercício de suas funções e na forma regimental, o_x000D_
 vereador que abaixo subscreve, INDICA ao Senhor Prefeito Municipal que determine a Secretaria Municipal de Obras que viabilize em caráter de urgência a construção de uma nova rede de captação de águas pluviais nas seguintes vias públicas do Bairro Patrimônio:_x000D_
 	1) Rua Alferes Joaquim da Rocha  - próximo as residências de Nºs. 645 à 795 ._x000D_
 	2) Rua Vereador João Antônio da Costa - próximo ao Supermercado Caxias.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_no_038_de_24_de_agosto_de_2021_-_servicos_de_gradagem_e_aracao_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_no_038_de_24_de_agosto_de_2021_-_servicos_de_gradagem_e_aracao_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas legais e regimentais atribuições, vêm, perante Vossa Excelência apresentar esta indicação com o objetivo de SUGERIR  ao Poder Executivo e através do Órgão responsável a adoção das seguintes medidas de interesse público:_x000D_
 _x000D_
 	1) Que a Prefeitura Municipal de Tocantins possa estar disponibilizando e contratando serviços de aração e gradagem de terras para os agricultores rurais do nosso município, com objetivo de contribuir para o fortalecimento de nossa agricultura familiar. _x000D_
 	_x000D_
 	2) Por se tratar de matéria de iniciativa privativa do Executivo, sugerimos que envie a esta Casa de Leis um projeto de lei que institua a Secretaria Municipal do Meio Ambiente e Agricultura em nosso município.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_015_de_31_de_agosto_de_2021_-_abertura_de_rua_-_verbenas_correta.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_015_de_31_de_agosto_de_2021_-_abertura_de_rua_-_verbenas_correta.pdf</t>
   </si>
   <si>
     <t>INDICAMOS  ao Excelentíssimo Senhor  Prefeito Municipal, nos termos regimentais, se digne determinar à Secretaria Municipal de Obras, objetivando a seguinte medida de interesse público:_x000D_
 	Que sejam viabilizados estudos sobre a possibilidade de abertura de via pública, interligando a Rua João Morelo Filho, localizada no  Loteamento Dr. Melão, sentindo Beira Rio à Rua Francisco Verbena, no Centro</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_no_011_de_09_de_setembro_de_2021_-_iluminacao_alferes_joaquim.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_no_011_de_09_de_setembro_de_2021_-_iluminacao_alferes_joaquim.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora desta proposição requer à Mesa, ouvido o Plenário, que esta Casa encaminhe ao Prefeito Municipal de Tocantins e ao Órgão responsável o seguinte de relevante interesse público:_x000D_
             Que viabilizem a ampliação da rede de energia elétrica com instalação de iluminação pública na Rua Alferes Joaquim da Rocha S/N, no Morro Grande, perto da residência da Senhora Alcione Pereira.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_013_de_09_de_setembro_de_2021-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_013_de_09_de_setembro_de_2021-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, após os trâmites legais, que seja encaminhada ao Prefeito Municipal, esta indicação propondo ação do Poder Executivo, a fim de viabilizar por meio de Secretaria competente, o seguinte:_x000D_
           Que seja feita a construção de uma Unidade Básica de Saúde, _x000D_
 no terreno localizado na  Rua Nicolino de Oliveira Apolinário, no Bairro São Lucas, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_023_de_09_de_setembro_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_023_de_09_de_setembro_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Na forma que determina o Regimento Interno desta Casa Legislativa, os vereadores que a esta subscrevem, solicitam que envie expediente ao Senhor Prefeito, solicitando as seguintes providências: _x000D_
         1) Que seja colocado poste de iluminação pública na pista lateral da Rodovia Deputado Pires da Luz a partir do Restaurante JP Grill até Rossi Auto Peças._x000D_
         2) Sugerimos a necessidade de melhorar a iluminação pública da Avenida Doutor João Cataldo Pinto com a instalação das lâmpadas de LED.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_no_008_de_14_de_setembro_de_2021__-_farmacia_e_sala_de_vacina_-ubs.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_no_008_de_14_de_setembro_de_2021__-_farmacia_e_sala_de_vacina_-ubs.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados , de conformidade com as normas regimentais, após ouvir o Plenário, solicitam que seja encaminhada ao Chefe do Poder Executivo através da Secretaria Municipal de Saúde para que tomem as seguintes providências que se fazem necessárias na Unidade de Estratégica de Saúde da Família São José no Bairro Boa Vista (Ginásio):_x000D_
  	1) Implantação de uma Farmácia Básica._x000D_
 	2) Que estudem a viabilidade de descentralizar o Setor de Vacina estendendo seu atendimento também para referida Unidade.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_no_004_de_21_de_setembro_de_2021_-_providencias_vale_do_ouro-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_no_004_de_21_de_setembro_de_2021_-_providencias_vale_do_ouro-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente assina, integrante do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indica ao Senhor Prefeito que solicite ao setor competente para que possa tomar as seguintes providências na Rua Caetano Roberti, no Bairro Vale do Ouro:_x000D_
 _x000D_
  1) Que verifique a possibilidade de construção de um muro de arrimo de contenção de encosta perto da academia ao ar livre, conforme fotos em anexo._x000D_
 _x000D_
  2) Sugerimos após feita esta benfeitoria que possam fazer uma área de lazer e revitalização do local .</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_no_016_de_21_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_no_016_de_21_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador José Antônio Rocha, Indico para que seja ouvida e aprovada em Plenário, e encaminhada ao Excelentíssimo Senhor Prefeito Municipal, SUGERINDO o seguinte:_x000D_
 	Que seja viabilizado estudos sobre a possibilidade de disponibilizar um terreno para construir um campo de futebol no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_no_039_-_21_de_setembro_de_2021_-_plantio_de_flores_e_grama.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_no_039_-_21_de_setembro_de_2021_-_plantio_de_flores_e_grama.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais e após ter ouvido o plenário, indica ao Chefe do Poder Executivo, através do órgão competente, SUGERINDO o seguinte: _x000D_
 	 Que seja feito um projeto de revitalização com plantio de flores ornamentais e grama em toda a extensão do morro que recentemente pegou fogo (Trevo) e na escadaria que dá acesso a Rua Vereador Alcides Alves Filho até o Estádio João Lopes Quatorze Voltas (Campo Itararé).</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Nedinho, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_005_de_28_de_setembro_de_2021_-_iluminacao_vale_do_ouro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_005_de_28_de_setembro_de_2021_-_iluminacao_vale_do_ouro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente assina, integrante do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indica ao Senhor Prefeito que solicite ao setor competente para que possa tomar as seguintes providências na Rua Caetano Roberti, no Bairro Vale do Ouro, conforme fotos em anexos:_x000D_
  _x000D_
  1) Que verifique a possibilidade da instalação de 03 (três) postes de iluminação pública próximo aos comércios existentes nesta referida rua._x000D_
 _x000D_
 2) Que realize um estudo para instalação de 06 (seis) conjuntos de luminária com braço de 03 (três) metros e lâmpadas a vapor de sódio de 400 Watts nos postes que existem no Campo do Saudoso José Serra até perto do galpão.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_017_de_28-09-2021_-_construcao_de_calcadao_na_praca-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_017_de_28-09-2021_-_construcao_de_calcadao_na_praca-mesclado.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, requer que após tramitação regimental seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, indicação no sentido de que seja feito estudos para construir calçadão na Praça do Rosário próximo a rodoviária.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_006_de_05_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_006_de_05_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vêm perante Vossa Excelência, solicitar que depois de submetido à apreciação do plenário esta seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho juntamente com a Secretaria Municipal de Saúde para que viabilizem estudos para abertura do prédio do posto de atendimento do PSF da Comunidade do Beija-Flor.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_no_016_de_14_de_outubro-_manuntencao_nas_manilha_e_calcamento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_no_016_de_14_de_outubro-_manuntencao_nas_manilha_e_calcamento.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, após leitura em Plenário, requer de Vossa Excelência que oficie-se a Chefe do Poder Executivo a seguinte INDICAÇÃO:_x000D_
 _x000D_
 	Que sejam feitas as seguintes melhorias na Avenida Professora Rosina Cataldo Pinto, no Bairro Imperial:._x000D_
 1) Que seja feito o manilhamento em toda a sua extensão, com a construção dos respectivos bueiros, tendo como referência a residência de Nº 40, para escoamento de águas pluviais._x000D_
 _x000D_
 2) Que seja feita a manutenção no calçamento.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_no_024_de_14_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_no_024_de_14_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Apresento, a presente Indicação a ser encaminhada ao Senhor Prefeito Municipal, sugerindo-o seja executada, pelo setor competente, objetivando a instalação de postes de iluminação pública, com as respectivas luminárias, nas encruzilhadas das estradas vicinais das Comunidades Rurais: Ubeba, Vasquinho, Pires, Santa Isabel, Beija-Flor, Camargo, Santo Antônio próximo a "Santinha", entre outras existentes em nosso município.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_009_de_26_de_outubro_de_2021-_farmarci_e_sala_de_vacinacao_patrimonio.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_009_de_26_de_outubro_de_2021-_farmarci_e_sala_de_vacinacao_patrimonio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, de conformidade com as normas regimentais, após ouvir o Plenário, solicitam que seja encaminhada ao Chefe do Poder Executivo através da Secretaria Municipal de Saúde para que tomem as seguintes providências que se fazem necessárias na Unidade de Estratégica de Saúde da Família no Bairro Patrimônio:_x000D_
 1) Implantação de uma Farmácia Básica._x000D_
 2) Que estudem a viabilidade de descentralizar o Setor de Vacina estendendo seu atendimento também para referida Unidade.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_018_de_10_de_novembro_de_2021_reiteira-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_018_de_10_de_novembro_de_2021_reiteira-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, REITERA a Indicação Nº 002 de 02 de Fevereiro de 2021, INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, a seguinte providência, em caráter de urgência:_x000D_
    Que seja desviado o trânsito de veículos pesados (caminhões e ônibus) que transitam na Avenida Dr. João Cataldo Pinto entre as residências de números 744 à 595.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_019_de_10_de_novembro_-eventos_na_praca.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_019_de_10_de_novembro_-eventos_na_praca.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em conformidade com os termos regimentais, requer a Vossa Excelência, após a devida ciência do plenário, o envio de expediente ao Chefe do Executivo Municipal solicitando juntamente com a Secretaria de Cultura, Esporte e Lazer para que possam estar promovendo eventos na Praça do Rosário para entretenimento da juventude e das familias do nosso município.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_007_de__07_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_007_de__07_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer que após a tramitação regimental, seja encaminhada ao Excelentíssimo Senhor Prefeito como indicação, a tomada de providências legais junto ao departamento competente para que faça a manutenção no calçamento nas seguintes vias públicas: Prefeito Alencar Dias de Carvalho, no Bairro Imperial e Maestro Antônio Bernadinho, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Nedinho, Tita, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_040_de_07_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_040_de_07_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima e Evani Tavares e demais Vereadores que abaixo se subscrevem solicitam que seja repassado ao Excelentíssimo Senhor Prefeito Municipal o seguinte:_x000D_
   Considerando a Portaria Ministerial Vigente, que seja concedido o direito a que fazem jus aos Agentes Comunitários de Saúde e Agente de Combate a Endemias, ao Incentivo Financeiro Adicional (IFA), independente do 13º salário, visto que este recurso possui destinação direta e a não aplicação configurará como irregularidade._x000D_
 	Sugerimos a regulamentação de forma a garantir definitivamente o efetivo repasse do incentivo federal a estes profissionais que realizam um excelente trabalho em nosso Município.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_008_-14-12_-_2021_-_melhoria_no_calcamento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_008_-14-12_-_2021_-_melhoria_no_calcamento.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições conferidas por Lei, INDICA ao Excelentíssimo Senhor Chefe do Executivo Municipal e a Secretaria Municipal de Obras que viabilizem a manutenção no calçamento da Comunidade de Santa Isabel.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_020_de_14_de_dezembro_de__2021_-_consultorio_odontologica_no_psf_beija_flor.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_020_de_14_de_dezembro_de__2021_-_consultorio_odontologica_no_psf_beija_flor.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscritores nesta proposição requerem à Mesa, ouvido o Plenário, o envio de Ofício ao Prefeito Municipal de Tocantins, Senhor Silas Fortunato de Carvalho com a seguinte sugestão de relevante interesse público, que através da Secretaria Municipal de Saúde estudem a viabilidade de instalação de um consultório odontológico no PSF da Comunidade do Beija-Flor, com atendimentos de uma ou duas vezes por mês.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal, Excelentíssimo Senhor Silas Fortunato de Carvalho, nos termos regimentais, que mediante as possibilidades, junto à Secretaria de Obras, solicitando providências urgentíssimas no que segue: _x000D_
 1 - Em visita à Capela Mortuária São José, constatamos diversos problemas na sua estrutura, necessitando das seguintes providências: colocação de 03 (três) bancos de assento do lado de fora; trocar as telhas quebradas: trocar o piso que é de ardósia para antiderrapante; pintura; serviço de jardinagem; mais ventiladores nas paredes ou no teto; nome da pessoa falecida, com horário de sepultamento; instalação de pontos de internet (Wi-Fi); instalação de placas com os seguintes dizeres: "Silêncio respeite a família enlutada" e do lado externo perto da grade: "Capela Mortuária São José." _x000D_
 2 - Providenciar melhorias na infraestrutura do Cemitério São José: Manutenção e ampliação e criação de novas estruturas para sepultamentos; Concluir o fechamento de toda área do cemitér</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>1 - Em visita à Capela Mortuária São José, constatamos diversos problemas na sua estrutura, necessitando das seguintes providências: colocação de 03 (três) bancos de assento do lado de fora; trocar as telhas quebradas: trocar o piso que é de ardósia para antiderrapante; pintura; serviço de jardinagem; mais ventiladores nas paredes ou no teto; nome da pessoa falecida, com horário de sepultamento; instalação de pontos de Internet (Wi-Fi); instalação de placas com os seguintes dizeres: "Silêncio respeite a família enlutada" e do lado externo perto da grade: "Capela Mortuária São José." _x000D_
 2 - Providenciar melhorias na infraestrutura do Cemitério São José: Manutenção e ampliação e criação de novas estruturas para sepultamentos; Concluir o fechamento de toda área do cemitério com a construção de muro; manutenção de iluminação, pavimentação e drenagem dos corredores das sepulturas;providenciar (container) para realizar o descarte de material quando é realizada a limpeza dos túmulos e para depó</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/indicacao_04-2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/indicacao_04-2021.pdf</t>
   </si>
   <si>
     <t>1 - Em visita a Capela Mortuaria Sao Jose, constatamos diversos problemas na sua estrutura, necessitando das seguintes providencias: colocacao de 03 (tees) bancos de assento do lado de fora; trocar as telhas quebradas: trocar o piso que é de ardosia para antiderrapante; pintura; servico de jardinagem; mais ventiladores nas paredes ou no teto; nome da pessoa falecida, corn horario de sepultamento; instalacao de pontos de internet (Wi-Fi); instalacao de placas corn os seguintes dizeres: "Silencio respeite a familia enlutada" e do lado externo perto da grade: "Capela Mortuaria Sao Jose." _x000D_
 2 - Providenciar melhorias na infraestrutura do Cemitério Sao Jose: Manutenção e ampliação e criação de novas estruturas para sepultamentos; Concluir o fechamento de toda área do cemitério com a construção de muro; manutenção de iluminação, pavimentação e drenagem dos corredores das sepulturas; providenciar (container) para realizar o descarte de material quando é realizada a limpeza dos túmulos e para.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/mocao_de_aplausos_-_guaraja_futebol_clube_-_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/mocao_de_aplausos_-_guaraja_futebol_clube_-_nedson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, através do Vereador Nedson Soares de Souza Lima, requer que a Secretaria se digne constar nos anais do Poder Legislativo, a Moção de Aplausos ao Guarajá Futebol Clube pela comemoração dos 101 (cento e um ) anos de sua fundação.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>Mesa Diretora, Carlinhos da Colônia, Marcelo, Miro Enfermeiro, Nedinho, Tita, Última do Carmo, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/mocao_rotary_-_escolhido.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/mocao_rotary_-_escolhido.pdf</t>
   </si>
   <si>
     <t>Os Vereadores requerem na forma regimental, o envio de Expediente ao Rotary Club de Tocantins, manifestando congratulações desta Casa de Leis pelos 50 anos (Bodas de Ouro) de atividades em Tocantins._x000D_
 A Câmara Municipal de Tocantins, por meio de seus Vereadores, vem a público aplaudir o Rotary Club de Tocantins organização não governamental fundada em 1905, nos Estados Unidos e em outubro de 1971 em nosso Município._x000D_
 Cinquenta anos se passaram daquela primeira vitória desses líderes comunitários e muito trabalho foi feito. Ilustres figuras da cidade se revezaram no comando do Rotary Club de Tocantins, e cada um ao seu tempo trabalhou pelo engrandecimento dessa instituição tão importante._x000D_
 O presidente Roberto Domingos Teixeira, e seus pares vêem com orgulho que a entidade corresponde aos anseios da comunidade, e que o futuro exige muito trabalho._x000D_
 Entre o que foi e o que virá, 50 anos são um intervalo para registrar o orgulho dessa entidade e o agradecimento aos que tanto a dignificaram._x000D_
 R</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/mocao_dia_do_medico_-_ze_do_bue_19-10-21.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/mocao_dia_do_medico_-_ze_do_bue_19-10-21.pdf</t>
   </si>
   <si>
     <t>Apresento à Mesa, na forma regimental e após ouvido o Douto Plenário, Moção de Aplausos aos Médicos: Itamar dos Santos, Clerison Mendes Daniel, Fernando Luiz Fortuci Lopes, Mateus Gravina Fortuci Lopes, Altivo Sérgio de Almeida, pelo serviço de excelência na área da saúde oferecido aos munícipes.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/indice_do_codigo_tributario_de_tocantins-mesclado-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/indice_do_codigo_tributario_de_tocantins-mesclado-mesclado.pdf</t>
   </si>
   <si>
     <t>“Institui o Código Tributário Municipal”.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/complementar_26_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/complementar_26_de_2021.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 008/2002, e dá outras providências”.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/893/projeto_01_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/893/projeto_01_de_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_02_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_02_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura Créditos Adicionais Suplementares com a fonte de recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_03_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_03_de_2021.pdf</t>
   </si>
   <si>
     <t>Cria o novo Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB e revoga a Lei Municipal nº 387, de 17 de setembro de 2007.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/912/projeto_04_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/912/projeto_04_de_2021.pdf</t>
   </si>
   <si>
     <t>“Declara a prática de atividades físicas, essenciais à saúde”._x000D_
 Autor: Vereador Nedson Soares de Souza Lima</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/913/projeto_05_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/913/projeto_05_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao Orçamento Municipal de 2021, no âmbito da Secretaria Municipal de Educação e Cultura destinado a APAE – CENTRO EDUCACIONAL TOTÔNIO MACHADO</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_06_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_06_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do Poder Executivo informar ao Poder Legislativo, a vacinação realizada no combate ao COVID -19".</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_07_p1_de_2021-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_07_p1_de_2021-mesclado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_08_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_08_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de Adiantamento, a que se refere os artigos 68 e 69 da Lei Federal n 4.320, de 17 de março de 1964, e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_no09_1_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_no09_1_1.pdf</t>
   </si>
   <si>
     <t>“Cria a Área de Proteção Ambiental Municipal Serra do Sacramento e dá outras providências”.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/projeto_de_lei_10_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/projeto_de_lei_10_2021.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE DENOMINAÇÃO DE RUA DELFINA VIEIRA TOLEDO A LOGRADOURO PÚBLICO DESTA CIDADE "</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_11_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_11_de_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_12_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_12_de_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Travessa Carmelo do Amaral a logradouro público desta cidade."_x000D_
 Autor:  Vereador José Antônio Rocha (Zé do Bué)</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/projeto_13_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/projeto_13_de_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar Convênio com  instituições de ensino superior e escolas técnicas, para fins de realização de estágios não remunerados por alunos residentes no Município de Tocantins e dá outras providências”.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_no014_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_no014_de_2021.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente a Lei Municipal nº 660, de 25.11.2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_15_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_15_de_2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal do Ciclismo no âmbito do Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_16_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_16_de_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de uso de bens públicos municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_17_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_17_de_2021.pdf</t>
   </si>
   <si>
     <t>“Institui no Âmbito Municipal a Honraria “Policial Destaque do Ano” e dá outras providências".</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/projeto_18_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/projeto_18_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/projeto_19_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/projeto_19_de_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do  Município de Tocantins para o exercício  financeiro de 2022.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_20_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_20_de_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a descentralização do Ensino com a absorção dos anos iniciais do Ensino Fundamental (1º ao 5º ano) da Escola Estadual Capitão Antonônio Pinto de Miranda pelo Município de Tocantins, por intermédio do Projeto Mãos Dadas da Secretaria de Estado de Educação de Minas Gerais e dá outras providências”.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/projeto_de_lei_no021_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/projeto_de_lei_no021_de_2021.pdf</t>
   </si>
   <si>
     <t>" Altera o art.5º, da Lei nº661 de 27 de novembro de 2020, que " Estima a Receita e Fixa a Despesa do Município de Tocantins para o Exercício de 2021".</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/projeto_de_lei_no022_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/projeto_de_lei_no022_de_2021.pdf</t>
   </si>
   <si>
     <t>" Institui o Regime de Previdência Complementar no âmbito do Município de Tocantins/mg; Fixa o Limite máximo para a Concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a Plano de benefícios de Previdência complementar; e dá outras providências."</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/projeto_23_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/projeto_23_de_2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal do Município de Tocantins – “Recupera Tocantins” e dá outras providências”.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o desenvolvimento do Programa Horta comunitária para a população do Município de Tocantins".</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_027_ok.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_027_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_028_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_028_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 5°, da Lei n° 661, de 30 de novembro de 2020, que "Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício de 2021".</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Resolução Nº 076 de 31 de agosto de 2007”</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_resolucao_no_114-2021_alteracao_das_diarias_-_lei_595-2017-correto_ii.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_resolucao_no_114-2021_alteracao_das_diarias_-_lei_595-2017-correto_ii.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei 595 de 13 de dezembro de 2017, que regulamenta a concessão de diárias de viagens dos Agentes Políticos e dos Servidores do Poder Legislativo Municipal ”.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_resolucao_115.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_resolucao_115.pdf</t>
   </si>
   <si>
     <t>"Aprova a Prestação de Contas da Prefeitura Municipal de Tocantins, Exercício de 2019"</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_reolucao_116_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_reolucao_116_de_2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Medalha "Mérito Esportivo" e dá outras providências"</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_no_001_02_de_marco_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_no_001_02_de_marco_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que determine ao Setor competente, o envio a esta Casa Legislativa, no prazo legal, as seguintes informações:_x000D_
 _x000D_
 	1) O valor total gasto com a manutenção da patrol com a troca de peças e a mão de obra;_x000D_
 _x000D_
 	2) O valor total de gasto com a pintura do Centro Integrado Cissa de Oliveira Pinto.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Zé do Bue, Miro Enfermeiro, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_no_002_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_no_002_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve e demais Vereadores infra-assinados, vêm perante Vossa Excelência, para que o mesmo depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, através da Secretaria Municipal de Saúde, requerendo o que se segue:_x000D_
 _x000D_
 	1) Que estudem a viabilidade de contratação de um Médico Psiquiatra para prestar atendimento no Centro Integrado de Saúde - Sissa de Oliveira Pinto, conforme Lei Complementar Nº 036, de 24/11/2011;_x000D_
 _x000D_
 	2) Listagem de pessoas que estão na espera de consulta com o Médico Psiquiatra.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_no_002_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_no_002_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, após a tramitação regimental e após ouvido o plenário, requer ao Executivo Municipal através do Departamento de Recursos Humanos, que envie a esta Casa Legislativa as seguintes informações atualizadas no que se refere aos servidores públicos municipais:_x000D_
 _x000D_
 Relação nominal de todos os servidores efetivos, contratados, comissionados com respectiva descrição do cargo e salário.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>Nedinho, Miro Enfermeiro, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_no_001_de_02_de_fevereiro_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_no_001_de_02_de_fevereiro_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, após a tramitação regimental e após ouvido o plenário, requerem ao Executivo Municipal através da Secretaria Municipal de Saúde, as seguintes informações sobre a Vacina COVID-19:_x000D_
 1) Relação de nomes dos cidadãos tocantinenses que foram contemplados com a vacina._x000D_
 2) Relação nominal dos Agentes Comunitários de Saúde que foram vacinados.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>Nedinho, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_no_003_de_23_de_fevereiro_de_2021_-_para_mesa_diretora_-_covid.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_no_003_de_23_de_fevereiro_de_2021_-_para_mesa_diretora_-_covid.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, que a este subscrevem, após a tramitação regimental e após ouvido o plenário, requerem da Mesa Diretora a possibilidade de que seja instituída uma Comissão Especial destinada a acompanhar e fiscalizar a Vacinação contra a COVID-19 em nosso Município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_no_001_de_09_de_fevereiro_de_2021_-_correto_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_no_001_de_09_de_fevereiro_de_2021_-_correto_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, regimentalmente apoiado, requer de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que envie a esta Casa de Leis, no prazo regimental, as informações sobre as dívidas do Município, com o Fundo de Aposentadoria e Pensão dos Servidores Públicos Municipais - FAPSEM, no período de 2017/2020, para conhecimento deste vereador:_x000D_
 1) O valor total da dívida referentes aos aportes financeiros;_x000D_
 2) Quais os valores que foram parcelados e reparcelados e quantas prestações ainda falta a serem quitadas.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>CE - COMISSÃO ESPECIAL</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf</t>
   </si>
   <si>
     <t>AFASTAMENTO da referida comissão instituída pelos Vereadores: Nedson Soares de Souza Lima - presidente, Vereador Claudiomir do Amaral - relator e Vereador José Antônio Rocha - membro.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002_de_30_de_marco_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002_de_30_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Que possam rever a possibilidade de isentar o pagamento da taxa de água nos meses de abril e maio de 2021.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Márcia Cocati, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_001_de_06_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_001_de_06_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Que estudem a viabilidade de contratação dos seguintes profissionais para prestar atendimento no Centro Integrado de Saúde - Sissa de Oliveira Pinto: Médico Geriatra, Cardiologista e Psicólogo.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_002_de_06_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_002_de_06_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência ao responsável pela Estação de Tratamento de Água - ETA, estender-lhe um convite para que compareça na Sessão Plenária do dia 20 de abril de 2021, (terça-feira), ás 19:00 hs (dezenove horas), no Plenário Dr. Manoel Cataldo, para prestar esclarecimento sobre a qualidade da água consumida em nosso município e a falta de abastecimento de água.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_002_de_13_de_abril_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_002_de_13_de_abril_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, de acordo com as normas regimentais, requerem de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, o seguinte  ao Exmo Senhor Prefeito Municipal e que através da Secretaria Municipal de Saúde estudem a viabilidade da contratação de um profissional para realização de exames de ultrasson no Centro Integrado Sissa de Oliveira Pinto.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_de_003_de_13_abril_de_2021-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_de_003_de_13_abril_de_2021-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, solicitando, o que se segue:_x000D_
 _x000D_
           Que faça revisão nas Leis Complementares: Nº 022 de 20/09/2007 que dispõe sobre o plano de cargos e vencimentos dos Servidores integrantes do quadro de pessoal do Magistério Município de Tocantins, e dá outras providências" e Nº 047 de 26/12/2014 que "Altera a Lei Complementar nº 022/2007 que  dispõe sobre o plano de cargos e vencimentos dos Servidores integrantes do quadro de pessoal do Magistério do Município de Tocantins, e dá outras providências".</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_004_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_004_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, após a tramitação regimental e após ouvido o plenário, requer ao Executivo Municipal, que envie a esta Casa Legislativa cópia do processo licitatório de horas de máquinas pesadas referente ao ano de 2020.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_005_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_005_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, após a tramitação regimental e após ouvido o plenário, requer ao Executivo Municipal, para que dê ciência ao Diretor de Licitações e Compras, de um convite para que possa agendar uma reunião nesta Casa, assim que voltar as reuniões presenciais, para prestar esclarecimentos sobre atribuições que lhe confere o cargo e dos processos licitatórios em trânsito.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Nedinho, Miro Enfermeiro, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nomeados pela Portaria Nº176, de 02 de março de 2021, que constituiu a Comissão Especial para acompanhar e fiscalizar a Vacinação contra a COVID-19, em nosso Município, requerem da Mesa Diretora o AFASTAMENTO da referida comissão instituída pelos Vereadores: Nedson Soares de Souza Lima - presidente, Vereador Claudiomir do Amaral - relator e Vereador José Antônio Rocha - membro.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_no_003_de_27_de_abril_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_no_003_de_27_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante de Vossa Excelência, para que o mesmo depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho através da Secretária Municipal de Saúde, que possam analisar a possibilidade do (a) médica (o) psiquiatra prestar atendimento pelo menos uma vez por mês no PSF do Bairro Patrimônio, se não for possível esta medida, que a administração municipal possa contratar mais um médico para auxiliar neste atendimento.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no003_de_04_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no003_de_04_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho juntamente com Setor competente, que enviem a esta Casa Legislativa  a seguinte informação:_x000D_
 _x000D_
 	Que seja informado em que local foi destinado os tapumes e as telhas que estavam no Abrigo/Terminal Rodoviário.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_no_004_de_10_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_no_004_de_10_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Vereador José Antônio Rocha, e demais vereadores subscritos,  requerem, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Saúde, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes informações, sendo especificadas por especialidades:_x000D_
 Que nos informe o número de pacientes que estão aguardando agendamento de exames/procedimentos de média e alta complexidade nas Unidades Básicas de Saúde do Patrimônio, Ginásio e do Centro Integrado de Saúde, tais como: exames de ultrasson, endoscopia, cirurgia de catarata, ortopedistas, exames de oftalmologistas e fisioterapia, no mandato anterior até a presente data.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/995/ok_requerimento_no_004_de_18_de_maio_de_2021_-_gastos_da_sec._da_cultura.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/995/ok_requerimento_no_004_de_18_de_maio_de_2021_-_gastos_da_sec._da_cultura.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no exercício de sua prerrogativa de fiscalização dos atos da Administração Municipal, requerem a Vossa Excelência enviar ao Senhor Prefeito Municipal através do Setor competente, para que envie as informações que se seguem:_x000D_
   _x000D_
 1) Informações detalhadas sobre onde foram gastos os recursos destinados à Secretaria Municipal da Educação e Cultura nos meses de junho a dezembro de 2020 e de janeiro de 2021 até a presente data._x000D_
  _x000D_
 2) Valor do saldo existente destes recursos, se houver.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_no_004_de_25_de_maio_de_2021_-_conjunto_taxi.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_no_004_de_25_de_maio_de_2021_-_conjunto_taxi.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, seja encaminhado ao Senhor Prefeito Municipal, o que se segue:_x000D_
 _x000D_
 Que determine aos taxistas do ponto de Táxi situado na Avenida Dr. João Cataldo Pinto, em frente ao nº 1.418, o cumprimento da Lei Nº 633 de 11 de outubro de 2019.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_no_007_de_25_de_maio_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_no_007_de_25_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, na forma regimental, vem requerer que seja encaminhado para a Administração Municipal e através da Secretaria Municipal de Saúde o que se segue: _x000D_
 _x000D_
 “Que o Centro Integrado de Saúde Sissa de Oliveira Pinto disponha, permanentemente, junto as suas instalações, informativos contendo o nome, a função e o horário de trabalho dos profissionais da área da saúde, lotados nas respectivas unidades, bem como o número de telefone da Secretaria Municipal da Saúde”.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_no_005_de_1o_de_junho_de_2021_-_consultas_exames_na_espera.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_no_005_de_1o_de_junho_de_2021_-_consultas_exames_na_espera.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Vereador José Antônio Rocha, e demais vereadores subscritos,  requerem, acatadas as formalidades regimentais e ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Saúde, para que repasse a esta Casa de Leis, no prazo regimental, as seguintes informações, sendo especificadas por especialidades:_x000D_
 _x000D_
 Que nos informe a relação de pacientes que estão aguardando exames/procedimentos de média e alta complexidade nas Unidades Básicas de Saúde do Patrimônio, Ginásio e do Centro Integrado de Saúde, tais como:exames de ultrassom, endoscopia, cirurgia de catarata, ortopedistas, exames de oftalmologistas e fisioterapia, no mandato anterior até a presente data.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_no_008_de_08_de_junho_de_2021_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_no_008_de_08_de_junho_de_2021_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, para que depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho através do Setor responsável, requerendo que sejam enviados os seguintes documentos relativo ao Loteamento Novo Horizonte: _x000D_
                   Cópias dos empenhos, notas fiscais e liquidação das despesas, acompanhado com indicações da rubrica das despesas no período de 01/01/2021 até a 02/06/2021.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_009_de_15_de_junho_de_2021_-_fapsem.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_009_de_15_de_junho_de_2021_-_fapsem.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante Vossa Excelência, para que o mesmodepois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho através do Setor responsável, que enviem para esta Casa de Leis em caráter de urgência para apreciação dos nobres vereadores o que se segue: _x000D_
 _x000D_
 a)	Projeto de Lei de amortização dos valores dos aportes financeiros da competência de 2018, 2019 e 2020, devido ao FAPSEM._x000D_
 _x000D_
 b)	Projeto de Lei de parcelamentos anteriores não cumpridos, devido ao FAPSEM._x000D_
 _x000D_
 _x000D_
 E que nos informe o seguinte:_x000D_
 _x000D_
 c)	Real situação da dívida do município com o FAPSEM. _x000D_
 _x000D_
       d) Sabedores que esta administração vem mantendo os parcelamentos e o aporte em dia, se existe a possibilidade de quitação dos aportes financeiros da gestão anterior.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/requerimento_no_010_de_21_de_junho_de_2021-_reajuste_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/requerimento_no_010_de_21_de_junho_de_2021-_reajuste_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem usando das prerrogativas regimentais, vêm respeitosamente, requerer que seja encaminhado expediente ao Chefe do Poder Executivo Senhor Silas Fortunato de Carvalho, para que envie a esta Casa projeto de lei, que disponha sobre o reajuste dos servidores públicos municipais, com base no Índice de Preços ao Consumidor Amplo (IPCA 2020) de 4,52%, em folha dos servidores efetivos, inativos e contratados municipais, com retroatividade a janeiro de 2021, abonando a Indicação Nº 002 de 30 de março de 2021 de autoria do Vereador Roberto Domingos Teixeira.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/requerimento_no001_de_21_-06-2021_-_doacao_de_telhas_toc_na_lata_e_amap-paginas-excluidas-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/requerimento_no001_de_21_-06-2021_-_doacao_de_telhas_toc_na_lata_e_amap-paginas-excluidas-mesclado.pdf</t>
   </si>
   <si>
     <t>Roberto Domingos Teixeira, subscritor abaixo assinado requer, após aprovação plenária, seja enviado ao Prefeito Municipal o Senhor Silas Fortunato de Carvalho sugerindo que as telhas que foram retiradas do Ginásio Poliesportivo Fernando Machado possam ser doadas para as entidades: “Associação Cultural Toc na Lata do Ginásio” e “Associação dos Moradores e Amigos do Patrimônio” (AMAP), ambas reconhecida utilidade pública pelo município, doação esta, que beneficiará em muito tais entidades.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_no_004_de_29_de_junho_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_no_004_de_29_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho para que dê ciência aos Engenheiros Civis da Prefeitura, a iniciativa de um convite para que compareçam na Sessão Plenária do dia 06 de julho de 2021, (terça-feira), ás 19:00 hs (dezenove horas), no Plenário Dr. Manoel Cataldo, a fim de prestar esclarecimentos acerca do Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_no_005_-_03_de_agosto_-_saldos_bancarios_das_seguintes_contas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_no_005_-_03_de_agosto_-_saldos_bancarios_das_seguintes_contas.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem usando das prerrogativas regimentais,  requerem que seja encaminhado ao Chefe do Executivo Silas Fortunato de Carvalho e ao setor responsável, que nos informem os saldos bancários do mês de julho de 2021 até a presente data, das seguintes contas do município:</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_no_006_de_03_de_agosto_de_2021_-_aluguel_social.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_no_006_de_03_de_agosto_de_2021_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no exercício de sua prerrogativa de fiscalização dos atos da Administração Municipal, requerem  a Vossa Excelência, após ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Assistência Social que envie a esta Casa no prazo regimental, as seguintes informações sobre os gastos do Município com aluguel social: _x000D_
 _x000D_
 _x000D_
                 1) Quantos e quais são os beneficiários cadastrados no aluguel social no período de janeiro à julho de 2021? ;_x000D_
           _x000D_
             2) Data de inicio do aluguel e o motivo pelo qual a municipalidade está     pagando o aluguel aos beneficiários;_x000D_
 _x000D_
             3) Relação dos imóveis que estão locados atualmente pela municipalidade   à pessoas carentes, onde se localizam, bem como quem são os locatários e os valores de cada aluguel.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_no_011_-_03_de_agosto_de_2021_-__informacoes_icms_cultural.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_no_011_-_03_de_agosto_de_2021_-__informacoes_icms_cultural.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, requerem, na forma regimental e após aprovação plenária, as seguintes informações ao Poder Executivo Municipal, através da Secretaria Municipal de Educação e Cultura com referência ao Conselho Municipal do Patrimônio Cultural: _x000D_
 _x000D_
 	1) O Conselho Municipal do Patrimônio Cultural teve suas deliberações atendidas pelo Executivo;_x000D_
 _x000D_
 	2) Atualmente quem preside o Conselho Municipal do Patrimônio Cultural;_x000D_
 _x000D_
 	3) Valor do saldo atual do Conselho Municipal do Patrimônio Cultural._x000D_
 _x000D_
 	4) Informar especificando de forma detalhada, onde foram gastos os recursos  do ICMS Patrimônio Cultural nos últimos dois anos;_x000D_
 _x000D_
 	5) Qual os valores totais recebidos desta fonte;_x000D_
 _x000D_
 	6) Qual foi a pontuação do ICMS Patrimônio Cultural nestes últimos dois anos e meio.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_no_007_de_10_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_no_007_de_10_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem a Vossa Excelência que envie o expediente a Secretaria Municipal de Saúde requerendo as seguintes informações:_x000D_
 _x000D_
 	1) Se existe a possibilidade de contratação de mais um médico para atender o Programa de Saúde da Família - PSF da Zona Rural._x000D_
 _x000D_
 	2) Em caso positivo, quais as providências que já estão sendo tomadas com relação a contratação?</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_no_013_de_10_de_agosto_de_2021_-_fapsem.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_no_013_de_10_de_agosto_de_2021_-_fapsem.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos requerem que após cumpridas as determinações regimentais, seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho o seguinte:_x000D_
 _x000D_
 	Tendo em vista a situação em que se encontra o Fundo de Aposentadoria e Pensão dos Servidores Municipais (FAPSEM) sugerem que o saldo de caixa existente no final do exercício financeiro, conforme dispõe o inciso VII, do Art. 29 da Lei Orgânica Municipal seja repassado àquela entidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 	Nestes Termos,_x000D_
 	Pedem Deferimento.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/requerimento_no_002_de_17_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/requerimento_no_002_de_17_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Silas Fortunato de Carvalho, sugerindo que envie a esta Casa Legislativa um Projeto de Lei dispondo sobre a concessão de incentivos aos empresários de nossa cidade para que possam adquirir uma área no distrito industrial localizado no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/requerimento_no_008_de_17_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/requerimento_no_008_de_17_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, que a este subscrevem, após a tramitação regimental e após ouvido o plenário, requerem ao Excelentíssimo Senhor Presidente da Câmara, que seja constituída comissões especiais com as seguintes atribuições:_x000D_
 	    Comissão Especial da Saúde - acompanhar e fiscalizar as ações da Secretaria Municipal de Saúde, gestão 2021/2024.   _x000D_
 	    Comissão Especial de Segurança Pública - promover estudos e reuniões com os órgãos competentes, juntamente com a sociedade civil, sobre criminalidade e segurança pública no âmbito do município, propondo medidas necessárias à melhoria da prevenção e proteção da comunidade sob os mais diversos aspectos.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/requerimento_no_009_de__17_de_agosto_de_2021_-_ortopedista.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/requerimento_no_009_de__17_de_agosto_de_2021_-_ortopedista.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem a Vossa Excelência que envie o expediente a Secretaria Municipal de Saúde requerendo as seguintes informações:_x000D_
 _x000D_
 	Se existe a possibilidade de contratação de um médico ortopedista para o Centro Integrado de Saúde, e se possível a (o) médica (o) ortopedista que possa prestar atendimentos pelo menos uma vez por mês no PSF do Bairro Patrimônio.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Nedinho, Tita, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_no_003_de_24_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_no_003_de_24_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem e demais vereadores infra-assinados, de acordo com as normas regimentais, vem perante Vossa Excelência Senhor Prefeito Municipal Silas Fortunato de Carvalho e que através do Órgão responsável, requerem baseado na letra b) da Indicação Nº 007 de 17 de agosto de 2021 da Vereadora Última Ambrózio do Carmo o seguinte:_x000D_
 	 Que o Executivo possa contratar um Engenheiro de Tráfego ou uma Empresa de Engenharia de Tráfego para fazer um estudo na cidade de Tocantins- MG, principalmente no trecho da Rodovia Deputado José Pires da Luz e BR - MG 265, na Avenida Doutor João Cataldo Pinto e que possa apresentar um projeto de medidas de segurança necessárias junto ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais - DER/MG.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_no_006_de_09_de_setembro_de_2021_-_municipalizacao_das_escolas_estaduais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_no_006_de_09_de_setembro_de_2021_-_municipalizacao_das_escolas_estaduais.pdf</t>
   </si>
   <si>
     <t>Darci Marcelo Rodrigues da Costa, abaixo subscrito, após ouvido o Plenário, requerer do Prefeito Municipal, Senhor Silas Fortunato de Carvalho, cópia do Termo de Adesão ao Projeto "Mãos Dadas" do Governo do Estado de Minas que dispõe sobre a municipalização das séries iniciais do ensino fundamental das Escolas Estaduais.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Nedinho, Marcelo, Márcia Cocati, Miro Enfermeiro, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_no_014__de_09_de_setembro_de_2021_-_convite_ana_e_leandro_-_cultura.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_no_014__de_09_de_setembro_de_2021_-_convite_ana_e_leandro_-_cultura.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência a Senhora Ana Maria Arruda Coordenadora de Cultura e o Senhor Leandro Quintino da Silva Presidente Interino do Conselho Municipal do Patrimonio Cultural, da iniciativa de um convite para que compareçam na Sessão Plenária dentro do mês de setembro dias (14 ou 21 ou 28), para prestarem esclarecimentos referente ao Ofício nº 004 de 023 de agosto de 2021, com relação Secretaria Municipal de Educação, Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_no_015_de_09_de_setembro_de_2021_-_convite_diretor_do_departamento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_no_015_de_09_de_setembro_de_2021_-_convite_diretor_do_departamento.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência ao Diretor do Departamento de Recursos Humanos, da iniciativa de um convite para o comparecimento em reunião ordinária no plenário dentro do mês de setembro dias (14 ou 21 ou 28), para prestar esclarecimentos sobre dúvidas com referência ao pagamento de horas extras, insalubridade e demais assuntos.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/requerimento_no_004_de_28_de_setembro_de_2021_-_laboratorio_municipal_-_conjunto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/requerimento_no_004_de_28_de_setembro_de_2021_-_laboratorio_municipal_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Os parlamentares com assento nesta Casa de Leis, no uso de suas atribuições, solicitam à Vossa Excelência, que após ouvido e aprovado pelo Plenário e cumpridas as formalidades regimentais, seja encaminhado expediente ao Senhor Prefeito Municipal através da Secretária Municipal de Saúde as seguintes informações sobre o antigo Laboratório de Análises Clinicas do Centro Integrado de Saúde:_x000D_
 _x000D_
 I.	Qual a real situação que os materiais e equipamentos se encontram?_x000D_
 II.	Quais materiais e equipamentos faltam? E qual foi sua destinação?_x000D_
 III.	Qual a possibilidade da reabertura do laboratório municipal?</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/requerimento_no_005_de_28_de_setembro_de_2021_-.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/requerimento_no_005_de_28_de_setembro_de_2021_-.pdf</t>
   </si>
   <si>
     <t>O abaixo assinado vereador e servidor público municipal ocupante do cargo de Oficial Especializado, requer após tramitação regimental que seja encaminhado ao Departamento de Recursos Humanos através do Senhor Silas Fortunato de Carvalho Prefeito Municipal, tendo em vista o Art. 94 da Lei Orgânica Municipal (LOM); e protocolo 508 de 20/08/2021 em que o citado Art. não foi respeitado em seu § 2º, o seguinte:_x000D_
 _x000D_
 a)	Que envie a esta Casa Legislativa para fins de direito, cópias de contra cheques (desde o ano de 2016 até a presente data), avaliações de desempenho e Termo de Posse do referido cargo._x000D_
 _x000D_
 b)	Que dê ciência ao responsável (ou responsáveis) do Departamento de Recursos Humanos, estender-lhe um convite para que compareça na Sessão Plenária do dia 05 de outubro de 2021 (terça-feira), às 19:00 hs,  e o convite se faz necessário para prestar esclarecimentos sobre a não entrega das documentações solicitadas através deste protocolo.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/requerimento_no_016__de_28_de_setembro_de_2021_-_constituir_comissao_de_educacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/requerimento_no_016__de_28_de_setembro_de_2021_-_constituir_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, solicitando que a Presidência desta Casa de Leis, que seja constituída Comissão Especial de Educação, .......com a seguinte atribuição:_x000D_
 _x000D_
 Comissão Especial de Educação, Cultura, Esporte e Lazer - Nomear para acompanhar e fiscalizar as ações da Secretária de Educação, programas e projetos relacionados à educação, cultura, esporte e lazer no município, além de trabalhar pela melhoria da qualidade e estrutura necessárias na garantia do direito a uma educação pública, gratuita e de qualidade e à preservação do Patrimônio Histórico;_x000D_
 A referida comissão, poderá atuar juntamente com os Conselhos Municipais, quando for necessário, apresentar sugestões objetivando ao desenvolvimento da educação, cultura e esporte e lazer de nosso município.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>Dilermando da Neiva, Nedinho, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento_de_26_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento_de_26_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nomeados pela Portaria Nº185, de 19 de Outubro de 2021, que constituiu a Comissão de Educação, Cultura e Esporte , requerem sua indicação para organizar, programar Audiência Pública cujo o Tema; "Municipalização da Escola Estadual Capitão Antônio Pinto de Miranda e do interesse também da comunidade escolar: colegiado, corpo docente, pais de alunos e munícipes.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/requerimento_no_017_-_26-10_-_valor_arrecadado_pelo_icms_solidario_e_o_fia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/requerimento_no_017_-_26-10_-_valor_arrecadado_pelo_icms_solidario_e_o_fia.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima, vereador desta municipalidade abaixo subscrito, respeitosamente, requer as informações que se seguem:_x000D_
 _x000D_
 _x000D_
 a)	O valor arrecadado pelo município sobre o ICMS Solidário Rural._x000D_
 _x000D_
 b)	O valor arrecadado pelo município sobre a Infância e Adolescência (FIA).</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>Nedinho, Dilermando da Neiva, Marcelo, Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/requerimento_no_018_-_10-11-_2021_-_horas_extras_setor_de_obras.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/requerimento_no_018_-_10-11-_2021_-_horas_extras_setor_de_obras.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a estes subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho que através do Departamento de Recursos Humanos que nos envie a relação dos servidores da Secretária Municipal de Obras que são beneficiados com pagamento de horas extras e adicionais de insalubridade.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_no_019_-_10-11__2021-_copias_de_empresas_tercerizadas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_no_019_-_10-11__2021-_copias_de_empresas_tercerizadas.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a estes subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho junto ao Setor responsável solicitando o que se segue:_x000D_
 _x000D_
 a)Cópia dos Contratos de todas as empresas terceirizadas do município;_x000D_
 b) Relação dos funcionários que trabalham no município para as empresas terceirizadas.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/requerimento_no_006_-_23-11-2021_-_pagamento_de_adicionais.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/requerimento_no_006_-_23-11-2021_-_pagamento_de_adicionais.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem usando das prerrogativas regimentais, vem requerer que seja encaminhado no expediente ao Chefe do Executivo Silas Fortunato de Carvalho juntamente com setor responsável que nos informe o seguinte das Secretarias Municipais de: Administração,  Desenvolvimento e Assistência Social, Educação, Obras, Gabinete, Planejamento, Saúde no período de 01/05/2021 à 31/10/2021._x000D_
 1) Relatório nominal de servidores públicos integrantes da estrutura administrativa beneficiados com pagamento dos adicionais, horas extras, adicional noturno, adicional de insalubridade e adicional de periculosidade, previstos no art. 59, incisos III e X, da Lei Complementar 021/2007._x000D_
 2) Cópia dos relatórios nominais de convocações dos (as) servidores públicos integrantes da estrutura administrativa com as justificativas da concessão destes pagamentos._x000D_
 3) Relação nominal dos (as) secretários (as), diretores e chefes de departamentos responsáveis pelas convocações dos(as) servidores público</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Nedinho, Tita, Última do Carmo, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/requerimento_no_005_de_30_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/requerimento_no_005_de_30_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem e demais Vereadores, requerem que seja encaminhado expediente ao Chefe do Executivo Silas Fortunato de Carvalho sugerindo que a Administração Municipal, valendo-se do saldo financeiro advindo das transferências do FUNDEB, transfira estes valores proporcionalmente e sob forma de "rateio" aos profissionais da Educação Pública Municipal, como forma de gratificação ou abono salarial pelos relevantes serviços prestados na qualidade do ensino da rede municipal.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_006_de_07_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_006_de_07_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo e demais Vereadores que abaixo se subscrevem requerem que esta Casa repasse ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho o que se segue, em requerimento:_x000D_
 Que faça valer o Art. 9º H da Lei 13.708, de 14 de agosto de 2018, ora transcrito:_x000D_
 Art. 9º H - Compete ao ente federativo ao qual o Agente Comunitário de Saúde ou o Agente de Combate às Endemias estiver vinculado fornecer ou custear a locomoção necessária para o exercício das atividades, conforme regulamento do ente federativo.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/requerimento_no_020_-_14-12-21_-_informacoes_sobre_o_fundeb.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/requerimento_no_020_-_14-12-21_-_informacoes_sobre_o_fundeb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem na forma regimental e depois de ouvir o Plenário desta Casa Legislativa, que oficie ao Senhor Prefeito Municipal Silas Fortunato de Carvalho para que o mesmo providencie junto a Secretaria responsável  o seguinte:_x000D_
 _x000D_
 1)	Número da conta pertencente ao FUNDEB._x000D_
 _x000D_
 2)	Qual é o saldo existente nesta conta?_x000D_
 _x000D_
 3) Que o Executivo envie um projeto de lei para essa Casa, com relação ao rateio, e critérios para divisão entre os funcionários que serão beneficiados.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/requerimento_no_012_-_03_de_agosto_de_2021_-__copias_de_doc_relacionados_ao_loteamento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/requerimento_no_012_-_03_de_agosto_de_2021_-__copias_de_doc_relacionados_ao_loteamento.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho junto ao setor responsável, para que envie no prazo regimental, as seguintes documentações com referência ao Loteamento Novo Horizonte:_x000D_
  _x000D_
 1) Cópia dos documentos referente ao Meio Ambiente sobre a liberação das obras; _x000D_
 _x000D_
 2) Cópia das multas quitadas pela administração com referência ao loteamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -3471,67 +3471,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_no_001_de_02_de_fevereiro_de_20211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_001_de_02_de_fevereiro_de_2021-i.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_no_002_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_003_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_002_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_no_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_no_005_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_no_006_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_no_001_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_no_002_de_09_de_fevereiro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_no_003_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_no_007_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_no_008_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_no_001_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_no_002_de_15_de_fevereiro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_no003_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_004_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_010_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_no_009_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_no004_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_005_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_006_de_02_de_marco_de_2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_012_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_011_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_001_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_002_de_02_de_marco_de_2021_-_correta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_001_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_001_de_09_de_marco_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_016_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_no_015_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_013_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_014_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_no006_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no005_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_002_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_no_003_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_no_005_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_no007_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_no_004_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_005_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_no009_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_no010_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_no_017_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_no_002_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_006_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no008_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_018_de_20_de_abril_de_2021_-_ante_projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_no_019_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_no_020_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_no_002_de_20_de_abril_de_2021-iiii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_007_de_20_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_006_de_20_de_abril_de_2021-mesclado-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_002_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_003_de_04_de_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_003_de_27_de_abril_de_2021_-_conjunto-mesclado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_no_007_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_no_008_de_27_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_no_009_de_27_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_012_de_27_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_004_de_04_de__maio_de_2021-_correta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_no_007_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_013_de_04_de_maio__de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_no_022_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_004_de__10_de_maio_de_2021_-_i.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_no_005_de_10_de_maio_de_2021-_reforma_do_psf_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_no_008_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_no_010_de__10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_no_023_de_10_de_maio_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_no_003_de_18_de_maio_de_2021-_correta.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_005_de_18_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_006_de_18_de_maio_de_2021v-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/993/ok_indicacao_no_015_de_18_maio_de_2021_correta.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_024_de_18_de_maio_de_2021_-_estaca_para_campo_do_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_006_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_011_de_21_de_maio_de_2021-_calcamento_perto_das_igrejas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_015_de_25_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_no_025_de_25_de_maio_de_2021_-_guarita_onibus_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_no_012_de_1o_de_junho__-_manuntencao_serra_dos_pires_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_no_016_de_01_de_junho_de_2021_-_fabrica_de_blocos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_017_de_08_de_junho_de_2021_-_creche.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_026_de_08_de_junho_de_2021_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_027_de_08_de_junho_de_2021-_reforma_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_no007_de_08_de_junho_-_kits_de_higiene_na_praca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no_009_de_15_de_junho_de_2021-_corrego_patrimoniio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no008_de_15_de_junho_de_2021-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_013_de_21_de_junho_de_2021_-_academia_ar_livre_comunidade_rurais.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_washingtom.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_no_028_-_21_de_junho_de_2021_-_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_019_de_29de_junho_-_calcamento_rita_vieira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_029_-_de_29_de_junho_de_2021_-_recapeamento_asfaltico_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_no_030_-_de_29_de_junho_de_2021_-_catarata_braulio_braz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_no_014_de_06_de_julho_-_manuntencao_nas_estradas_rurais-mesclado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_020_de_06_julho_-_manuntencao_nos_campos_rurais.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_no_031_-_de_06_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/ok_indicacao_no_009_-_13_de_julho_de_2021_-_restauracao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_no_010_-_13_de_julho_de_2021_-_retiradas_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no_011_-_13_de_julho_de_2021_-_reformas_e_contratacao_de_vigia_para_praca_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_032_-_13_de_julho_de_2021_-_reitera_as_indicacoes_no_009_017_e_018_-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no_033_de_13_de_julho_de_2021_-_reitera_programa_camara_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no008_de_13_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_012_de__03_de_agosto_de_2021_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_034_-_03_de_agosto_de__2021-__proviencias_de_seguranca_para_escolas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_035-_03-08-21_-_pista_de_caminhada_e_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_no_004_de_10_de_agosto_de_2021_-_melhoria_na_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_no_009_de_10_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_no_010_de_10_de_agosto_de_2021_-_campo_society_horto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_no_011_de_10_de_agosto_de_2021_-_guarita_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_no036__de_10_de_agosto_de_2021_-_anteprojeto_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_no_003_-_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_no_007_de_17_de_agosto_de_2021_-correta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_no_022_de_17_de_agosto_de_2021-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_037_de_17_de_agosto_de_2021_-_ante-projeto_moto_boy.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_013_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_no_004_de_24_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_no_005_de_24_de_agosto_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no_010_-_24_de_agosto_de_2021_-_arborizacao_da_praca_ginasio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no_014_de__24_agosto_de_2021_-_r._alferes_joaquim_da_rocha-1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_no_038_de_24_de_agosto_de_2021_-_servicos_de_gradagem_e_aracao_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_015_de_31_de_agosto_de_2021_-_abertura_de_rua_-_verbenas_correta.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_no_011_de_09_de_setembro_de_2021_-_iluminacao_alferes_joaquim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_013_de_09_de_setembro_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_023_de_09_de_setembro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_no_008_de_14_de_setembro_de_2021__-_farmacia_e_sala_de_vacina_-ubs.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_no_004_de_21_de_setembro_de_2021_-_providencias_vale_do_ouro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_no_016_de_21_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_no_039_-_21_de_setembro_de_2021_-_plantio_de_flores_e_grama.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_005_de_28_de_setembro_de_2021_-_iluminacao_vale_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_017_de_28-09-2021_-_construcao_de_calcadao_na_praca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_006_de_05_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_no_016_de_14_de_outubro-_manuntencao_nas_manilha_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_no_024_de_14_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_009_de_26_de_outubro_de_2021-_farmarci_e_sala_de_vacinacao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_018_de_10_de_novembro_de_2021_reiteira-mesclado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_019_de_10_de_novembro_-eventos_na_praca.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_007_de__07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_040_de_07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_008_-14-12_-_2021_-_melhoria_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_020_de_14_de_dezembro_de__2021_-_consultorio_odontologica_no_psf_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/mocao_de_aplausos_-_guaraja_futebol_clube_-_nedson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/mocao_rotary_-_escolhido.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/mocao_dia_do_medico_-_ze_do_bue_19-10-21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/indice_do_codigo_tributario_de_tocantins-mesclado-mesclado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/complementar_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/893/projeto_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_02_de_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_03_de_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/912/projeto_04_de_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/913/projeto_05_de_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_07_p1_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_08_de_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_no09_1_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/projeto_de_lei_10_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/projeto_13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_no014_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_15_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_16_de_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/projeto_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/projeto_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/projeto_de_lei_no021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/projeto_de_lei_no022_de_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/projeto_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_027_ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_028_de_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_resolucao_no_114-2021_alteracao_das_diarias_-_lei_595-2017-correto_ii.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_resolucao_115.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_reolucao_116_de_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_no_001_02_de_marco_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_no_002_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_no_002_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_no_001_de_02_de_fevereiro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_no_003_de_23_de_fevereiro_de_2021_-_para_mesa_diretora_-_covid.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_no_001_de_09_de_fevereiro_de_2021_-_correto_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_001_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_002_de_06_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_002_de_13_de_abril_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_de_003_de_13_abril_de_2021-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_004_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_005_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_no_003_de_27_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no003_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_no_004_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/995/ok_requerimento_no_004_de_18_de_maio_de_2021_-_gastos_da_sec._da_cultura.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_no_004_de_25_de_maio_de_2021_-_conjunto_taxi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_no_007_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_no_005_de_1o_de_junho_de_2021_-_consultas_exames_na_espera.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_no_008_de_08_de_junho_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_009_de_15_de_junho_de_2021_-_fapsem.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/requerimento_no_010_de_21_de_junho_de_2021-_reajuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/requerimento_no001_de_21_-06-2021_-_doacao_de_telhas_toc_na_lata_e_amap-paginas-excluidas-mesclado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_no_004_de_29_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_no_005_-_03_de_agosto_-_saldos_bancarios_das_seguintes_contas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_no_006_de_03_de_agosto_de_2021_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_no_011_-_03_de_agosto_de_2021_-__informacoes_icms_cultural.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_no_007_de_10_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_no_013_de_10_de_agosto_de_2021_-_fapsem.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/requerimento_no_002_de_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/requerimento_no_008_de_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/requerimento_no_009_de__17_de_agosto_de_2021_-_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_no_003_de_24_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_no_006_de_09_de_setembro_de_2021_-_municipalizacao_das_escolas_estaduais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_no_014__de_09_de_setembro_de_2021_-_convite_ana_e_leandro_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_no_015_de_09_de_setembro_de_2021_-_convite_diretor_do_departamento.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/requerimento_no_004_de_28_de_setembro_de_2021_-_laboratorio_municipal_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/requerimento_no_005_de_28_de_setembro_de_2021_-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/requerimento_no_016__de_28_de_setembro_de_2021_-_constituir_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento_de_26_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/requerimento_no_017_-_26-10_-_valor_arrecadado_pelo_icms_solidario_e_o_fia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/requerimento_no_018_-_10-11-_2021_-_horas_extras_setor_de_obras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_no_019_-_10-11__2021-_copias_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/requerimento_no_006_-_23-11-2021_-_pagamento_de_adicionais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/requerimento_no_005_de_30_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_006_de_07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/requerimento_no_020_-_14-12-21_-_informacoes_sobre_o_fundeb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/requerimento_no_012_-_03_de_agosto_de_2021_-__copias_de_doc_relacionados_ao_loteamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_no_001_de_02_de_fevereiro_de_20211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_001_de_02_de_fevereiro_de_2021-i.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_no_002_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_003_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_002_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_no_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_no_005_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_no_006_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_no_001_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_no_002_de_09_de_fevereiro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_no_003_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_no_007_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_no_008_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_no_001_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_no_002_de_15_de_fevereiro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_no003_de_15_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_004_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_010_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_no_009_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_no004_de_23_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_005_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_006_de_02_de_marco_de_2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_012_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_011_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_001_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_002_de_02_de_marco_de_2021_-_correta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_001_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_001_de_09_de_marco_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_016_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_no_015_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_013_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_014_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_no006_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no005_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_002_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_no_003_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_no_005_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_no007_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_no_004_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_005_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_no009_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_no010_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_no_017_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_no_002_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_006_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no008_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_018_de_20_de_abril_de_2021_-_ante_projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_no_019_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_no_020_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_no_002_de_20_de_abril_de_2021-iiii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_007_de_20_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_006_de_20_de_abril_de_2021-mesclado-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_002_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_003_de_04_de_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_003_de_27_de_abril_de_2021_-_conjunto-mesclado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_no_007_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_no_008_de_27_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_no_009_de_27_de_abril_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_012_de_27_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_004_de_04_de__maio_de_2021-_correta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_no_007_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_013_de_04_de_maio__de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_no_022_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_004_de__10_de_maio_de_2021_-_i.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_no_005_de_10_de_maio_de_2021-_reforma_do_psf_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_no_008_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_no_010_de__10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_no_023_de_10_de_maio_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_no_003_de_18_de_maio_de_2021-_correta.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_005_de_18_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_006_de_18_de_maio_de_2021v-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/993/ok_indicacao_no_015_de_18_maio_de_2021_correta.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_024_de_18_de_maio_de_2021_-_estaca_para_campo_do_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_006_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_011_de_21_de_maio_de_2021-_calcamento_perto_das_igrejas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_015_de_25_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_no_025_de_25_de_maio_de_2021_-_guarita_onibus_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_no_012_de_1o_de_junho__-_manuntencao_serra_dos_pires_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_no_016_de_01_de_junho_de_2021_-_fabrica_de_blocos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_017_de_08_de_junho_de_2021_-_creche.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_026_de_08_de_junho_de_2021_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_027_de_08_de_junho_de_2021-_reforma_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_no007_de_08_de_junho_-_kits_de_higiene_na_praca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no_009_de_15_de_junho_de_2021-_corrego_patrimoniio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no008_de_15_de_junho_de_2021-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_013_de_21_de_junho_de_2021_-_academia_ar_livre_comunidade_rurais.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_washingtom.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_no_028_-_21_de_junho_de_2021_-_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_019_de_29de_junho_-_calcamento_rita_vieira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_029_-_de_29_de_junho_de_2021_-_recapeamento_asfaltico_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_no_030_-_de_29_de_junho_de_2021_-_catarata_braulio_braz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_no_014_de_06_de_julho_-_manuntencao_nas_estradas_rurais-mesclado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_020_de_06_julho_-_manuntencao_nos_campos_rurais.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_no_031_-_de_06_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/ok_indicacao_no_009_-_13_de_julho_de_2021_-_restauracao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_no_010_-_13_de_julho_de_2021_-_retiradas_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no_011_-_13_de_julho_de_2021_-_reformas_e_contratacao_de_vigia_para_praca_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_032_-_13_de_julho_de_2021_-_reitera_as_indicacoes_no_009_017_e_018_-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no_033_de_13_de_julho_de_2021_-_reitera_programa_camara_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no008_de_13_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_012_de__03_de_agosto_de_2021_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_034_-_03_de_agosto_de__2021-__proviencias_de_seguranca_para_escolas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_035-_03-08-21_-_pista_de_caminhada_e_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_no_004_de_10_de_agosto_de_2021_-_melhoria_na_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_no_009_de_10_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_no_010_de_10_de_agosto_de_2021_-_campo_society_horto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_no_011_de_10_de_agosto_de_2021_-_guarita_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_no036__de_10_de_agosto_de_2021_-_anteprojeto_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_no_003_-_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_no_007_de_17_de_agosto_de_2021_-correta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_no_022_de_17_de_agosto_de_2021-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_037_de_17_de_agosto_de_2021_-_ante-projeto_moto_boy.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_013_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_no_004_de_24_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_no_005_de_24_de_agosto_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no_010_-_24_de_agosto_de_2021_-_arborizacao_da_praca_ginasio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no_014_de__24_agosto_de_2021_-_r._alferes_joaquim_da_rocha-1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_no_038_de_24_de_agosto_de_2021_-_servicos_de_gradagem_e_aracao_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_015_de_31_de_agosto_de_2021_-_abertura_de_rua_-_verbenas_correta.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_no_011_de_09_de_setembro_de_2021_-_iluminacao_alferes_joaquim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_013_de_09_de_setembro_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_023_de_09_de_setembro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_no_008_de_14_de_setembro_de_2021__-_farmacia_e_sala_de_vacina_-ubs.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_no_004_de_21_de_setembro_de_2021_-_providencias_vale_do_ouro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_no_016_de_21_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_no_039_-_21_de_setembro_de_2021_-_plantio_de_flores_e_grama.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_005_de_28_de_setembro_de_2021_-_iluminacao_vale_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_017_de_28-09-2021_-_construcao_de_calcadao_na_praca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_006_de_05_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_no_016_de_14_de_outubro-_manuntencao_nas_manilha_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_no_024_de_14_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_009_de_26_de_outubro_de_2021-_farmarci_e_sala_de_vacinacao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_018_de_10_de_novembro_de_2021_reiteira-mesclado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_019_de_10_de_novembro_-eventos_na_praca.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_007_de__07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_040_de_07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_008_-14-12_-_2021_-_melhoria_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_020_de_14_de_dezembro_de__2021_-_consultorio_odontologica_no_psf_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n_004_de_09_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/mocao_de_aplausos_-_guaraja_futebol_clube_-_nedson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/mocao_rotary_-_escolhido.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/mocao_dia_do_medico_-_ze_do_bue_19-10-21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/indice_do_codigo_tributario_de_tocantins-mesclado-mesclado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/complementar_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/893/projeto_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_02_de_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_03_de_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/912/projeto_04_de_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/913/projeto_05_de_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_07_p1_de_2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_08_de_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_no09_1_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/projeto_de_lei_10_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/projeto_13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_no014_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_15_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_16_de_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/projeto_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/projeto_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/projeto_de_lei_no021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/projeto_de_lei_no022_de_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/projeto_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_027_ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_028_de_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_resolucao_no_114-2021_alteracao_das_diarias_-_lei_595-2017-correto_ii.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_resolucao_115.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_reolucao_116_de_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_no_001_02_de_marco_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_no_002_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_no_002_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_no_001_de_02_de_fevereiro_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_no_003_de_23_de_fevereiro_de_2021_-_para_mesa_diretora_-_covid.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_no_001_de_09_de_fevereiro_de_2021_-_correto_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002_de_30_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_001_de_06_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_002_de_06_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_002_de_13_de_abril_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_de_003_de_13_abril_de_2021-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_004_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_005_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_de_06-04-2021_-_afastamento_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_no_003_de_27_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no003_de_04_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_no_004_de_10_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/995/ok_requerimento_no_004_de_18_de_maio_de_2021_-_gastos_da_sec._da_cultura.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_no_004_de_25_de_maio_de_2021_-_conjunto_taxi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_no_007_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_no_005_de_1o_de_junho_de_2021_-_consultas_exames_na_espera.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_no_008_de_08_de_junho_de_2021_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_009_de_15_de_junho_de_2021_-_fapsem.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/requerimento_no_010_de_21_de_junho_de_2021-_reajuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/requerimento_no001_de_21_-06-2021_-_doacao_de_telhas_toc_na_lata_e_amap-paginas-excluidas-mesclado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_no_004_de_29_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_no_005_-_03_de_agosto_-_saldos_bancarios_das_seguintes_contas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_no_006_de_03_de_agosto_de_2021_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_no_011_-_03_de_agosto_de_2021_-__informacoes_icms_cultural.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_no_007_de_10_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_no_013_de_10_de_agosto_de_2021_-_fapsem.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/requerimento_no_002_de_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/requerimento_no_008_de_17_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/requerimento_no_009_de__17_de_agosto_de_2021_-_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_no_003_de_24_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_no_006_de_09_de_setembro_de_2021_-_municipalizacao_das_escolas_estaduais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_no_014__de_09_de_setembro_de_2021_-_convite_ana_e_leandro_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_no_015_de_09_de_setembro_de_2021_-_convite_diretor_do_departamento.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/requerimento_no_004_de_28_de_setembro_de_2021_-_laboratorio_municipal_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/requerimento_no_005_de_28_de_setembro_de_2021_-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/requerimento_no_016__de_28_de_setembro_de_2021_-_constituir_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento_de_26_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/requerimento_no_017_-_26-10_-_valor_arrecadado_pelo_icms_solidario_e_o_fia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/requerimento_no_018_-_10-11-_2021_-_horas_extras_setor_de_obras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_no_019_-_10-11__2021-_copias_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/requerimento_no_006_-_23-11-2021_-_pagamento_de_adicionais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/requerimento_no_005_de_30_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_006_de_07_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/requerimento_no_020_-_14-12-21_-_informacoes_sobre_o_fundeb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/requerimento_no_012_-_03_de_agosto_de_2021_-__copias_de_doc_relacionados_ao_loteamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>