--- v0 (2026-02-12)
+++ v1 (2026-05-28)
@@ -54,2858 +54,2858 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dilermando da Neiva, Márcia Cocati, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_no_001_de_1o_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_no_001_de_1o_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscreventes integrantes da Comissão Especial da Saúde, de acordo com as normas regimentais, vem solicitar de Vossa Excelência, que esta Casa encaminhe, após anuência deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal junto com as Secretarias competentes solicitando novamente em nossa cidade a seguinte medida de questão de sáude pública:_x000D_
 Visando o controle populacional dos animais abandonados em nosso município, que viabilizem no sentido de conseguir a vinda do Castramóvel para promover a castração gratuita de cães e gatos.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_no_025_de_1o_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_no_025_de_1o_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>O  Vereador que este subscreve, na forma regimental, reiterando a indicação Nº 009 de  13 de abril de 2021, vem requerer à Vossa Excelência, que seja indicado ao Senhor Silas Fortunato de Carvalho, para que providencie junto a Secretaria competente, aquisição de uma máquina patrol para auxiliar no patrolamento das estradas rurais do município.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Última do Carmo, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_no_026_de_1o_de_fevereiro_de_2022_-_conjunta_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_no_026_de_1o_de_fevereiro_de_2022_-_conjunta_ultima.pdf</t>
   </si>
   <si>
     <t>Apresentamos, a presente Indicação a ser encaminhada ao Senhor Prefeito Municipal, sugerindo-o seja executada, pelo setor competente, para que seja feita a manutenção ou a construção de uma nova ponte na Comunidade São Domingos próximo ao Racha Pau, divisa com Piraúba.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_006.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, que seja enviado expediente ao Prefeito Municipal, para que determine a Secretaria Municipal de Obras providências "urgentes" no que se segue: _x000D_
 Que seja feita a manutenção e colocação de proteção nas laterais da ponte localizada no sentido da propriedade do Senhor Saulo e do Haras Genial indo para a Estação de Tocantins, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_010_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_010_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados nos termos regimentais, INDICA, que seja oficiado ao Prefeito Municipal, para que reiterando as Indicações N°. 008 e 009 de 2021, de autoria destes que subscrevem ao presente, que seja verificada a possibilidade de implantação de uma Farmácia Básica e a viabilidade de descentralizar o Setor de Vacina estendendo seu atendimento nas Unidades de Estratégica de Saúde da Família São José no Bairro Boa Vista (Ginásio) e do Patrimônio.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Márcia Cocati, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_012_vereadora_marcia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_012_vereadora_marcia.pdf</t>
   </si>
   <si>
     <t>Com fundamento nos dispositivos regimentais em vigor nesta Casa Legislativa, solicito à Mesa Diretora, o envio de correspondência ao Excelentíssimo Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Obras, providenciem a manutenção e instalação de proteção nas laterais da ponte localizada na Comunidade dos Macacos perto da venda do Cacau.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Márcia Cocati, Carlinhos da Colônia, Última do Carmo, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_013_vereadora_marcia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_013_vereadora_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho que se segue: _x000D_
 Que utilize parte dos recursos obtidos por intermédio do Deputado Federal Rodrigo de Castro e o Deputado Estadual Roberto Andrade em investimentos em toda a Zona Rural do nosso município, como: _x000D_
 a) Cascalhamento e limpeza da vegetação de toda a zona rural; _x000D_
 b) Manutenção ou construção das pontes que necessitam de reparos; _x000D_
 c) Manutenção e colocação de manilhas para drenagem onde se fizerem necessárias; d) Manutenção e construção de ponte seca onde houver necessidade.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_041_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_041_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Apresento esta Indicação para que seja submetida ao Plenário e se aprovada seja enviada ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes providências para a Comunidade dos Pires: _x000D_
 1 - Instalação de um reservatório de água para captação e armazenamento da mesma; ou _x000D_
 2 - Que seja providenciado para melhorar o sistema de distribuição de água da comunidade a instalação de uma caixa d'água menor e 25 metros de canos.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_no005_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_no005_vereador_miro.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, na forma regimental, para que determine ao setor competente, que viabilize a colocação de forro (PVC) no telhado do refeitório do Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi, no Bairro Grama.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/indicacao_no_006_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/indicacao_no_006_vereador_miro.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, na forma regimental, para que determine ao setor competente, providências da remoção de veículos sem condições de circulação que estiverem estacionados em vias públicas.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_no_011_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_no_011_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados que a esta subscrevem, no uso de suas prerrogativas regimentais, INDICA a Vossa Excelência, após anuência do Plenário, o envio da presente ao Senhor Prefeito Municipal que junto ao setor competente, analise a possibilidade de adquirir mais um reservatório de água para Estação de Tratamento de Água - ETA.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_no_014_vereador_dominguinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_no_014_vereador_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formas regimentais, para que o Senhor Prefeito Municipal, Senhor Silas Fortunato de Carvalho, juntamente com o setor de obras que viabilize o serviço de limpeza e desentupimento dos bueiros localizados na Rua Vereador João Antônio da Costa próximo ao Supermercado Caxias, no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tita, Marcelo, Miro Enfermeiro, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_no_017_vereador_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_no_017_vereador_tita.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais,vem requerer à Mesa Diretora que seja enviado oficio ao Senhor Prefeito Silas Fortunato de Carvalho, para que estude a possibilidade de contemplar aos servidores públicos municipais que deixaram de receber insalubridade com o abono de RS 500,00 (quinhentos reais) em mais duas parcelas quadrimestrais.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Última do Carmo, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_no_027_vereador_whashinton.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_no_027_vereador_whashinton.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho que se segue: _x000D_
 Que utilize parte dos recursos obtidos por intermédio do Deputado Federal Rodrigo de Castro e o Deputado Estadual Roberto Andrade totalizando o valor de R$500.000,00 reais, que seja usado para implantação do Sistema "Olho Vivo" em nossa cidade.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_no42_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_no42_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais e após ter ouvido o plenário, solicitam ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente, que viabilize a construção de um poço semi - artesiano (ou artesiano) no Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Márcia Cocati, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_014_vereadora_marcia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_014_vereadora_marcia.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, REITERA a Indicação N° 010 de 24 de agosto de 2021, indicam que seja colocado uma placa escrito: "SEJAM BEM VINDOS A TOCANTINS" no Trevo situado entre as Avenidas Padre Macário e Dr. João Cataldo Pinto .</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/indicacao_025_vereador_whashington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/indicacao_025_vereador_whashington.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem requerem que após tramitação regimental seja encaminhado ao Executivo Municipal através do setor competente no sentido de que seja providenciado instalações de placas de identificação e orientação de destino para Comunidades Rurais de nosso município.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_no_007_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_no_007_vereador_miro.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que, através da Secretaria Municipal de Obras que proceda a manutenção da ponte situada no Córrego dos Mendes na Zona Rural, próximo a propriedade Senho Tim Marques, Senhor Raniere e Senhor Laudir, fotos em anexo.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2213/indicacao_no_043_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2213/indicacao_no_043_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente assinam, integrantes do Parlamento Municipal, no uso de suas atribuições, após aprovação plenária, indica ao Senhor Prefeito que no ano de 2020 as professoras da rede municipal de Tocantins receberam a gratificação referente ao Incentivo à Docência (pó de giz). A atual gestão predispôs a corrigir tal fato e efetuou o pagamento de gratificação aos professores efetivos, porém os professores contratados no mesmo período não receberam a gratificação. Diante de tal fato, os professores contratados entregaram um requerimento na prefeitura, porém a única resposta obtida no Recursos Humanos é que estão aguardando o jurídico da prefeitura</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_no_008_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_no_008_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Egrégia Casa, que seja INDICADO ao Executivo Municipal que determine à secretaria competente, para que possa evidenciar os pontos de estacionamento em nosso município, para evitar a obstrução de veículos.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_no_015_vereador_dominguinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_no_015_vereador_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formas regimentais, solicitando ao Excelentíssimo Senhor Prefeito Municipal no sentido de que Sua Excelência, estude junto ao Departamento competente para que viabilizem instalação de cobertura em estrutura metálica ou com telha tipo Brasilit de amianto na laje da Unidade Básica de Saúde São José, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_no_022_vereador_ze_do_bue.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_no_022_vereador_ze_do_bue.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em conformidade com os termos regimentais, requer a Vossa Excelência, após a devida ciência do plenário, o envio de expediente ao Chefe do Executivo Municipal solicitando juntamente com a Secretaria de Cultura, Esporte e Lazer, a realização do seguinte: _x000D_
 a) Promoção de eventos na Praça do Rosário para entretenimento da juventude e das famílias do nosso município; _x000D_
 b) Promoção de ações para resgate do "Jubileu do Bom Jesus Crucificado e Nossa Senhora das Dores"; _x000D_
 c) Incentivos para a exposição de artesanatos na praça e isentar taxas para barracas colocadas na praça.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_007_vereador_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_007_vereador_carlinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, que seja enviado expediente ao Prefeito Municipal, para que interceda junto ao Departamento de Estradas e Rodagem do Estado de Minas Gerais que viabilize estudos para que seja feita faixa de pedestre ou instalação de semáforo na Avenida Dr. João Cataldo Pinto próximo a entrada da Estação de Tocantins.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marcelo, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_010_vereador_marcelo.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_010_vereador_marcelo.pdf</t>
   </si>
   <si>
     <t>O Vereador Darci Marcelo Rodrigues das Costa e os demais Vereadores que a esta subscrevem, nos termos regimentais desta Casa de Leis, após ouvir o Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal providências junto Secretário Municipal de Educação e Cultura que realizem estudo para que seja realizada a reabertura das Escolas João Pinheiro na Comunidade Santa Isabel e Vale do Ouro.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Tita, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Nedinho, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_018_todos_vereadores.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_018_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Evani Tavares, Carlos Roberto Nascimento e demais vereadores integrantes desta Casa Legislativa que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência, após a devida ciência plenária, o envio de expediente ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho, no sentido de viabilizar a aquisição de uma viatura para uso e atendimento exclusivo da Policia Militar para o patrulhamento rural em nosso município.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_029_vereador_whashington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_029_vereador_whashington.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve no uso de suas atribuições regimentais, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho e ao setor responsável, solicitando o seguinte para educandários deste município: _x000D_
 Escola Estadual Capitão Antônio Pinto de Miranda: _x000D_
 a) Que seja feita a instalação de 01 (um) quebra molas com devida sinalização em frente ao portão de acesso à escola. _x000D_
 b) Que sejam realizadas melhorias na sinalização de trânsito próximo a escola para alertar as pessoas sobre a movimentação de alunos no horário escolar; e _x000D_
 c) Sugerimos que seja feita instalação de placas de sinalização e pintura na pavimentação asfáltica com os seguintes dizeres: "DEVAGAR ESCOLA" em todas as ruas onde há escolas (Estaduais ou Municipais).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_008_vereador_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_008_vereador_carlinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, após aprovação plenária, solicitam encaminhar a seguinte indicação ao Excelentíssimo Senhor Silas Fortunato de Carvalho e a Secretaria Municipal de Obras para que estudem a viabilidade de implantação de "Academia ao Ar Livre" na parte alta do Bairro Boa Vista (Ginásio).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_009_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_009_vereador_miro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, em conformidade com os termos regimentais, requerem a Vossa Excelência, após a devida ciência do plenário, o envio de expediente ao Chefe do Executivo Municipal juntamente com a Secretaria Municipal de Obras o fechamento de buraco que encontra-se na Rua João Modesto de Souza, no Bairro Grama.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dominguinhos, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/indicacao_no_016_vereador_dominguinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/indicacao_no_016_vereador_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhado a seguinte indicação ao Excelentíssimo Senhor Prefeito juntamente com Setor competente, para que tome as providências necessárias no sentido de investir na manutenção do encanamento da rede de abastecimento de água no Bairro São Lucas.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Zé do Bue, Marcelo, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/indicacao_022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, vêm até Vossa Excelência, solicitar, que após lida em Plenário, seja encaminhada ao Poder Executivo Municipal junto ao setor competente a presente Indicação, tendo em vista que a Indicação N° 010 de 13 de julho de 2021, não foi atendida, por essa razão vimos REITERAR o pedido supracitado: _x000D_
 Que seja realizada a retirada de algumas placas de sinalização de trânsito existentes nos passeios públicos.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nedinho, Marcelo, Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_no_044_vereador_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_no_044_vereador_nedinho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infrafirmados, solicita a Mesa Diretora na forma regimental, que encaminhe ao Executivo Municipal a seguinte proposição: Que analise a possibilidade de construção de Canil Municipal para abrigar animais abandonados em nosso município.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_no_045_vereador_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_no_045_vereador_nedinho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho, Indicando: _x000D_
 Que seja instalada uma grade de proteção ou cerca para proteger os canteiros do jardim da Praça do Rosário.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_010_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_010_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no prerrogativas regimentais, vêm à Vossa Excelência, se digne de encaminhar ao Senhor Prefeito Municipal, junto ao setor responsável seja tomada a seguinte providência Rua Rita Vieira Lima, conforme fotos em anexo: _x000D_
 a) Que realize a reforma nas barras do corrimão; _x000D_
 b) Efetue a poda de árvore; _x000D_
 c) Melhore o sistema de iluminação nesta localidade.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_011_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_011_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, que seja enviado expediente ao Prefeito Municipal, para que determine a Secretaria Municipal de Obras para que realize a manutenção do calçamento da Rua Wantuil da Costa, no Bairro Loteamento Teixeira de Melo.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_046_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_046_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho, indicando o seguinte na estrada localizada na Rua João Modesto de Oliveira em sentido a BR-265, no Bairro Grama: _x000D_
 Que seja providenciado calçamento com bloquetes ou massa asfáltica e colocação de postes de iluminação pública com luminária.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_no_012_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_no_012_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>A Vereadora Última Ambrózio do Carmo, e os demais vereadores abaixo subscritos, atendidas formalidades regimentais, SUGERE ao Poder Executivo, através do envio do Ante Projeto de Lei que "Dispõe sobre a criação do Auxílio Alimentação aos servidores públicos municipais".</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_no_017_vereador_dominguinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_no_017_vereador_dominguinhos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formas regimentais, solicitando ao Excelentíssimo Senhor Prefeito Municipal no sentido de que Sua Excelência, estude junto ao Departamento competente a disponibilidade de contratação de mais servidores para realizar serviços de coveiro no cemitério do nosso município.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_no_019_vereador_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_no_019_vereador_tita.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho que providencie para todas as escolas municipais a instalação de filtro de água na entrada do reservatório e outro antes da saída para o consumo final.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Zé do Bue, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_no_023_vereador_ze_do_bue.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_no_023_vereador_ze_do_bue.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem solicitam que, após a tramitação regimental e após ouvido o plenário, Indicação ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, a construção de banheiros públicos (feminino e masculino) ao lado do prédio da rodoviária localizada na Praça Rosário.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_no_009_vereador_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_no_009_vereador_carlinhos.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental, INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine junto ao setor competente, implantação de academia ao ar livre na parte baixa do Bairro Grama.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dominguinhos, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_no_013_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_no_013_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Última Ambrósio do Carmo e demais vereadores subscritos, na forma regimental, apresenta indicação ao Excelentíssimo Senhor Prefeito Municipal, a fim de que determine junto a Secretaria competente para que providencie com urgência à reforma e ampliação da Creche Municipal Rosalia Valone, no Bairro Boa Vista (Ginásio)</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_no_024_vereador_ze_do_bue.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_no_024_vereador_ze_do_bue.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem solicitam que, após a tramitação regimental e após ouvido o plenário, Indicam ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria Municipal de Saúde, interceda junto aos Órgãos competentes, no sentido de viabilizar a destinação de recursos federais para aquisição ou adaptação de um ônibus com equipamentos para o funcionamento de uma Unidade Odontológica Móvel.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Nedinho, Tita, Marcelo, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_no_047_vereador_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_no_047_vereador_nedinho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais e após ter ouvido o plenário, solicitam ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente que providencie urgentemente a limpeza da parte interna da antiga ETA - Estação de Tratamento de Água.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_no_010_vereador_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_no_010_vereador_carlinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, indicar ao Senhor Prefeito Municipal o seguinte, junto a secretaria de obras para que providencie na Rua Alferes Joaquim da Rocha- Morro Grande após o bar do Serginho, aproximadamente 50 m (metros) de manilhamento com manilhas de 40 e se possível o calçamento da mesma, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_no_014_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_no_014_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo, e demais vereadores abaixo subscritos, atendendo pedido de moradores da Rua Radialista Alex de Souza, sugere ao Executivo Municipal construção de rede pluvial, com bueiro, na citada rua.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_015_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_015_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>A Vereadora Última Ambrózio do Carmo, abaixo subscrita, indica ao Senhor Prefeito Municipal que seja concedida remuneração mensal aos cirurgiões dentistas, piso salarial conforme dispositivo da Lei N° 3999/61, que prevê inclusive a carga horária de trabalho; tendo o Conselho Regional de Odontologia, se manifestado junto a Vossa Excelência através do Oficio da Presidência N° 018/2022.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_016_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_016_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, no uso de suas atribuições regimentais, após ouvir o Plenário solicita que seja encaminhada ao Chefe do Poder Executivo através do setor competente, a possibilidade de instalar uma Academia ao Ar Livre, no Bairro Esplanada.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_048_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_048_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho através do setor competente, que providencie a criação de vagas de estacionamento aos deficientes físicos e aos idosos, em todo o município principalmente no centro da cidade, bem como a colocação de placa indicativa de trânsito sobre as referidas vagas.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/indicacao_049_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/indicacao_049_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, vem requerer após, ouvida a Casa na forma regimental que encaminhe ao Executivo Municipal, que viabilize junto ao órgão competente a necessidade de proceder com urgência a instalação de câmeras de monitoramento nas creches e escolas municipais.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_no_012_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_no_012_vereador_miro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas atribuições regimentais, após ouvir o Plenário solicitam que seja encaminhada ao Chefe do Poder Executivo através do Setor competente, para que providencie em caráter de urgência o seguinte nas vias públicas do Bairro Boa Vista (Ginásio) conforme fotos em anexo:Que seja efetuada a manutenção no calçamento e o serviço de limpeza em toda extensão das Ruas: Enrico Antônio de Melo e Vereador Otávio Pimentel da Silva (mais precisamente perto da Igreja São Gabriel).</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Márcia Cocati, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_no_015_vereadora_marcia.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_no_015_vereadora_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vem requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho sugerindo um estudo para investir em implantação de rede de drenagem pluvial ligando desde a ponte da Avenida Prefeito Corrado Roberti passando sentido as Ruas:Capitão José Antônio Machado (Delegacia Civil), Pedro de Oliveira Marques e Capitão Francisco Teixeira de Siqueira até no Bairro Imperial.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Márcia Cocati, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2264/indicacao_no_030_vereador_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2264/indicacao_no_030_vereador_washington.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho o que se segue: _x000D_
 Que utilize parte dos recursos financeiros obtidos por intermédio do Deputado Federal Rodrigo de Castro na área da Saúde: em exames, consultas, cirurgias de cataratas e outros procedimentos.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_011_vereador_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_011_vereador_carlinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, de acordo com as normas regimentais, vêm solicitar de Vossa Excelência, que esta Casa encaminhe, após aprovação deste Plenário, a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal sugerindo a construção de um Auditório Público Municipal para atendimento da população, órgãos públicos e demais entidades.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Márcia Cocati, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/indicacao_017_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/indicacao_017_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho o que se segue: Que utilize parte dos recursos financeiros obtidos por intermédio do Deputado Estadual Roberto Andrade em aquisição de equipamentos odontológicos para o setor de Odontologia do município.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_031_vereador_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_031_vereador_washington.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm requerer à Mesa Diretora que seja indicado ao Senhor Prefeito Silas Fortunato de Carvalho através do setor competente que estudem a possibilidade de utilizar a máquina cavadeira de esteira para realizar limpeza das margens de todas as estradas rurais do município.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2269/indicacao_032_vereador_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2269/indicacao_032_vereador_washington.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, sugerem através desta que o Executivo Municipal, viabilize a realização de concurso público, objetivando, não só melhoria dos serviços públicos, mas também minimizar a difícil situação do sistema previdenciário FAPSEM que carece de contribuições dos servidores efetivos.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_no_013_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_no_013_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental e ouvindo-se o Plenário, vêm requerer a esta Egrégia Casa, que seja indicado ao Executivo Municipal que determine Secretaria de Obras, para que realize a manutenção e o término do calçamento na Rua Vereador José de Arruda no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_no_014_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_no_014_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental e ouvindo-se o Plenário, vêm requerer a esta Egrégia Casa, que seja indicado ao Executivo Municipal que determine ao setor competente a retirada do entulho no passeio da Rua Joaquim Dias de Oliveira Braga.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_no_015_vereador_claudiomir.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_no_015_vereador_claudiomir.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, na forma regimental e ouvindo-se o Plenário, vêm requerer a esta Egrégia Casa, que seja indicado ao Executivo Municipal que determine ao setor competente a limpeza do escadão a pedido dos moradores que visam a mesma para suprir suas necessidades, situada na Avenida Doutor João Cataldo Pinto</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_no_050_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_no_050_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, vêm frente ao Poder Executivo, indicar o seguinte: Que o Executivo possa estudar a possibilidade de se revogar a Lei n° 298/82, que no Art. l° incorpora o povoado de Santa Isabel ao perímetro urbano.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_no_033_vereador_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_no_033_vereador_washington.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem requerem que após tramitação regimental seja encaminhado ao Executivo Municipal através do setor competente no sentido de que seja providenciada as escrituras dos 211 (duzentos e onze) lotes que foram doados e dos 54 (cinquenta e quatro) que foram vendidos do Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_no_018_de_28_de_junho_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_no_018_de_28_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>Roberto Domingos Teixeira, abaixo subscrito considerando que o tráfego na Rodovia Deputado José Pires da Luz é intenso e que o trecho denominado Avenida Doutor João Cataldo Pinto é travessia de pedestre e veículos dos Bairros Grama e Ginásio, sugere ao Executivo estudos sobre a supervisão do DER/MG a colocação de semáforo próximo ao Mercado Nova Era.Vale ressaltar que em 2019 o vereador José António Rocha (Zé do Bué) sugeriu estudos sobre a colocação do semáforo frente ao Restaurante JP.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_no_034_de_28_de_junho_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_no_034_de_28_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, indicam ao Senhor Prefeito Municipal o seguinte:_x000D_
 Que estude a possibilidade de criar o Programa “Prefeitura nas Comunidades”.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_no_051_de_28_de_junho_de_2022_-_reforma_de_casa_de_pessoas_carentes.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_no_051_de_28_de_junho_de_2022_-_reforma_de_casa_de_pessoas_carentes.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, indicam ao Senhor Prefeito Municipal o seguinte:_x000D_
 Que faça valer a Lei Nº 519, de 02 de julho de 2014 que "Cria o Programa Morar Melhor".</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_052_de_28_de_junho_de_2022_-_atendimento_a_lei_11.888_de_2008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_052_de_28_de_junho_de_2022_-_atendimento_a_lei_11.888_de_2008.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem que após aprovação regimenta seja encaminhado ao Executivo Municipal, a indicação no sentido que o Executivo possa tomar providências juntamente com a secretária responsável em atendimento a Lei Federal Nº 11.888/2008, que seja elaborado projetos de habitação gratuitas para pessoas de baixa renda e aos beneficiários de lotes em nosso município.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2289/012_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2289/012_carlinhos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, indicar ao Senhor Prefeito Municipal o seguinte, junto a Secretaria Municipal de Obras para que providencie na Rua Alferes Joaquim da Rocha- Morro Grande a manutenção do calçamento nas proximidades da residência do Senhor Flávio Gonçalves Milagres até o final desta rua.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2290/018_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2290/018_ultima.pdf</t>
   </si>
   <si>
     <t>A Vereadora Última Ambrózio do Carmo e demais vereadores, que a esta se subscrevem, sugerem ao Executivo Municipal que estabeleça incentivos aos profissionais Agentes Comunitários de Saúde e Agentes de Combate a Endemias (já que são pagos pela União). Pela importância de Cada um é fundamental a sua permanência.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Zé do Bue, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Nedinho, Tita, Última do Carmo, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2291/025_ze_do_bue.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2291/025_ze_do_bue.pdf</t>
   </si>
   <si>
     <t>De conformidade com o que estabelece o Regimento Interno desta Casa, depois de ouvido o Soberano Plenário, o Vereador José Antônio Rocha e demais Vereadores, solicitam que seja encaminhado o presente expediente ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho para que seja construído um matadouro municipal ou que a Prefeitura Municipal faça uma parceria com uma empresa que preste este serviço.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2292/035_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2292/035_washington.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem., após aprovação plenária, solicitam que seja encaminhada a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente reiterando a Indicação n° 007 de 30 de Março de 2021 em que sugerimos que seja criado um Programa Social para beneficiar famílias de baixa renda na construção, reforma ou ampliação de casas na Zona Urbana ou Rural e também aquelas famílias que foram contempladas com o lote no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Nedinho, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Tita, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2293/053_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2293/053_nedinho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, indicam ao Senhor Prefeito Municipal o seguinte: _x000D_
 1) Que o Executivo Municipal possa estudar a possibilidade de terceirizar uma empresa especializada para recolher animais soltos no âmbito do Município de Tocantins - MG ou, _x000D_
 2) Que faça valer a Lei Complementar N° 009/2022 "caput" do Art. 92 - Código de Posturas.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n_017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n_017.pdf</t>
   </si>
   <si>
     <t>s Vereadores que a esta subscrevem, e após aprovação plenária, solicita que seja encaminhada ao Chefe do Poder Executivo e ao setor competente, para reiterar a Indicação N° 004 de 24 de agosto de 2021, para que seja providenciado redutor de velocidade (quebra-molas) em frente a Mecânica do Ricardo na Rua Feliciano da Mota Couto Junior no Bairro Loteamento Dr. Melão, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_n_016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_n_016.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem propõem que. observadas as normas regimentais, seja expedida ao Senhor Prefeito Municipal, para que determine ao setor competente que realize o calçamento da estrada rural do Córrego Santo António próximo as residências dos Senhores Chico Milagre até Gilmar Cabido.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_n_018.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_n_018.pdf</t>
   </si>
   <si>
     <t>Claudiomir do Amaral, e demais Vereadores infra-assinados, no uso de suas atribuições regimentais, após aprovado em Plenário, solicitam que seja encaminhada ao Chefe do Poder Executivo e ao setor competente, as seguintes medidas de interesse Público Municipal indicadas: _x000D_
 a) Implantação de redutores de velocidade (quebra-molas) com a devida sinalização, nos seguintes logradouros do Bairro Grama: a) Rua Lourdes Machado Mota em frente as residências dos Senhores Salomão, Vanderlei e a Senhora Glória e na Rua Francisco Teixeira Soares em frente à residência de n° 84 e outro depois da Igreja Santa Luzia, conforme fotos em anexo. _x000D_
 b) Que seja feita o corte de uma árvore de grande porte com raízes secas na Avenida Prefeito Joaquim Dias Santiago, em frente ao Bar da Geísa.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n_019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n_019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho, para que interceda junto ao setor competente, indicando a seguinte providência: Que proceda a poda de mato nas laterais da estrada que começa no Morro Grande sentido a zona rural até as proximidades da residência do Senhor Avelino, conforme fotos apresentadas em anexo.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_n_026.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_n_026.pdf</t>
   </si>
   <si>
     <t>José Antônio Rocha e Dilermando Gonçalves da Neiva, Vereadores que abaixo subscrevem, sugere através desta Indicação que a Secretaria Municipal de Educação e Cultura, promova "Curso de Primeiros Socorros" para os servidores da área, considerando que acidentes sempre acontecem no ambiente escolar e há necessidade de medidas muitas vezes emergenciais.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Marcelo, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições conferidas por Lei, INDICAM ao Excelentíssimo Senhor Chefe do Executivo Municipal e a Secretaria Municipal de Obras, REITERANDO a Indicação N° 008 de 08/12/2021 a pedido dos moradores para que viabilize a manutenção no calçamento da Comunidade de Santa Isabel.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_027.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_027.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, vêm, perante Vossa Excelência solicitar o envio da presente ao Excelentíssimo Senhor Prefeito Municipal sugerindo o seguinte: _x000D_
 Que o Poder Executivo promova realização de parceria com a Policia Militar, no sentido que seja implantado nos postos de gasolina um Ponto de Apoio de atendimento policial.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Dilermando da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_036.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhada o seguinte ao Excelentíssimo Senhor Prefeito Municipal em reiteração à Indicação n° 020 de 06 de julho de 2021 sugerimos que sejam realizadas as seguintes benfeitoras nos campos de futebol das Zonas Rurais:vestiários - reforma e pintura; reforma dos alambrados; manutenção do gramado e apoio com materiais esportivos.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_054.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Na forma regimental, após leitura em Plenário, sugerimos ao Excelentíssimo Senhor Prefeito Municipal que se digne estudar a possibilidade de construção de uma passarela para pedestre no outro lado da ponte sobre o Rio Paraobepa na Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_055.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária, vêm respeitosamente frente ao Executivo Municipal indicar o seguinte: Que analise a possibilidade de dividir o IPTU (Imposto Predial e Territorial Urbano) em até 10x (dez vezes), no valor de à vista.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Márcia Cocati, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no_016.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no_016.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem apresenta a Vossa Excelência, na forma regimental, a reiteração da Indicação N° 011 de 09 de Setembro de 2021, na qual solicita ao Poder Executivo Municipal a colocação de luminárias em 04 (quatro) postes de iluminação pública no Morro Grande</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_028.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_028.pdf</t>
   </si>
   <si>
     <t>O Vereador José Antônio Rocha que a esta subscreve, propõe que, em observância às normas regimentais, seja solicitado o seguinte ao Excelentíssimo Senhor Prefeito Municipal: _x000D_
 1) Que seja feita a reavaliação do metro quadrado, por regiões da cidade, para cálculo do valor venal dos imóveis em cobrança do IPTU. _x000D_
 2) Que estude a possibilidade da administração municipal pegar o valor referente ao IPTU pago ano passado, acrescer mais 20% à vista ou cobrar mais 30% e dividir em 4x vezes.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no_029.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no_029.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve vem INDICAR ao Chefe do Poder Executivo Municipal, ouvido o Egrégio Plenário na forma regimental, a seguinte reivindicação: _x000D_
 Que seja feita em toda extensão da Rua Orozimbo Dutra no Bairro Patrimônio o seguinte:manutenção no calçamento e nos bueiro conforme a imagem anexa, que faça uma revisão na rede de esgoto e água e que seja realizada a troca das manilhas antigas da rede por canos de PVC.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no_030.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no_030.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve vem INDICAR ao Chefe do Poder Executivo Municipal, ouvido o Egrégio Plenário na forma regimental, que mediante as possibilidades, junto à Secretaria Municipal de Obras, solicitando providências no que segue: _x000D_
 1) Que o Poder Executivo estude a possibilidade de construir novas estruturas (gavetas) para sepultamento no Cemitério São José. _x000D_
 2) Reiteração da Indicação N° 004 de 09 de Fevereiro de 2021 que providencie melhorias na estrutura da Capela Mortuária São José e na infraestrutura do Cemitério São José; Conforme Lei Municipal N° 544/2015 a substituição da placa, nomenclatura de José Gonçalves de Oliveira para Jesus de Assumpção (rua em frente a Capela Mortuária).</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dominguinhos, Márcia Cocati, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2334/indicacao_no_019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2334/indicacao_no_019.pdf</t>
   </si>
   <si>
     <t>Última Ambrósio do Carmo e demais vereadores que a esta subscrevem, em conformidade com os termos regimentais, requerem a Vossa Excelência, após a devida ciência do plenário, o envio de expediente ao Chefe do Executivo Municipal solicitando a seguinte medida: _x000D_
 Que o Poder Executivo Municipal envie Projeto de Lei que crie o "Programa Menor Aprendiz" e que neste programa seja incluso os portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2335/indicacao_no_20.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2335/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições regimentais. solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável para que providencie o seguinte na Rua Antônio Damázio no Bairro Patrimônio: _x000D_
 Que seja feita a instalação de 01 (um) quebra-molas, com placas de sinalização, em frente ao estabelecimento do Senhor Zé Fluminense.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_no_037.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_no_037.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, após aprovação plenária, solicitam que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal sugerindo o seguinte no Loteamento Novo Horizonte: _x000D_
 1) Que seja construído quadras de areia para a prática de futevôlei, futebol de areia, treinamento funcional, beach tennis e outras modalidades esportivas. _x000D_
 2) Que seja construído um campo Society de grama sintética (tapetão).</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_no_038.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_no_038.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, após aprovação plenária, solicitam que o Poder Executivo Municipal junto ao setor competente analise a viabilidade de executar um projeto de iluminação pública no trecho próximo a Fazenda Sacramento até a entrada do Córrego Fundo.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_n_031_de_30_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_n_031_de_30_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Antônio Rocha (Zé do Bué) e Dilermando Gonçalves da Neiva que a esta subscrevem vem INDICAR ao Chefe do Poder Executivo Municipal, ouvido o Egrégio Plenário na forma regimental, junto à Secretaria Municipal de Saúde que estudem a possibilidade de fixarem placas ou banner com informações acerca de exames e procedimentos realizados pela Secretaria Municipal de Saúde e pelo Consórcio (SIMSAUDE) na entrada da recepção do Centro Integrado de Saúde e também nos PSFs dos Bairros Patrimônio e Boa Vista (Ginásio).</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Nedinho, Márcia Cocati, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n_056_de_30_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n_056_de_30_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais e após ter ouvido o plenário, vem respeitosamente à frente do Executivo Municipal indicar que providencie o seguinte nas ruas que não possuem infraestrutura no Loteamento São Francisco no Centro : _x000D_
 Que seja feito o calçamento e providencie instalação de manilhas e captação de águas pluviais.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n_058_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n_058_de_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, no uso de suas atribuições que lhe confere o Regimento interno e após aprovação plenária, que seja enviada ao Excelentíssimo Senhor Prefeito Municipal a seguinte indicação: _x000D_
 Intercessão junto a Empresa ENERGISA, visando a construção de uma galeria para captação de águas pluviais na Rua Sudário Soares de Souza Lima, passando pelo terreno da citada Empresa, na Avenida Prefeito Joaquim Dias Santiago em frente a Alcateia Lanches e ao lado da propriedade do Senhor Milton Pacheco, desaguando no Rio Paraopeba.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n_032_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n_032_de_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, indica ao Chefe do Poder Executivo Municipal, a necessidade com URGÊNCIA da Secretaria Municipal de Obras efetuar o seguinte na Rua Luiz Antônio de Souza, no Loteamento São Francisco, no Centro: _x000D_
 Que viabilize a manutenção no calçamento e que faça uma revisão na rede de esgoto e água e que seja realizada a troca das manilhas antigas da rede por canos de PVC.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Nedinho, Carlinhos da Colônia, Dilermando da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_n_059.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_n_059.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima e demais Vereadores que a esta subscrevem, no uso de suas atribuições que lhe conferem o Regimento Interno e após aprovação Plenária, indicam que seja enviada a esta Casa Legislativa Projeto de Lei que visa conceder reajuste aos professores públicos municipais, de acordo com a Lei Federal N° 11.738/2008.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Dominguinhos, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no_019.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no_019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais, atendendo a solicitação de Maria Luiza Santiago Pereira, conforme fotos em anexo, solicitamos ao Senhor Prefeito Municipal que providencie a reparação da marquise do endereço Rua Getúlio Vargas n° 12, onde funcionava a repartição de Endemias, da Prefeitura, local muito frequentado e a marquise coloca em risco a vida das pessoas.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_033.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_033.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, indica ao Chefe do Poder Executivo Municipal, a necessidade com URGÊNCIA da Secretaria Municipal de Obras efetuar o seguinte na Praça do Rosário conforme fotos em anexo: _x000D_
 1) Que viabilize a colocação de cerca nas laterais dos canteiros do jardim e que seja feita a manutenção dos mesmos, revisão nos postes de iluminação, podas das árvores e que seja instalado um parquinho. _x000D_
 2) Que seja viabilizado a construção de banheiros públicos (feminino e masculino) ao lado do prédio da rodoviária.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_034_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_034_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, indica ao Chefe do Poder Executivo Municipal, a necessidade com URGENCIA da Secretaria Municipal de Obras viabilizar o calcamento e implantação de iluminação.  públicas na Travessa Carmelo do Amaral localizada na Rua Alferes Joaquim da Rocha no Bairro Patrimônio.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_035_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_035_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultando o Plenário, seja enviado a presente ao Chefe do Poder Executivo Municipal sugerindo a viabilidade de que seja feito estudos no sentido de fazer um Convenio de Delegação com o DER-MG ou a integração do Município ao Sistema Nacional de Transito, ou seja, a municipalização do transito.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_060_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_060_2022.pdf</t>
   </si>
   <si>
     <t>0 vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário. vem, solicitar a REITERAÇA0 do pedido feito mediante apresentado das Indicações de N°004/2021 e N°006/2021 datadas de 09 de fevereiro de 2021, enviadas ao Excelentíssimo Senhor Prefeito Municipal para que sejam tomadas as providencias que se fizerem necessárias junto ao setor competente para construção de pontes de concreto nos seguintes locais que se segue: _x000D_
 1) Comunidade dos Pires: Nas propriedades dos senhores: Paco, Renato Ganda, Rossir, Joninhas, Toninho e Celio. _x000D_
 2) Comunidade do Beija-Flor: Nas propriedades do senhor Valme e da senhora Mariane.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_061_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_061_2022.pdf</t>
   </si>
   <si>
     <t>0 vereador infra-assinado que a este subscreve, após aprovação Plenária, vem, REITERAR a Indicação N° 021 de 27 de abril de 2021, enviada ao Excelentíssimo Senhor Prefeito Municipal que junto a Secretaria Municipal de Obras para que providenciem a pavimentação com massa asfáltica ou bloquetes e instalação de redutores de velocidade (quebra-molas) devidamente sinalizados, na estrada rural indo para a Comunidade da Pindaíba ate no final do Campo de Futebol Vereador Zezito Cardoso.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dominguinhos, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_020_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_020_2022.pdf</t>
   </si>
   <si>
     <t>Última Ambrósio do Carmo e demais vereadores que a esta se subscrevem na forma regimental, sugerem e solicitam atenção especial ao Executivo Municipal, para a colocação de transporte escolar gratuito, diurno, para os alunos matriculados no "Instituto Federal de Educação, Ciência e Tecnologia", da vizinha cidade de Rio Pomba.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_039_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_039_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados que a esta subscrevem, após aprovação Plenária, solicitam que o Poder Executivo Municipal juntamente com a Secretaria Municipal de Assistência Social encaminhe à Câmara Municipal Projeto de Lei que "Institui o Conselho e o Fundo Municipal do Idoso"</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_n_013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_n_013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, após cumpridas todas as formalidades legais e regimentais, que seja enviado expediente ao Prefeito Municipal, para que determine a Secretaria Municipal de Obras que providencie a finalização do calçamento na Rua Alferes Joaquim da Rocha sentido Morro Grande perto do terreno do Senhor Corjesus, conforme fotos em anexo</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_014_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_014_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, na forma regimental e após aprovação Plenária indicam ao Senhor Prefeito Municipal o seguinte junto ao setor competente: Que proceda em caráter de urgência a colocação de 06 (seis) manilhas de 1 metro na estrada vicinal localizada próxima ao terreno do Senhor Isac (estrada do condomínio) na Comunidade da Pedra Branca.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/indicacao_062_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/indicacao_062_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de mais 01 (um) poste de iluminação pública com luminária em frente às residências de n°s. 55 a 58, na Rua Vereador Tarcísio Cordeiro Gomes (rua sem saída), no Bairro Boa Vista (Ginásio).</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/indicacao_063_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/indicacao_063_de_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, REINTERANDO as indicações que se seguem, solicitando ao Excelentíssimo Senhor Prefeito Municipal o seguinte: _x000D_
 1) Indicação N°007 de 15 de fevereiro de 2021 - Que seja reativada a Estação de Tratamento de Lixo do nosso município; _x000D_
 2) Indicação N° 011 de 02 de março de 202 - Implantação de Academia ao Ar Livre na Comunidade do Beija-Flor; _x000D_
 3) Indicação N° 031 de 06 de julho de 2021 - Providenciem o seguinte para Estação de Tratamento de Água (ETA): calçamento; implantação do sistema de para-raios; melhorias na iluminação; contratação de um químico, cobertura na área onde ocorrem as etapas de processamento no tratamento de água.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_064_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_064_de_2022.pdf</t>
   </si>
   <si>
     <t>O vereador, que a esta subscreve, tem a grata satisfação de SUGERIR através de Projeto de Lei, ora encaminhado, ao Executivo Municipal, a implantação de uma Central de Reciclagem de Entulhos de Materiais de Construção Civil, Reformas ou Demolições</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Dignissimo Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável para que providenciem o seguinte nas vias públicas do Loteamento Teixeira de Melo no Bairro Grama: _x000D_
 1 - Rua Laurelindo Maximiliano Tavares - limpeza e poda das árvores e manutenção da iluminação pública. _x000D_
 2 - Rua Gumercindo Dias do Nascimento - retirada de entulhos. _x000D_
 3 - Rua Edmundo Sérgio Telles Estefen - redutor de velocidade (quebra-molas) e limpeza. _x000D_
 4 - Rua Wantuil Costa - redutores de velocidade (quebra-molas) em toda a sua extensão. _x000D_
 5 - Praça Iraci Teixeira de Siqueira Melo - Limpeza e retirada de entulhos em volta da pista de skate.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_036.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Nós, José Antônio Rocha e Dilermando Gonçalves da Neiva, vereadores infra-assinados, na forma regimental, vimos a presença de Vossa Excelência, após tramitação regimental, que seja indicado ao Senhor Prefeito Municipal através da Secretaria Municipal de Saúde a possibilidade do Médico Pediatra que atende no Centro Integrado de Saúde possa fazer atendimento no PSF do Bairro Patrimônio pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_040.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Apresentamos a Vossa Excelência, a presente indicação a ser encaminhada ao Excelentíssimo Prefeito Municipal, após ouvido o Plenário desta Casa, para que seja feita a implantação de iluminação pública em toda a área da Comunidade do Santo Antônio, principalmente onde há conjuntos de residências.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_041.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, no uso de suas atribuições legais, vêm respeitosamente à Mesa Diretora apresentar a seguinte indicação a ser encaminhada ao Prefeito Municipal para que se tomem as providências que se fizerem necessárias na Legislação Municipal, objetivando-se á regulamentação sobre a Implementação de Coleta Seletiva de Lixo no Município e instituir o Programa de Educação Ambiental.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_065.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, REINTERANDO a indicação N° 008 de 15 de fevereiro de 2021 solicitando ao Excelentíssimo Senhor Prefeito Municipal o seguinte no Centro Municipal de Educação Infantil Maria Aparecida Razzi Rossi (Cidinha), localizado no Bairro Grama: _x000D_
 Calçamento; implantação de placas de sinalização; limpeza e fechamento do terreno (Loteamento Novo Horizonte) próximo ao Centro Municipal de Educação.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/indicacao_no_066_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/indicacao_no_066_2022.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, vem frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte indicação: _x000D_
 Que o Executivo possa estudar a possibilidade de implantação de academias ao ar livre nas seguintes localidades: Comunidades de Santa Isabel e dos Pires e na Rua José Ilidi° no Bairro Grama.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/indicacao_no_067_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/indicacao_no_067_2022.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor desta proposição requer à Mesa, ouvido o Plenário, indica ao Poder Executivo em reiteração à indicação N° 048 de 17/05/2022 feita anteriormente, a seguinte sugestão de relevante interesse público: Que seja providenciado mais áreas de estacionamento reservadas aos portadores de deficiências e idosos nas vias urbanas do município e colocação de placa indicativa de trânsito sobre as referidas vagas</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/indicacao_no_015_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/indicacao_no_015_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, na forma regimental e após aprovação plenária indica ao Senhor Prefeito Municipal o seguinte junto ao setor competente na Comunidade do Vale do Ouro: _x000D_
 Que estude a possibilidade de implantação de iluminação pública na Rua Caetano Roberti até o Sitio do Zezito Cardoso.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no_037_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no_037_2022.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, solicita ao Excelentíssimo Senhor Prefeito Municipal o seguinte na Praça do Rosário: Melhorias em torno da Praça do Rosário, aumentando o número de rampas de acessibilidade para cadeirantes e carrinhos de bebê.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no_038_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no_038_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em conformidade com os termos regimentais, requer a Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal solicitando juntamente com o setor competente o seguinte: _x000D_
 Recolocação e pintura das placas de maneira correta na área de carga e descarga na Travessa Brás Cataldo, no Centro.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_068_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_068_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, e após ouvido o plenário, vem respeitosamente frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte indicação: _x000D_
 Que o Executivo possa estudar a possibilidade de enviar a esta Casa de Leis, um projeto de lei concedendo uma gratificação a todos funcionários públicos.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_020.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_020.pdf</t>
   </si>
   <si>
     <t>Roberto Domingos Teixeira, Vereador que esta subscreve, atendidas as formalidades regimentais, sugere ao Senhor Prefeito Municipal a construção de moto-pista em nossa cidade, para uso das auto escolas ou que seja cedido um espaço público com estrutura adequada para ministrar os exames de direção.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_039.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_039.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, após tramitação regimental, solicitam ao Excelentíssimo Senhor Prefeito Municipal que seja providenciado o seguinte na Estação de Tratamento de Água - ETA: _x000D_
 1 - Que seja implantado um reservatório de água com capacidade de 1 milhão ou mais de litros para armazenar água tratada para que seja utilizado na falta de água nos reservatórios atuais; _x000D_
 2 - Que seja adquirida uma bomba dosadora analógica para geócalcio; _x000D_
 3 - Sugerimos a viabilidade de instalação de sistema de energia solar.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_040.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_040.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, em conformidade com os termos regimentais, requerem a Vossa Excelência, após a devida ciência do plenário, o envio de expediente ao Chefe do Executivo Municipal solicitando juntamente com a Secretaria Municipal de Saúde a realização do seguinte: _x000D_
 1 - Que estude a possibilidade de construir Unidade Básica de Saúde - UBS nos Bairros Grama, Patrimônio e Vale do Ouro. _x000D_
 2 - Que estude a possibilidade de um Médico atender pelo menos de 15 em 15 dias na Comunidade Vale do Ouro até que a UBS seja construída.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Nedinho, Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/indicacao_no_069.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/indicacao_no_069.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental vêm respeitosamente frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte indicação: _x000D_
 Que o Executivo possa realizar estudo para estar resolvendo o problema da população do Vale do Ouro com relação a rede esgoto da rua principal em toda sua extensão.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_070.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_070.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, vêm respeitosamente frente ao Excelentíssimo Senhor Prefeito Municipal e ao órgão responsável sugerir o seguinte para o abrigo rodoviário: _x000D_
 1) Que o Executivo possa rever se há possibilidade de fazer um projeto de reforma ou melhorias na rodoviária ou, _x000D_
 2) Que o Executivo possa estudar com o Departamento de Estradas e Rodagem -DER ou com Estado a possibilidade de devolver o dinheiro da rodoviária e depois demolir.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_n_021_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_n_021_2022.pdf</t>
   </si>
   <si>
     <t>Roberto Domingos Teixeira, Vereador que esta subscreve, atendidas as formalidades regimentais, indica ao Senhor Prefeito Municipal que através da Secretaria responsável, providencie o seguinte que é relevante de interesse público: _x000D_
 1) Reformar os banheiros no Parque de Exposição Alencar Dias de Carvalho. _x000D_
 2) Manutenção no calçamento da Rua José Rodrigues Marques no Bairro Boa Vista (Ginásio) em toda sua extensão.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_n_071_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_n_071_2022.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, que seja encaminhada ao Senhor Prefeito Municipal, que solicite ao setor responsável, medidas cabíveis para viabilizar o seguinte: _x000D_
 1) Que seja feita manutenção na encruzilhada da divisa da Comunidade dos Pires com o Beija-flor e que seja providenciado o desentupimento das manilhas próximo a entrada do sitio do Senhor Wilsinho Amaral. _x000D_
 2) Que seja feita a drenagem para o escoamento das águas pluviais às margens das estradas indo para as referidas comunidades.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO _x000D_
 A Câmara Municipal de Tocantins, por iniciativa do vereador Nedson Soares de Souza Lima, faz constar nos anais do Poder Legislativo "Moção de Aplausos e Reconhecimento" à Barbara Rocha, Campeã Sul-americana em 2021, vice-campeã Pan-americano em 2022, título, conquistado dia 20/11/2022 de Kickboxing. Graças ao amor ao esporte e técnicas ministradas pelo seu treinador, o Léo, Bárbara conquistou vários títulos: Campe Mineira, Brasileira, Sul-americana e vice-campeã Pan-americano em 2022 e possui convocação para disputar o Mundial de Kickboxing em 2022, nos Estados Unidos. Bárbara cujo codinome é "Leoa Chakuriki", no meio. Pel destaque no esporte, integrou, recentemente, um inédito camping de treinamento com a Seleção Brasileira em Cascavel, no Paraná e irá estrear no evento da Confederação Brasileira de Kickboxing (CBKB) pela categoria 60 kg, faixa colorida na modalidade K1. Um objetivo e um sonho!!. Bárbara e Léo elevaram o nome de Tocantins e a Câmara</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_de_aplausos_e_reconhecimento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_de_aplausos_e_reconhecimento.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, faz constar em seus anais, por iniciativa do Vereador Evani Tavares, Moção de Aplausos e Reconhecimento ao Sargento Agnaldo Moreira Nascimento.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no001_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no001_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N° 065 de 15/07/2019 e dá outras providencias".</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_complementar_no_005_aprovado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_complementar_no_005_aprovado.pdf</t>
   </si>
   <si>
     <t>"Cria cargo na Estrutura Administrativa da Câmara Municipal e contém outras providências".</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_complementar_no_016_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_complementar_no_016_de_2022.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo de Monitor de Educação Especial no Plano de Cargos e Vencimentos dos Servidores Integrantes do Quadro de Pessoal do Magistério cio Município de Tocantins — Lei Complementar n° 022/2022".</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2177/projeto_de_lei_no003_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2177/projeto_de_lei_no003_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo Municipal a conceder gratificação excepcional aos servidores públicos municipais efetivos e contratados em atividade, e dá outras providências".</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no004_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no004_de_2022.pdf</t>
   </si>
   <si>
     <t>" dispõe sobre a abertura de créditos adicionais suplementares com os recursos do superavit financeiro apurado no balanço patrimonial no exercício anterior."</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_006_de_2022-mesclado.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_006_de_2022-mesclado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipais, ativos, inativos e pensionistas, Agentes Políticos, Prefeito, Vice-Prefeito, Secretários, Presidente da Câmara e Vereadores "".</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_007_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_007_de_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa de incentivo ao estágio remunerado de estudantes, como fonte inspiradora de escolarização, qualidade de vida e renda familiar, e dá outras providências".</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_008_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_008_de_2022.pdf</t>
   </si>
   <si>
     <t>"Determina o uso obrigatório de Detector de Metais, na entrada dos eventos no Município de Tocantins". _x000D_
 Autores: Vereadores Nedson Soares de Souza Lima e Evani Tavares</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Dominguinhos, Márcia Cocati, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_009_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_009_de_2022.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de Tocantins - Estado de Minas Gerais, o Programa "Olho Vivo" - Tocantins e dá outras providências". _x000D_
 Autores: Vereadores: Washington Luiz Nunes Apolinário, Márcia Maria Soares Cocati, Ultima Ambrózio do Carmo, Roberto Domingos Teixeira e Carlos Roberto Nascimento, José Antônio Rocha.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_010_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_010_de_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a compra e venda de sucata e peças avulsas no âmbito do Município de Tocantins/MG e dá outras providências". _x000D_
 Autor: Washington Luiz Nunes Apolinário</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_011_de_2022_ldo_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_011_de_2022_ldo_2023.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_012_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_012_de_2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Medalha "Mérito do Judiciário" e dá outras providências" _x000D_
 Autor: José Antônio Rocha (Zé do Bué)</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_013_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_013_de_2022.pdf</t>
   </si>
   <si>
     <t>"Revoga, in totum a Lei Municipal n° 649/2020 de 29 de maio de 2020 e dá outras providências"</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_014_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_014_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Tocantins - MG a contratar com o Banco De Desenvolvimento De Minas Gerais SIA —BDMG, Operações De Crédito Com Outorga de Garantia e dá Outras Providências".</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_o015-2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_o015-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar parceria com a empresa AUTO POSTO TOCANTINS LTDA para realização de Terraplanagem com remoção de terras nos termos que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2281/pj_de_lei_017.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2281/pj_de_lei_017.pdf</t>
   </si>
   <si>
     <t>"Insere no orçamento vigente a natureza de despesa que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2282/projeto_de_lei_no_018_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2282/projeto_de_lei_no_018_de_2022.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no valor de R$ 1.079.444,05 (um milhão, setenta e nove mil, quatrocentos e quarenta e quatro reais e cinco centavos) para aportes periódicos ao Fundo de Aposentadoria dos Servidores Públicos Municipais e contém outras providências".</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2295/projeto_de_lei_no_019_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2295/projeto_de_lei_no_019_de_2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Banco de Ração e Banco de Utensílios"</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_n20.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_n20.pdf</t>
   </si>
   <si>
     <t>"Concede Subvenção ao Conselho de Desenvolvimento Comunitário do Ubeba e dá outras providências".</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/peojeto_de__lei_021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/peojeto_de__lei_021.pdf</t>
   </si>
   <si>
     <t>" Abre Crédito Especial no valor de R$ 66.937,05 (sessenta e seis mil, novecentos e trinta e sete reais e cinco centavos) e contém outras providências".</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no valor de R$ 613.262,61 (Seiscentos e treze mil, duzentos e sessenta e dois reais e sessenta e um centavos) e contém outras providências".</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_023.pdf</t>
   </si>
   <si>
     <t>" Abre Crédito Especial no valor de R$ 110.000,00 (cento e dez mil reais) e dá outras providências".</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Créditos ,Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior e do Excesso de Arrecadação".</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_lei_no_025_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_lei_no_025_de_2022.pdf</t>
   </si>
   <si>
     <t>"Concede Subvenção Ao Grêmio Recreativo Escola De Samba índios Do Ritmo E Dá Outras Providências".</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>“Altera o art.5º, da Lei nº 686, de 06 de Dezembro de 2021, que “Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício de 2022”.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no valor de R$2.000.000,00 (dois milhões de reais) e dá outras providências".</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$70.000,00 (setenta mil de reais) e contém outras providências".</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$110.000,00 (cento e dez mil de reais) e dá outras providências".</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Créditos Suplementares com os do Excesso de Arrecadação"</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_031.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional n° 120/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>"Institui Programa Habitacional Municipal denominado "Construindo Meu Sonho" na Administração Direta do Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Transporte Escolar gratuito aos alunos da rede pública de ensino no município de Tocantins-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_034.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>“ Abre Crédito Especial no valor de R$94.000,00 (noventa e quatro mil reais) e contém outras providências)"</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei_n_035_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei_n_035_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município de Tocantins — MG e dá outras providências.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/projeto_de_lei_no_036_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/projeto_de_lei_no_036_de_2022.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar no valor de R$10.000,00 (dez mil reais) e dá outras providências"</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_037_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_037_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o repasse de recursos provenientes de Emenda Parlamentar ao Orçamento da União a Sociedade de Amparo ao Idoso Tocantinense e Associação de Pais e Amigos dos Excepcionais, e dá outras providências".</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/projeto_de_lei_no_038.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/projeto_de_lei_no_038.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e Fixa a Despesa do Município de Tocantins/MG para o exercício de 2023”</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_no_039_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_no_039_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o repasse de recursos provenientes de Emenda Parlamentar ao Orçamento da União a Associação de Pais e Amigos dos Excepcionais e dá outras providências".</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/projeto_de_lei_no_040_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/projeto_de_lei_no_040_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Especial no valor de R$80.000,00 e dá outras providências"</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/projeto_de_lei_041_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/projeto_de_lei_041_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Suplementar no valor de R$56.000,00 e dá outras providências"</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/projeto_de_lei_no_042_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/projeto_de_lei_no_042_de_2022.pdf</t>
   </si>
   <si>
     <t>"Revoga, in totum a Lei Municipal que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_043_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_043_de_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras Providências".</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/projeto_de_lei__no_044_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/projeto_de_lei__no_044_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos para a Sociedade de Amparo ao Idoso Tocantinense e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/projeto_de_lei_045_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/projeto_de_lei_045_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação da Escola Municipal Capitão Antônio Pinto de Miranda e dá outras providências".</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/projeto_de_lei_046_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/projeto_de_lei_046_2022.pdf</t>
   </si>
   <si>
     <t>"Revoga, in totum a Lei Municipal que menciona, e dá outras providências"</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_047_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_047_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extensão temporária da carga horária dos Professores e Monitores Escolares Regentes, efetivos e temporários, bem como sobre a extensão de carga horária decorrente de exigência curricular".</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_n_048_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_n_048_2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a apreensão de animais de médio e grande porte soltos nas vias e logradouros públicos da zona urbana do Município de Tocantins e dá outras providências".</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_n_049_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_n_049_2022.pdf</t>
   </si>
   <si>
     <t>"Declara área de expansão urbana de área rural e dá outras providências"</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_reolucao_no_117_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_reolucao_no_117_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução N° 19 de 14/05/1992"</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dilermando da Neiva, Nedinho, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_no_001_de_1o_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_no_001_de_1o_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, integrantes da Comissão Especial de Educação, Cultura, Esporte e Lazer, requerem  na forma regimental e após aprovação plenária, seja encaminhado ao Executivo Municipal através do Departamento de Recursos Humanos para conhecimento destes vereadores, o que se segue:_x000D_
 A listagem com respectivos nomes de todos os funcionários da Secretaria Municipal de Educação e Cultura que foram pagos em 2021 pelo FUNDEB ( 70% e os 30%) com respectivos valores atualizados</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_007_vereador_evani_tavares.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_007_vereador_evani_tavares.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência ao (a) responsável pela Segurança do Trabalho (Técnico) (a), um convite para que compareça na Sessão Plenária do dia 22 de fevereiro de 2022, (terça-feira), ás 19:00 hs (dezenove horas), para prestar esclarecimentos sobre assuntos do setor.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Márcia Cocati, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_010_vereador_jose_antonio_rocha.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_010_vereador_jose_antonio_rocha.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa Diretora e ouvido o Soberano Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, cópias das seguintes documentações: _x000D_
 Cópias das notas fiscais das despesas realizadas na manutenção dos veículos utilizados pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Márcia Cocati, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_011_vereador_jose_antonio_rocha.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_011_vereador_jose_antonio_rocha.pdf</t>
   </si>
   <si>
     <t>Requeremos à Douta Mesa desta Augusta Casa Legislativa observados os procedimentos regimentais e de acordo com Egrégio Plenário, digne-se oficiar a Excelentíssima Senhora Letícia Ferreira Bonato, Secretaria Municipal de Saúde que seja enviada a esta Casa Legislativa as seguintes informações: _x000D_
 Seja apresentada a atual relação dos medicamentos disponíveis na Farmácia Básica municipal, com indicação de todos os medicamentos faltantes (que são inclusos na lista dos SUS, porém não estão sendo fornecidos).</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/requerimento_021_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/requerimento_021_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência ao Técnico Químico e ao responsável pelo Departamento de Água, um convite para que compareçam na Sessão Plenária do dia 15 de fevereiro de 2022, (terça-feira), ás 19:00 hs (dezenove horas), para que sejam esclarecidos assuntos do setor citado.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/requerimento_022_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/requerimento_022_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, na forma regimental e após aprovação plenária, requerer a Vossa Excelência o envio de Oficio para Empresa Samuel Dioggenes Freitas de Paula para que seja encaminhado a esta Casa Legislativa o seguinte: _x000D_
 Relação de todos funcionários terceirizados que prestam serviço para nosso município na Secretaria Municipal de Obras (capina, pintura de meio fios e varrição de vias públicas), com seus respectivos salários.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/requerimento_023_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/requerimento_023_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, requerem a Vossa Excelência na forma regimental e após aprovação plenária, para que envie ofício à Empresa Victorino Figueiredo Construções e Serviços Eireli para que seja encaminhado a esta Casa Legislativa o seguinte: _x000D_
 Relação de todos funcionários terceirizados que prestam serviço para nosso município na Secretaria de Administração, com seus respectivos salários.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_024_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_024_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, requerem a Vossa Excelência na forma regimental e após aprovação plenária para que envie Ofício à Empresa Santos e Souza Soluções Públicas Ltda para que seja encaminhado a esta Casa Legislativa o seguinte: _x000D_
 Relação de todos funcionários terceirizados que prestam serviço para nosso município na Secretaria Municipal de Saúde, com seus respectivos salários.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/requerimento_no007_vereador_marcelo.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/requerimento_no007_vereador_marcelo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem usando das prerrogativas regimentais, requerem que seja encaminhado ao Chefe do Executivo Silas Fortunato de Carvalho e ao setor responsável, que nos informem o saldo financeiro com data de 31/01/2022 das seguintes contas bancárias da Prefeitura Municipal de Tocantins-MG. _x000D_
 Banco do Brasil _x000D_
 13.815-0 12.252-1 8.321-6 10.310-1 6.006-2 12.236-X 8.514-6 8.720-3 10.637-2 10.061-7 8.119-1 8.748-3 16.796-4 5.815-7 15.189-0 8.133-7 16.928-5 8.269-4 10.763-8 16.950-1 7.922-7 5.570-0 15.191-2 12.084-7 12.253-X 8.444-1 11.400-6 _x000D_
 Caixa Econômica Federal _x000D_
 71.029-8 3650-06 046-0 3650-06 624023-4 3650-06 35-5 71.020-4 71.017-4 3650-06 3-7 3650-06 624025-0 3650-06 647022-4 3650-06 034-7 71.018-2 3650-06 039-8</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Nedinho, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_no007_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_no007_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo e demais Vereadores que a este subscrevem, vem, respeitosamente, requerer à Vossa Excelência, que ouvido o Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho e ao Secretário Municipal de Educação e Cultura o Senhor Artur Pires de Camargo Júnior para que estudem a possibilidade de encaminhar para essa Casa Legislativa projeto de lei regulamentando o que está estabelecido na Lei Federal 11.738/2008, com a devida urgência, o que se segue:Que envie Projeto de Lei que visa conceder reajuste aos professores públicos municipais em cumprimento a Lei 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_no008_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_no008_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo, que a este se subscreve, no uso de suas atribuições legais, vem respeitosamente requerer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal o seguinte: _x000D_
 Que envie a essa Casa Legislativa projeto de lei que altere a formação das Equipes do PSF, substituindo o Cargo de Auxiliar de Enfermagem para Técnico de Enfermagem, com vistas a regularizar a situação do Processo Seletivo realizado em 2021.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_no025_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_no025_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao setor responsavel, as seguintes documentações: _x000D_
 1°) Cópia dos empenhos pagos e das notas fiscais dos fornecedores e dos processos de compras dos produtos ou serviços: _x000D_
 a) ornamentação natalina instalada na Praça do Rosário no ano de 2021. _x000D_
 b) das festividades realizadas na Praça do Rosário em 2021 ( bandas, músicos e _x000D_
 etc.)</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_no026_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_no026_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao Órgão responsável, as seguintes documentações: _x000D_
 Cópia dos empenhos pagos e das notas fiscais dos fornecedores e dos relatórios das compras de produtos ou serviços, adquiridos por todos os secretários ou diretores de departamento, cujos pagamentos se deram sobre regime de pequenas despesas no período a partir da vigência da Lei 673, de 09 de julho de 2021 até 31/12/2021.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>Nedinho, Última do Carmo, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Marcelo, Márcia Cocati, Miro Enfermeiro, Tita, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_no_009_vereadora_ultima.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_no_009_vereadora_ultima.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo e Nedson Soares de Souza Lima e os demais Vereadores que a este subscrevem, após aprovação plenária, seja oficializado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, no sentido de que o mesmo envie a esta Edilidade Projeto de Lei dispondo sobre a revisão geral anual dos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>Nedinho, Carlinhos da Colônia, Dominguinhos, Marcelo, Miro Enfermeiro, Tita, Última do Carmo, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_no_027_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_no_027_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, regimentalmente apoiados, requerem de Vossa Excelência, após aprovação plenária encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis o seguinte : _x000D_
 a) Cópia do contrato atual celebrado entre a Prefeitura Municipal e a empresa responsável pela coleta de lixo, com seus respectivos dias, horários e rota de coleta. _x000D_
 b) Cópia dos recibos de pagamento a empresa responsável pela coleta de lixo do inicio de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_no_028_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_no_028_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, vêm respeitosamente requerer, que seja enviado oficio ao Executivo Municipal, solicitando o seguinte para conhecimento destes Vereadores: _x000D_
 a) Extratos mensais do ICMS esportivo do ano de 2021. _x000D_
 b) Cópia de notas fiscal de todo material esportivo gasto no ano de 2021.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_no_029_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_no_029_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem ao Excelentíssimo Senhor Prefeito que intercenda junto as Empresas: RB Conservadora Eirelli, Unifele Saúde domiciliar, Ellevem Comércio e Serviços Integrados Eirelli e Empresa Santos de Souza Soluções Públicas LTDA que prestam serviços terceirizados ao município de Tocantins para que repasse a esta Casa de Leis o seguinte: _x000D_
 Nome de todos os funcionários com respectivas funções.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_no_030_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_no_030_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, por iniciativa do Vereador que abaixo subscreve, observadas as disposições regimentais requer ao Excelentíssimo Senhor Prefeito Municipal, após anuência do Plenário, para que repasse a esta Casa de Leis O seguinte conforme define a Lei N° 428, de 09 de setembro de 2009: _x000D_
 a) Se, estando o PMDRS em funcionamento enviar cópia do Plano Municipal de Desenvolvimento Rural Sustentável (PMDRS) atualizado; _x000D_
 b) Se, o Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS) estiver atuando, enviar cópia da última ata do referido conselho e a Portaria de nomeação dos conselheiros. _x000D_
 c) Se, o CMDRS foi extinto que envie a esta Casa, projeto de lei que disponha sobre a reformulação deste conselho.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2217/requerimento_no_031_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2217/requerimento_no_031_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, requerem junto ao Executivo Municipal para que seja enviado: Informações sobre o recurso de R$ 50,000,00 (cinquenta mil reais), destinado a castração de animais no Município de Tocantins no exercício de 2021.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>Nedinho, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2218/requerimento_no_032_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2218/requerimento_no_032_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Nedson Soares de Souza Lima , Vereador desta municipalidade, vem requerer após ser este submetido á apreciação do Plenário, que seja enviado ao Executivo o que se segue: _x000D_
 Análise da possibilidade de dividir o IPTU (Imposto Predial e Territorial Urbano) em até 10x (dez vezes).</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>Tita, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_008_vereador_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_008_vereador_tita.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para que dê ciência ao setor de Engenheira de Segurança do Trabalho a Senhora Natália Arruda Sanglard e ao Técnico de Segurança do Trabalho o Senhor Otaviano Eduardo Vieira, um convite para que compareçam na Sessão Plenária do dia 05 de abril de 2022, (terça-feira), às 19:00 hs (dezenove horas), para que sejam esclarecidos assuntos do setor citado.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_033_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_033_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, regimentalmente apoiado, vem requerer de Vossa Excelência, após aprovação plenária encaminhar o presente ao Excelentíssimo Senhor Prefeito Municipal, para que repasse a esta Casa de Leis, para conhecimento deste vereador, a informação que segue: _x000D_
 Em relação ao Oficio do Gabinete do Prefeito em resposta ao Requerimento N° 017 de 26 de outubro de 2021, nos enviou um memorando 90/2021 na data de 10 de novembro de 2021 que o valor arrecadado pelo município sobre ICMS Solidário Rural é de RS 357.172,80 (trezentos e cinquenta e sete mil reais, cento e setenta e dois reais e oitenta centavos), até o mês de setembro de 2021. _x000D_
 a) Qual secretaria ou departamento aplicou esse dinheiro? De que forma?</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/requerimento_no_01_vereador_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/requerimento_no_01_vereador_miro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho, para propor e requer o que se segue: _x000D_
 a) Que estude a possibilidade de desmembrar a Secretaria Municipal de Educação e Cultura, passando para Secretaria de Educação e Secretaria de Esporte e Cultural. _x000D_
 b) Que veja a possibilidade de se criar a Secretaria de Agricultura e do Meio Ambiente, em nosso município.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_no_009_vereador_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_no_009_vereador_tita.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Silas Fortunato de Carvalho que através do Departamento de Recursos Humanos que nos envie a relação dos 3 (três) últimos meses dos servidores que foram beneficiados com pagamento de adicional de insalubridade e o cargo de cada um deles.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>C.E.S - COMISSÃO ESPECIAL DE SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_001_comissao_de_saude.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_001_comissao_de_saude.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Saúde, abaixo subscrita, requerem que seja enviado à Secretaria da Saúde correspondência solicitando as informações: _x000D_
 a) Relação do quadro de funcionários da Gestão 2017/2020 nos últimos seis meses (efetivos, contratados, terceirizados); b) Relação do quadro de funcionários da atual gestão, desde o início até a presente data (efetivos, contratados, terceirizados). _x000D_
 Plenário Dr. Manoel Cataldo, da Câmara Municipal de Tocantins, aos 17 de maio de 2022.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_n_012_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_n_012_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Douta Mesa desta Augusta Casa Legislativa observados os procedimentos regimentais e de acordo com Egrégio Plenário, digne-se oficiar a Excelentíssima Senhora Letícia Ferreira Bonato, Secretária Municipal de Saúde que seja enviada a esta Casa Legislativa as seguintes informações: _x000D_
 a) Relação das consultas de ortopedia, oftalmologista, angiologista, endocrinologia, psiquiatra , psicologia, psiquiatra infantil, neuropediatra e fisioterapia pendentes._x000D_
  b) Relação de cirurgias de catara, vesícula, hérnia, mioma uterino (histerectomia), vascular, pterígio, pequena cirurgia e exames de alta complexidade pendentes.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/requerimento_no_034_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/requerimento_no_034_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Por iniciativa dos Vereadores que abaixo subscrevem, observadas as disposições regimentais requerem que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal, após anuência do Plenário, para que repasse a esta Casa de Leis cópias das seguintes documentações e informações abaixo relacionados referente a nova escola em construção no Bairro Grama: _x000D_
 a) Cópia do Processo Licitatório; _x000D_
 b) Cópia do Edital;_x000D_
 c) Cópia da planta (projeto); _x000D_
 d) Se a nova escola está sendo construída com recursos próprios, com emendas parlamentares ou com recursos vindo do Projeto Mãos Dadas; _x000D_
 e) Valor total da obra.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_010_vereador_evani_tavres.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_010_vereador_evani_tavres.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm frente ao Executivo ou a Secretaria responsável requerer o seguinte:Preço que rege no contrato ou licitação preço de hora/máquina escavadeira.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>FOF - Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_002_comissao_de_financas.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_002_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização, vêm frente ao Executivo Municipal, juntamente ao Órgão responsável requerer as seguintes informações com referência ao Projeto de Lei N° 015/2022. _x000D_
 a) Quais as exigências do DER/MG, com referência ao acesso, implantação do Distrito Industrial que fica as margens Rodovia MG-265; _x000D_
 b) Onde especificamente vão ser colocado cerca de 60.000 m3 de terra?</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_035_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_035_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem vêm respeitosamente frente ao Executivo Municipal, requerer as seguintes informações: _x000D_
 1 - Sobre os lotes remanescentes no Loteamento Novo Horizonte, eles serão? _x000D_
 a) Doados; _x000D_
 b) Leiloados. _x000D_
 2 - Que o Executivo possa estar enviando a esta Casa Projeto de Lei com referência a esses lotes remanescentes.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_no_036_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_no_036_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm respeitosamente frente ao Executivo Municipal, requerer cópia do Termo de Cessão, (solicitando a cessão) do Prédio da Escola Capitão Antônio Pinto de Miranda, comprovando que o prédio está cedido para o Município.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/requerimento_no_037_vereador_nedson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/requerimento_no_037_vereador_nedson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm respeitosamente frente ao Executivo Municipal, requerer o seguinte: Que seja enviada a esta Casa cópias das diárias do Executivo de janeiro/2021 até a presente data.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_003_vereador_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_003_vereador_washington.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, regimentalmente apoiado, requerem de Vossa Excelência, após aprovação plenária, encaminhar o presente ao Excelentíssimo Senhor Silas Fortunato de Carvalho sugerindo o que se segue: _x000D_
 1) Que regularize as escrituras de imóveis de pessoas de baixa renda no nosso município. _x000D_
 2) Se o Executivo conhece o Programa REURB - Regularização Fundiária Urbana e se tem interesse em implantar esse belíssimo programa em nosso município.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_003_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_003_nedinho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer na forma regimental, após aprovação em Plenário ao Excelentisssimo Senhor Prefeito Municipal que envie a esta Casa Legislativa a seguinte informação: _x000D_
 Indicação do local onde será aplicado o valor referido de RS 3.124.356,66 (três milhões, cento e vinte e quatro mil e trezentos e cinquenta e seis reais e sessenta e seis centavos) no Projeto de Lei N° 017/2022 que "Abre Crédito Suplementar que especifica".</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_no_013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_no_013.pdf</t>
   </si>
   <si>
     <t>O Vereador José Antônio Rocha que a este subscreve, propõe que, em observância às normas regimentais, requer o seguinte com relação ao IPTU de 2022 ao Excelentíssimo Senhor Prefeito Municipal: _x000D_
 Que o reajuste do IPTU seja cobrado a partir de 2023.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/requerimento_no_038.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no exercício de suas atribuições regimentais, requerem a Vossa Excelência, após ouvido o Plenário, que envie o presente ao Excelentíssimo Senhor Silas Fortunato de Carvalho requerendo o que se segue: _x000D_
 Que estude a possibilidade de enviar um projeto de lei revogando a Lei Complementar N° 069 de 28 de Dezembro de 2021 que "Institui o Código Tributário Municipal".</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimnto_no_039.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimnto_no_039.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, no exercício de sua prerrogativa de fiscalização dos atos da Administração Municipal, requer a Vossa Excelência, após ouvido o Plenário, que o presente seja remetido a Secretaria Municipal de Assistência Social que envie a esta Casa Legislativa as seguintes informações sobre os gastos do Município com aluguel social: _x000D_
 1) Quantos e quais são os beneficiários cadastrados no aluguel social no período de Janeiro à Julho de 2022? ; _x000D_
 2) Data de inicio do aluguel e o motivo pelo qual a municipalidade está pagando o aluguel aos beneficiários; _x000D_
 3)Relação dos imóveis que estão locados atualmente pela municipalidade à pessoas carentes, onde se localizam, bem como quem são os locatários e os valores de cada aluguel.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n_004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n_004.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização(C.F.O.F), vem à frente do Executivo Municipal, juntamente ao órgão responsável requerer o seguinte: _x000D_
 Maiores informações sobre os Projetos de Leis N°021/2022, N°022/2022, N°023/2022, N°024/2022; e fundamentação legal (citar) da apuração do excesso de arrecadação.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/requerimento_n_011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/requerimento_n_011.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo e demais vereadores que a este subscrevem no uso de suas atribuições legais e regimentais, vêm, perante à Vossa Excelência solicitar o envio do presente ao Excelentíssimo Senhor Prefeito Municipal requerendo que reavalie o IPTU de 2022 dando um desconto de 40% (quarenta por cento).</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/requerimento_n_040.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/requerimento_n_040.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no exercício de suas prerrogativas de fiscalização dos atos da Administração Municipal, após apreciação e votação no Plenário, requerem ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao setor/secretária responsável o seguinte: _x000D_
 De acordo com dados do empenho no valor de R$17.900,00 datado de 10/01/2022, no histórico do empenho cita-se:" valor que se empenha refere-se a ajuda de custo para evento TOKIO BIFE FEST, evento realizado dia 13/03/2022, o evento vai proporcionar a vinda de mais de 300 atletas de diversas regiões do Estado e até mesmo de outros Estados. Banco do Brasil Conta 13.815-0 - ICMS Esportivo. _x000D_
 Pergunta-se: esses R$17.900,00? _x000D_
 a) Em que foi investido esse dinheiro?_x000D_
  b) Qual o tipo de premiações?_x000D_
  c) Porque depósito em dinheiro no nome de pessoa física? _x000D_
 d) Foi seguida as recomendações da Lei N° 679/2021 que "Institui a Semana Municipal do Ciclismo no âmbito do Município de Tocantins e dá outras providências?</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/requerimento_n_041.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/requerimento_n_041.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao setor responsável, o seguinte: _x000D_
 1 - Cópia do processo e do contrato com a empresa responsável pelo sistema de emissão e gestão das guias de arrecadação do Município de Tocantins-MG. _x000D_
 2 - Cópias do processo e do contrato de prestação de serviços com a empresa responsável pela revisão da planta imobiliária genérica. _x000D_
 3 - Cópias das atas e relatórios dos trabalhos Técnicos promovidos pela Comissão de Valores Imobiliários instituída pela Portaria n° 074 de 18 de Março de 2022. _x000D_
 4 - Cópia integral do procedimento de alteração do perímetro urbano do Município de Tocantins. _x000D_
 5 - Cópia integral do procedimento de descaracterização dos imóveis rurais para imóveis urbanos, localizados nas comunidades de Santa Isabel e Beija-Flor.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/requerimento_n_042.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/requerimento_n_042.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer ao Senhor Presidente Roberto Domingos Teixeira, juntamente com a Mesa Diretora, o seguinte: _x000D_
 "Que estude a possibilidade de rever a Resolução N° 114/2021, e que possa ser revogada.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/requerimento_n_005_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/requerimento_n_005_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização (C.F.O.F), baseada no § 1° do art. 34, do regimento interno da Câmara Municipal de Tocantins, vem perante a Vossa Excelência, requerer o adiamento do prazo por mais 15 (quinze dias) para exarar os pareceres dos Projetos de Leis: N° 022/2022 que "Abre Crédito Suplementar no valor de R$ 613.262,61 (Seiscentos e treze mil, duzentos e sessenta e dois reais e sessenta e um centavos) e contém outras providências" e N° 024/2022 que "Dispõe sobre a abertura de Créditos, suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior e do Excesso de Arrecadação".</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_n_044_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_n_044_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao setor responsável, os seguintes documentos relacionados ao Loteamento Novo Horizonte: _x000D_
 1 - Cópias dos empenhos, das notas fiscais e liquidação das despesas acompanhados com indicações e rubricas das despesas de 02/06/2021 a 05/09/2022. _x000D_
 2- Cópias dos processos licitatórios e dos mapas de licitação das empresas que prestam serviços no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>C.E.S - COMISSÃO ESPECIAL DE SAÚDE, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_n_002_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_n_002_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores integrantes da Comissão Especial de Saúde e Roberto Domingos Teixeira que a este subscrevem, na forma regimental e após aprovação plenária, requerem que seja encaminhado a Secretaria Municipal de Saúde para conhecimento destes vereadores, o que se segue: _x000D_
 Que seja informado onde estão sendo agendados os exames e procedimentos (cirurgias etc) via SIMSAÚDE E SUS aos pacientes deste município. _x000D_
 - Houve Licitação? Caso afirmativo, enviar cópia do processo licitatório.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_n_043_de_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_n_043_de_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer na forma regimental. após aprovação em Plenário, as seguintes informações sobre os Conselhos Municipais Cultural e o Esportivo: _x000D_
 1 — Atualmente quem preside ambos os Conselhos; _x000D_
 2 — Valor do que foi arrecadado no período de 03/08/2021 até a presente data do ICMS Cultural e ICMS Esportivo; _x000D_
 3 - Qual foi a pontuação no período de 03/08/2021 até a presente data do ICMS Cultural e ICMS Esportivo; _x000D_
 4 - Quais os valores totais recebidos destas fontes? No período de 03/08/2021 até a presente data do ICMS Cultural e ICMS Esportivo; _x000D_
 5 — Informações de ambos, especificando de forma detalhada, onde foram gastos os recursos do ICMS Cutural e ICMS Esportivo, acompanhados com indicações, rubricas, cópias dos empenhos e das notas fiscais até a presente data.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_no_045_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_no_045_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a este subscreve, vem respeitosamente requerer na forma regimental, após aprovado em Plenário, requerer o seguinte ao Executivo Municipal: _x000D_
 1 - Que o Executivo cumpra a Lei n° 388 de 25 de dezembro de 2007, que "Institui e Regulamenta o Conselho Municipal de Habitação Popular e o Fundo Municipal de Habitação popular e dá outras providencias". _x000D_
 2 - Se o Conselho Municipal de Habitação estiver desativado que o Executivo possa reconstitui-lo.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_046_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_046_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer na forma regimental, após aprovação em Plenário, as seguintes informações ao Executivo Municipal sobre um caminhão que está no pátio da Prefeitura Municipal de Tocantins-MG, conforme fotos em anexo: _x000D_
 1) Número da nota fiscal; _x000D_
 2) Foi adquirido com recurso próprio ou por emenda parlamentar?; _x000D_
 3) Porque está no pátio da Prefeitura desde a data de 20/06/2022?.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>Nedinho, Dilermando da Neiva, Marcelo, Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_047_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_047_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, após aprovação em Plenário, requerem ao Executivo Municipal as seguintes documentações referente ao evento realizado no Loteamento Novo Horizonte no dia 25/09/2022: _x000D_
 Cópias dos empenhos, notas fiscais e liquidação das despesas bem como buffet e shows/bandas que se apresentaram no referido evento</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_no_048_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_no_048_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem respeitosamente requerer na forma regimental, após aprovação em Plenário, que seja enviado pelo Excelentíssimo Senhor Prefeito Municipal para esta Casa Legislativa Projeto de Lei dispondo sobre o aumento dos vencimentos dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/requerimento_014.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requeremos à Douta Mesa desta Augusta Casa Legislativa observados os procedimentos regimentais e de acordo com Egrégio Plenário, digne-se oficiar a Excelentíssimo Senhor Prefeito Municipal que seja enviada a esta Casa Legislativa para conhecimento deste vereador as seguintes documentações: _x000D_
 1) Respectivas notas fiscais de despesas de serviço de manutenção da Praça do Rosário no período de 2022. _x000D_
 2) Requer ainda, caso exista, o projeto para colocação de grades e parque das crianças, com as devidas despesas previstas.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_049.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_049.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem respeitosamente requerer na forma regimental, após aprovação em Plenário, que seja enviado pelo Excelentíssimo Senhor Prefeito Municipal juntamente com o órgão responsável no prazo regimental, para conhecimento do Vereador e demais Edis, as seguintes documentações: _x000D_
 a) Relação nominal atualizada dos Servidores Públicos Municipais que ocupam cargos comissionados na Prefeitura com seus respectivos vencimentos. _x000D_
 b) Relação nominal atualizada de todos os Servidores Públicos Municipais que foram nomeados na gestão atual com os respectivos cargos e vencimentos. _x000D_
 c) Relação de todos funcionários que foram contratados e efetivos na gestão atual com respectivos cargos e vencimentos atualizados.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no_50_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no_50_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem pelo presente, na forma regimental e após aprovação plenária, requerer que seja encaminhado ao Poder Executivo Municipal o presente, tendo em vista que o Requerimento N° 027 de 03/03/2022, não foi atendido, este Vereador vem REITERAR o pedido supracitado: _x000D_
 a) Cópia do contrato atual celebrado entre a Prefeitura Municipal e a empresa responsável pela coleta de lixo, com seus respectivos dias, horários e rota de coleta. _x000D_
 b) Cópia dos recibos de pagamento a empresa responsável pela coleta de lixo do início de janeiro de 2022 até a presente data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3214,67 +3214,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_no_001_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_no_025_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_no_026_de_1o_de_fevereiro_de_2022_-_conjunta_ultima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_010_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_012_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_013_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_041_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_no005_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/indicacao_no_006_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_no_011_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_no_014_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_no_017_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_no_027_vereador_whashinton.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_no42_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_014_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/indicacao_025_vereador_whashington.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_no_007_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2213/indicacao_no_043_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_no_008_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_no_015_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_no_022_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_007_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_010_vereador_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_018_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_029_vereador_whashington.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_008_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_009_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/indicacao_no_016_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_no_044_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_no_045_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_010_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_011_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_046_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_no_012_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_no_017_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_no_019_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_no_023_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_no_009_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_no_013_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_no_024_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_no_047_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_no_010_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_no_014_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_015_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_016_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_048_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/indicacao_049_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_no_012_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_no_015_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2264/indicacao_no_030_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_011_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/indicacao_017_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_031_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2269/indicacao_032_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_no_013_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_no_014_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_no_015_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_no_050_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_no_033_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_no_018_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_no_034_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_no_051_de_28_de_junho_de_2022_-_reforma_de_casa_de_pessoas_carentes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_052_de_28_de_junho_de_2022_-_atendimento_a_lei_11.888_de_2008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2289/012_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2290/018_ultima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2291/025_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2292/035_washington.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2293/053_nedinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n_017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_n_016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_n_018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n_019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_n_026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no_016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no_029.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no_030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2334/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2335/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_no_037.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_no_038.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_n_031_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n_056_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n_058_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n_032_de_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_n_059.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_033.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_034_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_035_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_060_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_061_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_n_013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_014_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/indicacao_062_de_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/indicacao_063_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_064_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/indicacao_no_066_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/indicacao_no_067_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/indicacao_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no_037_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no_038_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_068_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_040.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_n_071_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_de_aplausos_e_reconhecimento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_complementar_no_005_aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_complementar_no_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2177/projeto_de_lei_no003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_006_de_2022-mesclado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_011_de_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_012_de_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_014_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_o015-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2281/pj_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2282/projeto_de_lei_no_018_de_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2295/projeto_de_lei_no_019_de_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/peojeto_de__lei_021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_lei_no_025_de_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei_n_035_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/projeto_de_lei_no_036_de_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_037_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/projeto_de_lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_no_039_de_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/projeto_de_lei_no_040_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/projeto_de_lei_041_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/projeto_de_lei_no_042_de_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_043_de_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/projeto_de_lei__no_044_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/projeto_de_lei_045_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/projeto_de_lei_046_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_047_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_n_048_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_n_049_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_reolucao_no_117_de_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_no_001_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_007_vereador_evani_tavares.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_010_vereador_jose_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_011_vereador_jose_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/requerimento_021_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/requerimento_022_de_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/requerimento_023_de_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_024_de_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/requerimento_no007_vereador_marcelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_no007_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_no008_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_no025_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_no026_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_no_009_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_no_027_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_no_028_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_no_029_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_no_030_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2217/requerimento_no_031_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2218/requerimento_no_032_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_008_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_033_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/requerimento_no_01_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_no_009_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_001_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/requerimento_no_034_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_010_vereador_evani_tavres.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_002_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_035_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_no_036_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/requerimento_no_037_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_003_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_003_nedinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimnto_no_039.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/requerimento_n_011.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/requerimento_n_040.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/requerimento_n_041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/requerimento_n_042.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/requerimento_n_005_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_n_044_de_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_n_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_n_043_de_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_no_045_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_046_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_047_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_no_048_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no_50_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_no_001_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_no_025_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_no_026_de_1o_de_fevereiro_de_2022_-_conjunta_ultima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_010_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_012_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_013_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_041_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_no005_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/indicacao_no_006_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_no_011_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_no_014_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_no_017_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_no_027_vereador_whashinton.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_no42_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_014_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/indicacao_025_vereador_whashington.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_no_007_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2213/indicacao_no_043_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_no_008_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_no_015_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_no_022_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_007_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_010_vereador_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_018_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_029_vereador_whashington.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_008_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_009_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/indicacao_no_016_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_no_044_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_no_045_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_010_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_011_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_046_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_no_012_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_no_017_vereador_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_no_019_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_no_023_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_no_009_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_no_013_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_no_024_vereador_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_no_047_vereador_nedinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_no_010_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_no_014_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_015_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_016_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_048_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/indicacao_049_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_no_012_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_no_015_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2264/indicacao_no_030_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_011_vereador_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/indicacao_017_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_031_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2269/indicacao_032_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_no_013_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_no_014_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_no_015_vereador_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_no_050_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_no_033_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_no_018_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_no_034_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_no_051_de_28_de_junho_de_2022_-_reforma_de_casa_de_pessoas_carentes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_052_de_28_de_junho_de_2022_-_atendimento_a_lei_11.888_de_2008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2289/012_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2290/018_ultima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2291/025_ze_do_bue.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2292/035_washington.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2293/053_nedinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n_017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_n_016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_n_018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n_019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_n_026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no_016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no_029.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no_030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2334/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2335/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_no_037.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_no_038.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_n_031_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n_056_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n_058_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n_032_de_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_n_059.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_033.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_034_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_035_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_060_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_061_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_n_013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_014_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/indicacao_062_de_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/indicacao_063_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_064_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/indicacao_no_066_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/indicacao_no_067_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/indicacao_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no_037_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no_038_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_068_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_040.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_n_071_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_de_aplausos_e_reconhecimento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_complementar_no_005_aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_complementar_no_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2177/projeto_de_lei_no003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_006_de_2022-mesclado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_011_de_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_012_de_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_014_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_o015-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2281/pj_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2282/projeto_de_lei_no_018_de_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2295/projeto_de_lei_no_019_de_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/peojeto_de__lei_021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_lei_no_025_de_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei_n_035_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/projeto_de_lei_no_036_de_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_037_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/projeto_de_lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_no_039_de_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/projeto_de_lei_no_040_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/projeto_de_lei_041_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/projeto_de_lei_no_042_de_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_043_de_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/projeto_de_lei__no_044_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/projeto_de_lei_045_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/projeto_de_lei_046_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_047_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_n_048_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_n_049_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_reolucao_no_117_de_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_no_001_de_1o_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_007_vereador_evani_tavares.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_010_vereador_jose_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_011_vereador_jose_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/requerimento_021_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/requerimento_022_de_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/requerimento_023_de_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_024_de_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/requerimento_no007_vereador_marcelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_no007_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_no008_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_no025_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_no026_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_no_009_vereadora_ultima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_no_027_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_no_028_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_no_029_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_no_030_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2217/requerimento_no_031_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2218/requerimento_no_032_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_008_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_033_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/requerimento_no_01_vereador_miro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_no_009_vereador_tita.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_001_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/requerimento_no_034_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_010_vereador_evani_tavres.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_002_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_035_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_no_036_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/requerimento_no_037_vereador_nedson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_003_vereador_washington.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_003_nedinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimnto_no_039.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/requerimento_n_011.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/requerimento_n_040.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/requerimento_n_041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/requerimento_n_042.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/requerimento_n_005_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_n_044_de_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_n_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_n_043_de_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_no_045_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_046_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_047_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_no_048_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no_50_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>