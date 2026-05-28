--- v0 (2026-02-14)
+++ v1 (2026-05-28)
@@ -54,2568 +54,2568 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_016_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_016_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, na forma regimental e após aprovação plenária indica ao Senhor Prefeito Municipal e ao setor competente o seguinte nas vias públicas no Bairro Vale do Ouro: Que viabilize calçamento em bloquetes nas Ruas: Caetano Roberti (próximo aos galpões), Coronel Joaquim Reis e Geny Vieira Toledo (na parte baixa).</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/indicacao_022_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/indicacao_022_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com amparo no Regimento Interno, indica a seguinte medida de interesse público, a ser encaminhada ao Senhor Prefeito Municipal que através do Órgão responsável, SUGERIR o seguinte: _x000D_
 Que o Executivo possa estudar a viabilidade demolição da pista de Skate obra pública localizada na Praça Iraci Teixeira de Siqueira Melo, no Loteamento Teixeira de Melo e que possa fazer outra benfeitoria ou construir uma praça.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zé do Bue, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/indicacao_041_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/indicacao_041_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, após tramitação regimental, e após ouvido o Plenário, solicitam ao Excelentíssimo Senhor Prefeito Municipal providências e atendimento da população tocantinense no que se segue: _x000D_
 Que sejam instalados poços artesianos e reservatórios d'água com capacidade de 5.000.000 litros nos Bairros Boa Vista (Ginásio), Grama, Imperial e Loteamentos Dr. Melão e Teixeira de Melo e demais localidades, caso seja necessário, porque os munícipes reclamam do abastecimento d'água, ou falta de abastecimento regular para suprirem suas necessidades.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_042_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_042_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, após tramitação regimental, e após ouvido o Plenário, apresenta a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal para que, por meio do setor competente providêncie o seguinte para a Praça do Rosário: _x000D_
 1) Que seja contratada uma empresa para que a mesma possa realizar todos os serviços de manutenção. _x000D_
 2) Reitera o contido na Indicação N° 033 de 13 de setembro de 2022, na qual solicita colocação de cerca nas laterais dos canteiros e manutenção dos mesmos, revisão nos postes de iluminação, podas das árvores e instalação de parquinho</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Dilermando da Neiva, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_042_de_07_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_042_de_07_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas atribuições conferidas por Lei, INDICAM ao Excelentíssimo Senhor Prefeito Municipal o seguinte nas vias públicas: _x000D_
 Que possa analisar a viabilidade de instalação de lixeiras, tipo contêineres ou tambores para depósito de lixo em determinados pontos da cidade.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_072_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_072_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e ouvindo-se o Plenário, que seja indicado ao Prefeito Municipal juntamente com o setor responsável, solicitando de forma urgente a recuperação das estradas rurais com manutenção geral e escoamento das águas acumuladas, patrolamento e cascalhamento nas seguintes Comunidades: dos Pires, Beija-flor, Santa Isabel, Mendes, Pindaíba, Pedra Branca, Boa Vista, Ubeba, Córrego Santo Antônio, Canto do Rio, Vasquinho, Camargo, Racha Pau, Barro Branco, Arroxo, Córrego dos Macacos, Córrego Fundo, Forquilha (Sacramento) e Serra dos Pires.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_073_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_073_2023.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o setor responsável, apresentar a seguinte indicação: _x000D_
 Que seja reconstruída, se possível em caráter de urgência, a ponte de concreto denominada "Joaquim Espanhol" localizada na zona rural onde se dá acesso às Comunidades dos Pires, Beija Flor e as cidades que confrontam com Tocantins, "Serra Manoela".</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nedinho, Dominguinhos</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_074_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_074_2023.pdf</t>
   </si>
   <si>
     <t>Apresentamos, com amparo no Regimento Interno, a presente indicação a ser encaminhada ao Chefe do Poder Executivo, reiterando o pedido de fiscalização sobre a limpeza dos terrenos não edificados para que os proprietários efetuem a limpeza de seus imóveis periodicamente, conforme Indicação N° 013 de 09 de março de 2021.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Márcia Cocati, Última do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_no043_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_no043_2023.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS, após ouvido o Plenário, seja enviado a presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho para determinar ao setor competente no sentido de viabilizar o serviço de manutenção e limpeza de todas as vias públicas da cidade: capina, varrição, pintura de meio fio, operação tapa buracos, onde houver necessidade e que se proceda lavação com caminhão pipa, manutenção dos calçamentos.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_no075_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_no075_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores firmatários, no uso de suas atribuições regimentais, vêm perante Vossa Excelência e seus nobres Pares, apresentar a REITERAÇÃO das indicações em que solicita ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Educação o seguinte para as Creches e Escolas da Rede Municipal de Ensino: 1) INDICAÇÃO N°019, DE 19 ABRIL DE 2022 - Que seja instalado filtro de água na entrada dos reservatórios. 2) INDICAÇÃO N°049 DE 17 DE MAIO DE 2022 - Implantação de monitoramento por meio de câmeras de segurança.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tita, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_n_020_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_n_020_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, na forma regimental, vem respeitosamente à presença do plenário desta Casa, apresentar a indicação, sugerindo ao Poder Executivo que através do Setor competente torne as providências necessárias e busque recursos junto ao Governo Federal ou Estadual, para aquisição de um caminhão pipa para que possa atender as demandas da Zona Urbana e Rural.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nedinho, Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_n_076_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_n_076_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, e após ouvido o Plenário, vem frente ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o setor responsável, apresentar a seguinte indicação: _x000D_
 Que seja construído vários gabiões na extensão das margens do Rio Paraopeba começando da Avenida Dr. João Cataldo Pinto até a ponte que dá acesso a Rua Raul Soares.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao_n_077_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao_n_077_2023.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, após tramitação regimental, e após ouvido o plenário, vem frente ao Excelentíssimo Senhor Prefeito Municipal, sugerir que seja executada, pelo Setor responsável, a extensão de rede de energia elétrica e instalação de dois poste de luz, com luminária no final da Rua Antônio Marangon Filho no Centro</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao_no_021_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao_no_021_2023.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, para que providencie através do setor competente, que determine a limpeza do Cemitério Municipal São José e que designe funcionário permanente para zelar o local.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_n_022_de_06_de_marco.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_n_022_de_06_de_marco.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, para que providencie através da Secretaria Municipal de Educação e Cultura, aquisição e instalação de mais bebedouros com água potável e climatizada na Escola Municipal Corrado Roberti e nas outras escolas da rede municipal onde houver necessidade.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_n_022_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_n_022_de_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições regimentais, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável para que providenciem o seguinte em caráter de urgência: _x000D_
 Que seja feita a remoção de uma árvore na estrada vicinal que dá acesso à Estação</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_n_023_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_n_023_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal para que providencie através do Setor competente, para que possa fazer análise da água potável dos munícipes que tem propriedades nas zonas rurais que possuem poços de cisternas.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_n_024_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_n_024_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal para que providencie através do Setor competente, que possa verificar a possibilidade de realização de serviços de limpeza dos bueiros existentes na Avenida Padre Macário e que proceda à construção de mais bueiros.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao_n_043_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao_n_043_de_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, após tramitação regimental, e após ouvido o Plenário, apresenta a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal sugerindo que o recurso financeiro proveniente de Emenda Parlamentar do Deputado Federal Newton Cardoso Junior no valor de R$ 150.000,00 (cento e cinquenta mil reais) que a destinação seja para a reforma geral da Capela Mortuária e do Cemitério São José.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Dilermando da Neiva, Dominguinhos, Márcia Cocati, Última do Carmo, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_n_044_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_n_044_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, após ouvido em plenário, que seja enviada a presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho para determinar ao setor competente sobre a instalação de placas identificando o monitoramento por câmeras na entrada e saída que deverão ser afixadas em locais de fácil visualização com os seguintes dizeres: "cidade monitorada por câmeras 24 horas".</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao_n_045_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao_n_045_de_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário, vereador que esta subscreve, atendidas as formalidades regimentais, sugere ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de designar um funcionário da Prefeitura Municipal para realizar o seguinte na Comunidade do Beija-Flor: capina, varrição, manutenção no campo de futebol e na parte de distribuição de água e podas de árvores</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao_n_012_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao_n_012_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições conferidas por Lei, INDICA ao Excelentíssimo Senhor Chefe do Executivo Municipal e a Secretaria Municipal de Obras, que faça manutenção no Centro Municipal de Educação Infantil Maria Aparecida Razze Rossi (Cidinha), no Bairro Grama.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_n_021_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_n_021_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, vêm respeitosamente, na forma regimental e depois de ouvido o Egrégio Plenário desta Casa, REITERAR a Indicação N° 004 de 04 de Maio de 2021 solicitando ao Executivo Municipal que viabilize a implantação de uma rotatória na Avenida Joaquim Dias Santiago, em frente a Igreja Assembleia de Deus, no sentido à estrada vicinal da Comunidade da Pindaíba.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Dominguinhos, Marcelo, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_n_023_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_n_023_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho e ao Setor responsável para que providenciem o seguinte: _x000D_
 1) Rua Nicolau Cândido Pereira, no Bairro Patrimônio: serviços de manutenção e reassentamento do calçamento de paralelepípedos, podas de árvores, capina e roçagem do mato. _x000D_
 2) Que se possível, disponibilizar servidores públicos para que possa fazer a manutenção e limpeza (varrição) de todas as vias públicas de nossa cidade ou que faça contratação de outra empresa terceirizada;</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao_n_078_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao_n_078_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, e após ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, indicar o seguinte em caráter de urgência: _x000D_
 1) Que seja providenciado a manutenção da estrada vicinal do Córrego do Meio que liga Pedra Branca à Comunidade dos Pires. _x000D_
 2) Que seja feita à manutenção da curva de nível no Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no023_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no023_2023.pdf</t>
   </si>
   <si>
     <t>Vereador que a esta subscreve, vem propor que após tramitação regimental seja remetida ao Senhor Prefeito Municipal através da Secretaria Municipal de Educação e Cultura que faça um estudo/análise para disponibilizar servidores municipais para que possam monitorar o trânsito nos horários de entrada e saída dos alunos em frente às escolas municipais.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao_no024_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao_no024_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho e ao Setor responsável, providências para solução da falta de água na Rua Antônio Damázio, no Bairro Patrimônio e normalizar e melhorar o abastecimento de água em outras localidades.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_no046_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_no046_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário, Vereador que a esta subscreve, atendidas as formalidades regimentais, indicando ao Excelentíssimo Senhor Prefeito Municipal, a pedido dos munícipes, que interviesse junto ao setor competente para que seja efetuado o seguinte: _x000D_
 1) Reitera a Indicação N° 012 de 27 de abril de 2021, em que solicita o calçamento com bloquetes na entrada e entorno das Igrejas das Comunidades do Ubeba e Santo Antônio. _x000D_
 2) Que seja feita a manutenção do manilhamento na Rua José Heleno de Souza localizada no Bairro Boa Vista (Ginásio). _x000D_
 3) Sugerindo que seja destinado funcionário público para Comunidade de Santa Isabel para que possa realizar serviços essenciais. _x000D_
 4) Sugiro o nome de Antônio Marciano Lopes (Sr. Totoinho) avenida principal do Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao_no079_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao_no079_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, após tramitação regimental, e após ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, apresentar a seguinte indicação para que sejam tomadas as seguintes providências na Capela Mortuária São José: _x000D_
 1. Que seja feita a limpeza (lavagem) do bebedouro ou que faça substituição ou instalação de um filtro, caso não haja. _x000D_
 2. Que se faça a higienização das caixas d'água e que seja realizada análise da qualidade da água.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no080_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no080_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, após tramitação regimental, e após ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o órgão competente fazer a seguinte indicação: _x000D_
 Que o Executivo dê uma atenção especial em relação a manutenção e melhoria da estrada rural próxima a Empresa EMPAC (Empresa de Artefatos de Concreto).</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_n_025_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_n_025_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, dentro das formalidades regimentais INDICAM ao Senhor Prefeito Municipal Silas Fortunato de Carvalho uma atenção especial no sentido de estudar a possibilidade de ser instalado parquinhos de plástico em todas as creches do Município.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_n_044_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_n_044_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, solicita que após a tramitação regimental e após ouvido o Plenário, encaminhe a seguinte indicação ao Excelentíssimo Senhor Prefeito Municipal, para que determine junto ao Setor competente, as seguintes providências no Bairro São Lucas: _x000D_
 Que seja feita manutenção da praça, da academia ao ar livre, escadão e do bairro como um todo.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_047_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_047_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário, Vereador que a esta subscreve, atendidas as formalidades regimentais, sugere ao Senhor Prefeito Municipal que realize o calçamento com bloquetes na entrada e entorno da Igreja São Judas Tadeu na Comunidade dos Pires.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_n_045.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_n_045.pdf</t>
   </si>
   <si>
     <t>José Antônio Rocha e Washington Luiz Nunes Apolinário que a esta subscrevem, atendidas as formalidades regimentais e após ouvido em Plenário apresentam a seguinte Indicação ao Executivo Municipal: Que seja providenciado os seguintes equipamentos para Delegacia de Policia Civil: computadores, impressora com impressão colorida e acondicionados, uma fragmentadora de papel para que os agentes tenham melhores condições de trabalho.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao_n_048.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao_n_048.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas atribuições conferidas por Lei, vêm frente ao Excelentíssimo Senhor Prefeito Municipal trazer a seguinte indicação: _x000D_
 1) Que seja feita uma calçada nos dois sentidos da Rua Vereador José Antônio Andrade Sobrinho e instalação de quebra-molas que liga o Bairro Imperial até o Patrimônio. _x000D_
 2) Colocação de passeio para pedestres que inicia na Mineradora Vernex e finalizando no Trevo Auto Mecânica, situada na Avenida Dr. João Cataldo Pinto; o mesmo se faz na Avenida Padre Macário — inicio loteamento do Trevo e término antes da residência N° 1006 — Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Nedinho, Marcelo, Miro Enfermeiro, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_n_081_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_n_081_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores firmatários, no uso de suas atribuições regimentais, vêm perante Vossa Excelência e seus nobres Pares, apresentar a REITERAÇÃO DA INDICAÇÃO N° 038 de 24/08/2021, com objetivo de sugerir ao Poder Executivo a adoção das seguintes medidas de interesse público: _x000D_
 1) Que a Prefeitura Municipal de Tocantins possa estar disponibilizando e contratando serviços de aração e gradagem de terras para os agricultores rurais. _x000D_
 2) Que envie a esta Casa de Leis um Projeto de Lei que institua a Secretaria Municipal do Meio Ambiente e Agricultura.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao_n_026_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao_n_026_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, e após ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o Setor responsável, apresentar a seguinte indicação: _x000D_
 1) Implantação de alambrado ao redor do Campo de Futebol Zezito Cardoso, localizado no Bairro Grama. _x000D_
 2) Que sejam tomadas as seguintes providências com referência ao campo sintético localizado no Loteamento Novo Horizonte: que seja feita limpeza do mato e aplicação de herbicida e com relação aos animais que estão entrando dentro do campo.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/indicacao_n_049_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/indicacao_n_049_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário e demais vereadores infra-assinados, no uso de suas atribuições conferidas por Lei, veem frente ao Excelentíssimo Senhor Prefeito Municipal REITERAR a Indicação n° 006 de 09 de março de 2021, que dispõe sobre a elaboração de um Projeto, visando a substituição de toda a iluminação pública do Município e implantação de lâmpadas de LED.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_n_050_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_n_050_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário e Carlos Roberto Nascimento vereadores infra-assinados, no uso de suas atribuições conferidas por Lei, veem frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte Indicação: _x000D_
 Que seja providenciados capitação de águas pluviais e calçamento em bloquetes nas Ruas: Delfina Vieira Toledo e Francisco Dias Pereira localizadas na Comunidade dos Toledo -Vale do Ouro próximo ao Clube do Boca.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/indicacao_n_082_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/indicacao_n_082_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscreventes, vem de acordo com as normas da Casa regimental, com objetivo de solicitar a adoção das seguintes medidas questão de saúde pública: _x000D_
 1) Que o Executivo juntamente com o Órgão responsável possa estudar um meio de se fazer uma campanha permanente em nosso município de vacinação e de controle populacional de animais domésticos. _x000D_
 2) Que possa trazer a unidade móvel "Castramóvel" em nosso município neste ano de 2023.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_n_083_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_n_083_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, em conformidade com os termos regimentais, requerem a Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal através da Secretária Municipal de Educação e Cultura solicitando a seguinte medida: _x000D_
 Que possa fazer contratação de "seguranças" para as instituições de ensino do nosso município.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_n_084.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_n_084.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, em conformidade com os termos regimentais, requerem a Vossa Excelência, após a devida ciência do Plenário, o envio de expediente ao Chefe do Executivo Municipal através do Departamento de Edificações e Estradas de Rodagem de Minas Gerais - DER/MG solicitando a seguinte medida: _x000D_
 Que o Executivo Municipal interceda junto ao DER/MG para que adote providências com referência ao deslizamento de terra no Morro do Bicho na Rodovia MG - 265.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_n_046_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_n_046_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve propõem que, observadas as normas regimentais, seja expedida ao Senhor Prefeito Municipal e à Secretária Municipal da Saúde Letícia Bonato Ferreira, solicitando as seguintes medidas de interesse público: _x000D_
 1) Que estudem a possibilidade de contratação de um Médico Pediatra para prestar atendimento nas Zonas Rurais pelo menos uma vez por semana. _x000D_
 2) Que estude a viabilidade de instalação de consultório odontológico na Comunidade do Beija-Flor .</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_n_085_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_n_085_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra firmados, nos termos e de conformidade com o Regimento Interno desta Casa Legislativa, requerem seja esta Indicação submetida à Mesa Diretora, para aprovação e posterior envio ao Excelentíssimo Senhor Prefeito Municipal, que faça um estudo junto ao setor competente com relação as escolas rurais do município que estão desativadas: _x000D_
 Que possam estudar a viabilidade de reformar as escolas rurais das Comunidades: dos Pires, Beija-Flor, Pedra Branca e Santa Isabel.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n_086_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n_086_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, após tramitação regimental, e após ouvido o plenário, vêm frente sugerir ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o setor competente a seguinte indicação em caráter de urgência no Loteamento São Lucas: _x000D_
 Que seja providenciado redutores de velocidades (quebra-molas) em vários pontos estratégicos devidamente sinalizados e que seja implantada sinalização de trânsito em todo o bairro.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao.pdf</t>
   </si>
   <si>
     <t>Que estudem a possibilidade de contratação de um Médico Cardiologista para prestar atendimento nos PSF da Zona urbana e rural pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_051.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Que utilize o recurso financeiro obtido por intermédio de Emenda Parlamentar no valor de R$150.000,00 (cento e cinquenta mil reais) destinada ao Conselho de Desenvolvimento Comunitário do Ubeba, para aquisição de trator agrícola. _x000D_
 2023.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_087.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_087.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, após tramitação regimental, e após ouvido o plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o órgão competente apresentar a seguinte indicação: _x000D_
 Que o Executivo Municipal viabilize a implantação de um Programa que dispõe sobre a instalação ou construção de fossas sépticas para tratamento primário do esgoto doméstico nas áreas rurais e urbana</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_n_052_.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_n_052_.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário, Vereador que esta subscreve, atendidas as formalidades regimentais, SUGERE ao Senhor Prefeito Municipal através da Secretaria competente para que analise a possibilidade de fazer uma reforma geral na Sede do Conselho de Desenvolvimento Comunitário do Ubeba.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_n_053_de_05_de_junho_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_n_053_de_05_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário, Vereador que esta subscreve, atendidas as formalidades regimentais, SUGERE ao Senhor Prefeito Municipal para que viabilize a construção de poço artesiano na Comunidade do Beija-Flor..</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_n054.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_n054.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário e a vereadora infra-assinada, no uso de suas atribuições conferidas por Lein, vêem frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte Indicaçào: _x000D_
 Que seja estudada a possibilidade de reformar ou trocar os aparelhos da academia ao ar livre localizada na Praça Deputado Pires da Luz (Bairro Boa Vista -Ginásio).</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_n_025_de_12_de_junho_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_n_025_de_12_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuiçóes regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carsalho e ao Setor responsável: _x000D_
 Solicitamos que seja realizada a obra de drenagem às margens do Rio Paraopeba no final da Travessa Ama° Bicalho Casagrande no Bairro Grama.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Carlinhos da Colônia, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n_017_2023_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n_017_2023_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, na forma regimental e após aprovação plenária indicam ao Senhor Prefeito Municipal o seguinte junto ao Setor competente que providenciem o seguinte nas vias públicas localizadas no Bairro Grama: _x000D_
 Rua Joaquim de Oliveira Braga - Manutenção e Implantação de aproximadamente 30 metros de calçamento:, construção de 02 bueiros e de 02 redutores de velocidade (quebra-molas) ao final da mesma e manutenção do calçamento na rua paralela Rita Vieira Lima,</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_n027_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_n027_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevei, nos uso das suas atribuições legais, ouvido o Plenário. na forma regimental., sugerindo ao Senhor Prefeito Municipal a viabilidade do fornecimento do café da tarde a todos servidores públicos municipais, em especial aos funcionários braçais da Prefeitura Municipal, se for necessário, que se elabore o projeto de lei para atender tal finalidade.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_n055_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_n055_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário e demais vereadores subscritos, no uso de suas atribuições conferidas por Lei., veem frente ao Excelentíssimo Senhor Prefeito Municipal apresentar a seguinte Indicação: _x000D_
 Que Administração Municipal possa se empenhar para trocar todas as lâmpadas convencionais para as de LED em todas as comunidades rurais que existem postes de iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_n088_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_n088_2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal viabilize a perfuração de um poço artesiano na Praça do Rosário no centro da cidade.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_n089_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_n089_2023.pdf</t>
   </si>
   <si>
     <t>INDICO, para que depois de ouvido o Plenário, seja oficiado o Excelentíssimo Senhor Prefeito Municipal, para que tome as providências que se fizerem necessárias, junto ao setor competente, para que seja realizado o seguinte na Passarela Vereador Flontor Pires da Luz - Zico Doutor localizada na Avenida Dr. João Cataldo Pinto:_x000D_
  1 - Solicito que seja feita a manutenção da iluminação pública e pintura em toda a sua extensão. _x000D_
 2 - Em conformidade com a Lei Nº 662 de 30 de novembro de 2020, solicito que seja cumprido o que determina os artigos 2º e 3º: _x000D_
 “Art. 2° - O Poder Executivo providenciará a colocação da placa alusiva no Art. 1° desta Lei, bem como sua inauguração.” e_x000D_
  “Art. 3° - Fica o Poder Executivo incumbido de afixar uma placa indicativa com os seguintes dizeres: "Passarela sugerida pelo Vereador Nedson Soares de Souza Lima, através da Indicação N° 003 de 13 de março de 2017".”_x000D_
 3 - Reitera a Indicação Nº054 de 02 de agosto de 2022 no que diz respeito a construção de outra passare</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_n090_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_n090_2023.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Excelentíssimo Senhor Prefeito Municipal, considerando que até o presente momento a Indicação Nº 067 de 16 de novembro de 2022 de minha autoria, não foi atendida, reforço a necessidade para que junto ao setor competente, seja providenciado mais áreas de estacionamento reservadas aos portadores de deficiências e idosos nas vias urbanas do município e colocação de placa indicativa de trânsito sobre as referidas vagas.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_n048_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_n048_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve propõe que, observadas as normas regimentais, REITERAR o teor da Indicação Nº 017 de 28 de setembro de 2023 ao Excelentíssimo Senhor Prefeito Municipal para que viabilize a construção de um calçadão na Praça do Rosário próximo a rodoviária (conforme fotos em anexo).</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_056_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_056_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, atendendo exclusivamente ao interesse público, nos termos do Regimento Interno, INDICAM a Douta Mesa, o envio de expediente ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria Municipal de Educação e Cultura sugerir a elaboração de um projeto para construção de uma creche para atender as crianças do Bairro Boa Vista (Ginásio).</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_091_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_091_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, na forma regimental e ouvindo-se o Plenário, vem requerer a esta Casa Legislativa, que seja indicado ao Prefeito Municipal e que através do setor competente providenciem o seguinte no Bairro São Gabriel:_x000D_
  Que se proceda, em regime de urgência,  uma revisão geral no sistema de rede de esgoto.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_no_092_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_no_092_2023.pdf</t>
   </si>
   <si>
     <t>1) Na Comunidade Rural dos Pires: Calçamento em bloquetes desde a igreja até a entrada da encruzilhada do sitio do Senhor Valdeci Teixeira; e que faça o recolhimento do lixo e que possam implantar pontos de coleta, este pedido é uma reiteração feita nos anos de 2017 e 2018._x000D_
  2) INDICAÇÃO Nº 004 DE 09 DE FEVEREIRO DE 2021 - Comunidade dos Pires: construir pontes de concreto que dá acesso nas seguintes localidades: (Ponte "Rossir") e (Ponte "Paco"). _x000D_
 3) INDICAÇÃO Nº 006 DE 09 DE FEVEREIRO DE 2021 - Comunidade dos Pires: Construção de pontes: na grota que dá acesso as propriedades dos Senhores Rossir, Joninhas, Toninho, Célio e Comunidade do Beija-Flor: nas propriedades do Senhor Valme e da Sra. Mariane.  _x000D_
 4) INDICAÇÃO Nº041 DE 08 DE FEVEREIRO DE 2022 -  Comunidade dos Pires : Instalação de um reservatório de água para captação e armazenamento da mesma; ou que seja providenciado uma caixa d'água menor e 25 metros de canos  para melhorar o sistema de distribuição de água.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_n_093_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_n_093_2023.pdf</t>
   </si>
   <si>
     <t>INDICAMOS o encaminhamento ao Poder Executivo Municipal, após os trâmites regimentais desta Indicação, que seja estudada a possibilidade de instalação de uma academia ao ar livre na Praça do Rosário.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_n_094_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_n_094_2023.pdf</t>
   </si>
   <si>
     <t>No exercício de suas funções e na forma regimental, os Vereadores que abaixo subscrevem, INDICAM ao Senhor Prefeito Municipal, que determine ao departamento competente, a necessidade de viabilizar recursos para a implantação de pavimentação (calçamento) nas seguintes localidades:_x000D_
 1) Em toda a extensão do Morro das Pedras até a Fazenda Sacramento._x000D_
 2) Na Ponte Verde sentido a Comunidade da Pedra Branca até o Córrego dos Cachorros e,_x000D_
 3) Sugerimos que seja retirado os quebra-molas que foram construídos na subida do Morro das Pedras.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n049_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n049_2023.pdf</t>
   </si>
   <si>
     <t>INDICO à Mesa, na forma regimental, seja oficiado ao Excelentíssimo Senhor Prefeito, solicitando que se digne interceder junto à Secretaria competente, no intuito de que viabilizem o plantio de flores e gramíneas nos canteiros da Praça Monsenhor João Macário de Castro, localizada em frente ao Cemitério São José.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_n026_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_n026_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho e ao Setor responsável, cientificando-lhes da necessidade de viabilizar a manutenção da estrada vicinal que dá acesso a mina localizada no Bairro São Lucas até a Pedreira do Gori.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_027_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_027_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, e após ouvido o Plenário, na forma regimental, o envio ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, providenciem o seguinte  nas vias públicas do Loteamento Teixeira de Melo, conforme fotos em anexo:_x000D_
 1) Rua Gumercindo Dias do Nascimento - Que seja providenciado no final desta via o término do calçamento. _x000D_
 2) Geralda Rodrigues da Costa - Construção de mais bueiros para captação das águas pluviais e que seja providenciado no final desta via o término do calçamento.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/ilovepdf_merged_3.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/ilovepdf_merged_3.pdf</t>
   </si>
   <si>
     <t>INDICO à Mesa, na forma regimental, seja oficiado ao Excelentíssimo Senhor Prefeito, solicitando que se digne interceder junto à Secretaria competente, para que analise a possibilidade de construção de uma rotatória na Travessa Manoel de Queiroz Lopes (trecho da subida que dá acesso para o Bairro Bela Vista) na Rua Vereador Alcides Alves Filho próximo à Oficina do Ivair e da Borracharia do José Afonso Davi.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no028_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no028_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, e após ouvido o Plenário, na forma regimental, solicitam o envio ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente do pedido contido na Indicação Nº 017 de 12 de Julho de 2022, para que seja providenciado redutor de velocidade_x000D_
 (quebra-molas) em frente a Auto-mecânica do Ricardo, na Rua Feliciano da Mota Couto Junior no Bairro Loteamento Dr. Melão, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/indicacao_no_095_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/indicacao_no_095_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o setor competente, apresentar a seguinte indicação: _x000D_
 1) Que o Executivo Municipal estude junto à Secretaria responsável a possibilidade de se adotar providências para adequação do horário de expediente de trabalho de todos os servidores da Prefeitura que desempenham atividades expostas ao sol e ao calor, evitando os problemas de saúde pela exposição de altas temperaturas. _x000D_
 2) Que sejam disponibilizados protetores solares para os referidos servidores.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n_029_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n_029_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho e ao setor responsável para que providenciem o seguinte na estrada vicinal situada na Comunidade Pedra Branca perto da Propriedade Chácara das Flores: _x000D_
 Que seja feita manutenção, implantação de iluminação pública, melhorias na infraestrutura e instalação de recipientes de coleta de lixo.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/indicacao_no_030_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/indicacao_no_030_2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Douta Mesa, após ser ouvido o Egrégio Plenário, observadas as disposições regimentais, que seja oficiado ao Poder Executivo o pedido de realização de serviço de manutenção do sistema de captação de águas pluviais, na Rua Vereador José Francisco do Carmo, no Loteamento Dr. Melão.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/indicacao_no_031_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/indicacao_no_031_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições regimentais, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho juntamente com a Secretaria Municipal de Obras o seguinte pedido para as Comunidade Rurais:_x000D_
 Comunidade da Pindáiba - Que seja feito cascalhamento no restante do morro que dá acesso ao Latícinio Fruttbom e a várias outras comunidades. Comunidade do Córrego Fundo - Que se feito manutenção na estrada vicinal com cascalhamento próximo ao Sítio do Senhor Francisco de Assis Pacheco.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/indicacao_no_051_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/indicacao_no_051_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, após tramitação regimental e ouvido o Plenário, apresenta a seguinte indicação ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal:_x000D_
 Que seja estudada a possibilidade de ser feita uma parceria entre as Prefeituras vizinhas no sentido de que seja construído um Canil Municipal.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/indicacao_no_057_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/indicacao_no_057_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, tem a grata satisfação de SUGERIR através de Projeto de Lei, ora encaminhado, ao Executivo Municipal, que: Cria o Programa Social de Formação Profissional ;Bolsa Aprendizagem e dá outras providências</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_096_2023_.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_096_2023_.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o setor competente, REITERAR os pedidos das seguintes indicações:_x000D_
 1 - Indicação nº 046 de 12 de abril de 2023 - Que providencie para a Rua João Modesto de Oliveira em sentido a BR -265, calçamento com bloquetes ou massa asfáltica, e colocação de postes de iluminação pública com luminária._x000D_
 2 – Indicação nº 065 de 1º de novembro de 2022 - REITERANDO a indicação N° 008 de 15 de fevereiro de 2021, solicitando o seguinte para o Centro Municipal de Educação Infantil Maria Aparecida Razzi Rossi (Cidinha), localizado no Bairro Grama: calçamento; implantação de placas de sinalização; limpeza e fechamento do terreno ao lado do referido Centro (Loteamento Novo Horizonte).</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_097_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_097_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o setor competente, REITERAR o pedido da seguinte indicação: Indicação nº 016 de 09 de março de 2021 - Que seja feito o calçamento com bloquetes, na rua sem saída, atrás da Radical Calçados, situada na Rua Milo Casella.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_n018_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_n018_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a retirada de um barranco, localizado na estrada vicinal da Pedra Branca, no Córrego do Meio em frente ao terreno do Senhor Claudinei.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Última do Carmo, Carlinhos da Colônia, Márcia Cocati, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_no_022_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_no_022_2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado grades de proteção na lateral da Praça Francisca Prudência, localizada no Bairro Patrimônio, como medida de segurança, conforme_x000D_
 foto anexa.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/indicacao_no_058_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/indicacao_no_058_2023.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS ao Poder Executivo, a elaboração do Projeto de construção de uma represa ou barragem próximo ao Distrito Industrial, localizado no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_n098_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_n098_2023.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de reativar a fábrica de manilhas e bloquetes em nosso Município.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_n099_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_n099_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental e ouvido o Plenário, vem, frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o setor competente, REITERAR o pedido da Indicação nº 007 de 15 de fevereiro de 2021, solicitando ao Executivo que possa estudar um meio juntamente com os Órgãos competentes Estaduais ou Federais, sobre a viabilidade de estar reativando ou reabrindo a Estação de Tratamento de Lixo do nosso município.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_032_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_032_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, no uso de suas atribuições regimentais, solicitam a Vossa Excelência que seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito Silas Fortunato de Carvalho, juntamente à Secretaria Municipal de Obras o seguinte para via localizada no Bairro São Lucas:_x000D_
 Que seja realizada a manutenção do calçamento da Rua Isolino Gonçalves Gomes.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_100_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_100_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem, depois de ouvida a Casa, solicitar o envio deste pedido de providência ao Senhor Prefeito Municipal, para que possa ser realizado o término do calçamento da Travessa João Pinto Sobrinho, localizada no final do Beco do Cláudio, no Bairro Grama.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_no_101_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_no_101_2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, através da Secretaria competente, para conhecimento dos munícipes, que divulgue através dos meios de comunicação como rádio, moto e redes sociais, o conteúdo da Lei Nº 767 de 14 de novembro de 2023, que versa sobre o Programa Recupera Tocantins.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Marcelo, Nedinho, Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/indicacao_no_033_2023f.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/indicacao_no_033_2023f.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência manutenção do calçamento, na Avenida Emerson Olímpio dos Santos localizada no Bairro São Lucas.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_052_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_052_2023.pdf</t>
   </si>
   <si>
     <t>JOSÉ ANTÔNIO ROCHA, vereador infra-assinado desta Casa de Leis, vem REITERAR a Indicação de Nº 044 de 27 de março de 2023 ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal, para que sejam tomadas as providências que se fizerem necessárias junto ao setor competente dessa municipalidade no Bairro São Lucas:_x000D_
 1) Que sejam feitas as manutenções necessárias na praça e nas demais vias em que os bloquetes estão soltando; dos meios fios que estão cedendo, pois não tem saída para água e tem formando várias crateras e providenciar a pintura desses meios- fios._x000D_
 2) Fazer manutenção na academia ao ar livre; do escadão que encontra-se com rachaduras, capinar nas laterais e pintura com tinta antiderrapante; colocação de redutores de velocidades (quebra-molas)e placas de sinalização;_x000D_
 3) Retirada das cercas da área verde e colocação na linha de delimitação correta, pois essa área está sendo usada para beneficio próprio por um dividi o_x000D_
 terreno; realização de varrições e limpeza (capina) em todo bairro.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_053_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_053_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o setor competente, REITERAR o pedido da Indicação nº 041 de 07 de fevereiro de 2023, solicitando que sejam instalados poços artesianos e reservatórios de água com capacidade de 5.000 (cinco mil) de litros nos Bairros Boa Vista (Ginásio), Grama, Imperial, Patrimônio e Loteamentos Dr. Melão e Teixeira de Melo.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_102_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_102_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria competente faça a manutenção da Ponte Francisco Meireles localizada na Comunidade de Santa Isabel.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/indicacao_no_103_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/indicacao_no_103_2023.pdf</t>
   </si>
   <si>
     <t>Que providencie tambores para o condicionamento do lixo urbano nas seguintes vias públicas localizadas no Bairro Grama: Osório Teixeira de Siqueira, José Gonçalves Campos, Rua Dona Filucha, Juvercino de Queiroz, Sebastião Rodrigues de Oliveira, José Ilídio.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/indicacao_n054_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/indicacao_n054_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após tramitação regimental e ouvido o Plenário, vem frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretária Municipal de Saúde apresentar a seguinte indicação para o Centro Integrado de Saúde - Sissa de Oliveira Pinto: Que sejam instalados aparelhos de ar-condicionado nas salas de atendimento de emergência.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_n059_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_n059_2023.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS ao Poder Executivo a elaboração do Projeto de Lei que trata da implantação de Tarifa Social de Água e Esgoto aos usuários de baixa renda, com desconto no pagamento destas tarifas pelo fornecimento destes serviços.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_104_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_104_2023.pdf</t>
   </si>
   <si>
     <t>Que se providencie calçamento da Travessa que dá acesso as Ruas Eurico Antônio de Melo e Vereador Tarcísio Cordeiro Gomes, localizadas nos Bairros São Gabriel e Boa Vista.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_105_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_105_2023.pdf</t>
   </si>
   <si>
     <t>“Que seja estudada dentro das atuais realidades financeiras de nosso Município, no sentido de que o Executivo crie um Programa Habitacional próprio para aqueles que ganharam seus lotes no loteamento Novo Horizonte  não se enquadraram nos requisitos da Lei nº 777 de 05 de dezembro de 2023, que "Dispõe sobre a participação do Município de Tocantins/Minas Gerais no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa definidas pelo Governo Federal e dá outras providências".</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_de_aplausos_e_reconhecimento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_de_aplausos_e_reconhecimento.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tocantins, faz constar em seus anais “Moção de Aplausos e Reconhecimento” aos servidores da Área de Enfermagem. Na guerra contra seres invisíveis, é ele que se apresenta na “Linha de Frente”, transcendendo cuidados, iluminando a vida de quem precisa de amor. Seus problemas já mão são mais seus, pois o cuidar das pessoas sempre estará à frente. A enfermagem é veículo de esperança de dias melhores. Heróis anônimos, para os enfermeiros isso não importa, não trás dano algum. Quantas vezes não paramos para agradecer esses “Anjos Caídos do Céu”, que lutam incansavelmente e estão sempre preparados fisicamente e emocionalmente para acolher e cuidar das pessoas necessitadas. Se quer sabemos seus nomes. A Câmara Municipal de Tocantins, presta esta pequena homenagem à todos os servidores da área da saúde, reconhecendo a importância deste trabalho humanitário._x000D_
 Parabéns pela dedicação._x000D_
 Parabéns pela missão que receberam de Alguém, lá de cima._x000D_
 Parabéns pela disposição!</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_1.pdf</t>
   </si>
   <si>
     <t>O casal Nilo Marques Martins e Wilma Ferreira Martins se alegram com a chegada de Nilo Marques Martins Júnior, em 02 de março de 1964. Para orgulho, já adulto, ingressou no Exército tomando-se oficial formado no NPOR de Belo Horizonte como Instrutor de Educação Física. Não parou por aí. Em 1996, concluiu o Curso de Direito, adquirindo larga experiência na Área Jurídica, exercendo-a através de concursos públicos: Advocacia, Defensoria Pública, Magistratura. Como Juiz Estadual atuou na Comarca de: Patos de Minas. Como Juiz de Execução Penal em Pedra Azul e Itamarandiba. Como Juiz do Juizado Especial Civil e Criminal em Manhuaçu. Como Juiz de Vara Única nas Comarcas de Arcos e Campos Altos. Em 2007 a Comarca de Ubá recebeu-o como "Juiz Titular da Vara Criminal e Execução Penal", permanecendo até os atuais dias, exercendo as atividades: causas atinentes a processos criminais, à infância e juventude nos termos do Estado da Criança e do Adolescente. Sempre acrescentando conhecimentos.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_no_003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_no_003.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 008/2002, e dá outras providências"</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_lei_no_004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_lei_no_004.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 022/2007 proporcionando a otimização das estruturas a evolução normativa e dá outras providências"</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_complementar_no_013_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_complementar_no_013_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_022_correto.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_022_correto.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 077/2023 que dispõe sobre a Estrutura Administrativa e o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências”.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_024.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_024.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Complementar Nº 065/2019 e dá outras providências"</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_lei_complementar_no034.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_lei_complementar_no034.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 048, de 05 de maio de 2015, que disciplina o Programa de Saúde da Família em Tocantins, adequando-a aos termos da Lei Ordinária nº 11.350/2006 alterada pela Lei Ordinária nº 12.994/2014, e dá outras Providências”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/pdf01.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/pdf01.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 008/2002, a Lei Complementar n° 053/2016 e a Lei n° 489/2012, e dá outras providencias".</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_lei_n_002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_lei_n_002.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Educação Ambiental e dá Outras Providências"</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2471/projeto_de_lei_no_005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2471/projeto_de_lei_no_005.pdf</t>
   </si>
   <si>
     <t>"Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Tocantins, revoga a lei N°435, de 27 de novembro de 2009 (COMDEC) e dá outras providências".</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_006_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_006_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Créditos Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior".</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar Permuta de Bens Imóveis e dá outras providências"</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_no_008_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_no_008_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenção social à Entidade que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_no_009_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_no_009_2023.pdf</t>
   </si>
   <si>
     <t>"Altera lei municipal n° 631 de 27 de setembro de 2019, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providências".</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_no_010_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_no_010_2023.pdf</t>
   </si>
   <si>
     <t>" Institui a Politica Municipal de Saneamento Básico e dá outras providências."</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_011_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_011_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sabre concessão de subvenções sociais às Entidades que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_no012_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_no012_2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Educação Ambiental" Autor: Washington Luiz Nunes Apolinário</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_014_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_014_2023.pdf</t>
   </si>
   <si>
     <t>" Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes à Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_015_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_015_2023.pdf</t>
   </si>
   <si>
     <t>"Disciplina o programa RECUPERA TOCANTINS 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_n_016_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_n_016_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cancelamento de créditos tributários Municipais e não tributários inscritos em dívida ativa e dá outras providências".</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_n_017_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_n_017_2023.pdf</t>
   </si>
   <si>
     <t>"Disciplina a campanha anual de incentivo ao pagamento de Tributos, denominado IPTU PREMIADO, e dá outras providências".</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_n_018_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_n_018_2023.pdf</t>
   </si>
   <si>
     <t>"Disciplina o reconhecimento de prescrição extintiva de créditos tributários ou não e dá outras providências".</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_n_019_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_n_019_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipais, ativos, inativos e pensionistas, Agentes Políticos, Prefeito, Vice-Prefeito, Secretários, Presidente da Câmara e Vereadores</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_n_020.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_n_020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Implementar Ações de Combate à Violência em Instituições Públicas e Privadas de Ensino no âmbito do Município de Tocantins".</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_021.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>"Institui e aprova o Plano Municipal de Saneamento Básico (PMSB) e o Plano Municipal de Gestão Integrada de Resíduos Sólidos (PMGIRS) do Município de Tocantins/MG e dá outras providências".</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_lei_n_023_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_lei_n_023_2023.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cancelamento da Rua Projetada localizada na quadra da Avenida Dr. João Cataldo Pinto, com divisa na Rua Adamastor Marques e Rua Vereador Ademir Cerdeira Cabido no Bairro Imperial, e dá outras providências".</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_026.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação do projeto "Adote uma Praça" no Município de Tocantins-MG e dá outras providências". _x000D_
 Autores: José Antônio Rocha e Washington Luiz Nunes Apolinário</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_lei_n_027_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_lei_n_027_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a doação de bens móveis em desuso do Município a instituições sem fins lucrativos”</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_n_028_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_n_028_2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Serviço Autônomo de Água e Esgoto de Tocantins - SAAET do Município de Tocantins-MG, como entidade autárquica de direito público integrante da administração indireta municipal e dá outras providências"</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_n_029_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_n_029_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Créditos Suplementares com os recursos do Excesso de Arrecadação do exercício”.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_n_030_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_n_030_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece a prioridade no atendimento aos pacientes em tratamento oncológico em pontos comerciais, de serviços, agências bancárias, bem como no transporte no Município de Tocantins MG e em Tratamento fora do domicílio e dá outras providências.”_x000D_
 AUTOR: Vereador Washington Luiz Nunes Apolinário</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_n_031_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_n_031_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Criação de um Canil Municipal e o seu funcionamento, e dá outras providências.”_x000D_
 AUTORES: Nedson Soares de Souza Lima, Claudiomir do Amaral, Darci Marcelo Rodrigues da Costa e Evani Tavares.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/plano_de_cargos-2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/plano_de_cargos-2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos, Carreiras e define o sistema de vencimentos dos servidores do Serviço Autônomo de Água e Esgoto - SAAET do município de Tocantins, e dá outras providências".</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_no_033_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_no_033_2023.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$11.644,38 (onze mil e seiscentos quarenta e quatro reais e trinta e oito centavos) e contém outras providências".</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_lei_n_035_de_07_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_lei_n_035_de_07_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Equipe Multidisciplinar, dispõe sobre a contratação temporária de pessoal , nos termos do art. 37, IX, da Constituição Federal, para sua implantação e dá outras providências."</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/projeto_de_lei_n_036_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/projeto_de_lei_n_036_2023.pdf</t>
   </si>
   <si>
     <t>“Atribui Valor em Real à Unidade Fiscal Municipal – UFM”.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_037_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_037_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Subvenções Sociais às Entidades que menciona, e dá outras providências.”</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2605/projeto_de_lei_no_038_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2605/projeto_de_lei_no_038_2023.pdf</t>
   </si>
   <si>
     <t>“Cria o Projeto Social “ADOTE UM ALUNO” no âmbito do Município de Tocantins e autoriza o Poder Executivo a auxiliar as entidades privadas sem fins lucrativos participantes deste Projeto com uma subvenção concedida por aluno, criança ou jovem estudante da rede pública municipal participantes.”</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_lei_no_039-2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_lei_no_039-2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2024"</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no_040_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no_040_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022 que institui o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira".</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no_041_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no_041_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento Geral do Município, em favor do FAPSEM - Fundo de Aposentadoria e Pensão dos Servidores Públicos Municipais de Tocantins, no valor de R$2.300.000,00."</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no_042_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no_042_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial ao Orçamento Geral do Município, em favor do SAAET - Serviço Autônomo de Água e Esgoto de Tocantins no valor de R$92.250,00."</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_lei_no_043_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_lei_no_043_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o repasse de recursos provenientes de Emenda Parlamentar ao Orçamento do Estado à Sociedade de Amparo ao idoso Tocantinense e à Associação de Pais e Amigos dos Excepcionais, e dá outras providências.”</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_lei_n044_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_lei_n044_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 729/2023 de criação do Concelho Municipal de Direitos do idoso, do Fundo Municipal de Direitos do Idoso e dá outras Providências.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_lei_no_045_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_lei_no_045_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação e estabelecimento de regras para as estradas rurais no Município de Tocantins-MG, e dá outras Providências.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_lei_n046_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_lei_n046_2023.pdf</t>
   </si>
   <si>
     <t>"Modifica a Lei nº 742 de 2023, que institui o Programa recupera Tocantins 2023, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_lei_n_047_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_lei_n_047_2023.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$168.727,02 (cento e sessenta e oito mil, setecentos e vinte e sete reais e dois centavos).  (regularização da Lei denominada - Paulo Gustavo)</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_no_048.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_no_048.pdf</t>
   </si>
   <si>
     <t>"Autoriza ao Poder Executivo a alienar Bens Imóveis do Patrimônio Municipal de Tocantins, e dá outras providências".</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_n_049_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_n_049_2023.pdf</t>
   </si>
   <si>
     <t>, "Reconhece o "Beach Tennis" como modalidade Esportiva, no âmbito do Município de Tocantins/MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_no_050_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_no_050_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a cessão de equipamentos e materiais de consumo para o Serviço Autônomo de Água e Esgoto de Tocantins - SAAET".</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_no_051_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_no_051_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cessão de servidores públicos municipais do Poder Executivo para o  Serviço Autônomo de Água e Esgoto de Tocantins - SAAET".</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_no_052_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_no_052_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência dos direitos creditórios originados de Tarifa de Água e Esgoto para o  Poder Executivo para o  Serviço Autônomo de Água e Esgoto de Tocantins - SAAET" .</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_n_053_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_n_053_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial ao orçamento geral do município, em favor do SAAET - Serviço Autônomo de Água e Esgoto de Tocantins no valor de R$ 49.960,00".</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_lei_n_054_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_lei_n_054_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza  o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes na lei orçamentária anual para 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_lei_no_055_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_lei_no_055_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a participação do Município de Tocantins/Minas Gerais no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa definidas pelo Governo Federal e dá outras providências".</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_lei_no_056_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_lei_no_056_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cancelamento das Ruas Nº14 e Nº 15, assim como parte da Rua Nº 05, situadas no Loteamento Vale do Ouro, na Rodovia Ubá -Tocantins, e dá outras providências".</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_n_057_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_n_057_2023.pdf</t>
   </si>
   <si>
     <t>"Fixa os Subsídios do Presidente da Câmara e dos demais Vereadores do Município de Tocantins para a Legislatura 2025/2028, e dá outras providências."</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_lei_058-2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_lei_058-2023.pdf</t>
   </si>
   <si>
     <t>“Ratifica a alteração, pelo Município de Tocantins, do contrato de consórcio público do Consórcio Intermunicipal de Saneamento Básico da Zona da Mata- CISAB ZONA DA MATA.”</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_lei_no_059_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_lei_no_059_2023.pdf</t>
   </si>
   <si>
     <t>" Altera a lei nº 737 de 24 de março de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/projeto_de_resolucao_118-2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/projeto_de_resolucao_118-2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo do Regimento Interno da Câmara Municipal de Tocantins - MG".</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_resolucao_no_119_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_resolucao_no_119_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Tocantins.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_resolucao_no_120_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_resolucao_no_120_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração dos Estudos Técnicos Preliminares – ETP, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_resolucao_no_121_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_resolucao_no_121_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a governança das contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_122_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_122_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_resolucao_no_123_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_resolucao_no_123_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas deste Legislativo nas categorias de qualidade comum e de luxo.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_resolucao_no_124_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_resolucao_no_124_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_resolucao_no_125_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_resolucao_no_125_2023.pdf</t>
   </si>
   <si>
     <t>Institui o catálogo eletrônico de padronização de compras, serviços e obras, em atendimento ao disposto no inciso II do art. 19 da Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_resolucao_no_126_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_resolucao_no_126_2023.pdf</t>
   </si>
   <si>
     <t>Institui o catálogo eletrônico de padronização de compras, serviços e obras, em atendimento ao disposto no inciso II do art. 19 da Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_resolucao_no_127_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_resolucao_no_127_2023.pdf</t>
   </si>
   <si>
     <t>Normatiza a Gestão e Fiscalização de Contratos no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_resolucao_no_128_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_resolucao_no_128_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a participação de pessoa física nas contratações públicas de    que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_resolucao_no_129_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_resolucao_no_129_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração do Plano Anual de Contratações de   que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_resolucao_no_130_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_resolucao_no_130_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração do Termo de Referência - TR, para aquisição de   bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/requerimento_004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/requerimento_004.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, após ouvido o Plenário, que seja enviado o presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho solicitando-lhe que faça um estudo sobre a concessão do reajuste salarial dos servidores públicos municipais e que apresente à esta Casa Legislativa Projeto de Lei conforme previsão constitucional.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/requerimento_005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/requerimento_005.pdf</t>
   </si>
   <si>
     <t>REQUER-SE, após ouvido o Plenário, seja enviado o presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho solicitando-lhe que faça um estudo para que seja estendido o Programa REURB - Regularização Fundiária Urbana para os demais bairros e comunidades rurais que ainda não estão incluído nessa primeira etapa</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/requerimento_011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no uso de suas atribuições legais e com amparo no Regimento Interno, vêm respeitosamente propor o seguinte requerimento: _x000D_
 Requer a Vossa Excelência, após ouvido os insignes Pares, que seja enviado o presente ao Chefe do Poder Executivo para que atualize o Piso Salarial dos Professores da Rede Municipal de Ensino, fazendo cumprir o novo percentual fixado pelo Governo Federal, para o ano de 2023 que é de 14,95%, com valor de R$ 4.420,55 definidos pelo Ministério da Educação (MEC).</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Dilermando da Neiva</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2475/requerimento_no006_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2475/requerimento_no006_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, após ouvido o Plenário, seja enviado o presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho solicitando-lhe que faça um estudo para que seja enviado para apreciação dessa Egrégia Casa, dois projetos de leis que versem sobre a concessão de subvenções sociais às entidades cadastradas no CMAS e repasse de recurso financeiro, através de subvenção educacional, para entidade APAE.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/requerimento_no012_2022.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/requerimento_no012_2022.pdf</t>
   </si>
   <si>
     <t>Última Ambrózio do Carmo e Carlos Roberto Nascimento que a este subscrevem, no uso de suas atribuições legais e regimentais, vêm, perante à Vossa Excelência solicitar o envio do presente ao Excelentíssimo Senhor Prefeito Municipal requerendo a realização de concurso público e/ou se há possibilidade de contratação através de Processo Seletivo.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2477/requerimento_no051_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2477/requerimento_no051_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm pelo presente, na forma regimental e após aprovação plenária, requerer o seguinte do Executivo Municipal juntamente com o Órgão responsável, a respeito do Programa Auxílio Brasil do Governo Federal, o que se segue: _x000D_
 Relação dos funcionários públicos que receberam este benefício no período dos últimos cinco meses do ano de 2022.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Marcelo, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_n_052_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_n_052_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem,vêm pelo presente, na forma regimental, requerer que seja encaminhado ao Poder Executivo Municipal junto ao Setor/Secretaria responsável o seguinte: _x000D_
 Que seja enviado informações sobre o valor pago a serviços de terceiros pessoa física da Secretaria Municipal de Educação e Cultura. _x000D_
 N° do Empenho Valor 612 R$ 2.350,00_x000D_
  2259 R$1.000,00_x000D_
  3283 R$ 0,00 _x000D_
 5128 R$1.750,00 _x000D_
 258 R$17.900,00</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/requerimento_n_053_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/requerimento_n_053_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem,vêm pelo presente, na forma regimental e após aprovação plenária, requerer do Executivo Municipal junto ao Setor competente o que se segue: _x000D_
 Que envie cópias dos empenhos que autorizaram a liquidação e pagamentos da Empresa Victorino Figueiredo Construções e Serviços Eireli.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_n_051_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_n_051_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem,vêm pelo presente, na forma regimental e após aprovação plenária, requerer ao Chefe do Executivo para que este, por meio do órgão competente, atenda ao que segue e responda a esta Casa de Leis às seguintes informações: _x000D_
 1. Se o Município de Tocantins foi decretado em estado de calamidade pública; 2. Em caso positivo, qual o valor repassado para o Município?</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_no012_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_no012_2023.pdf</t>
   </si>
   <si>
     <t>REQUERO, na forma regimental, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através do Setor competente, mais fiscalização para o cumprimento do Art. 28, inciso III da Lei Complementar N° 009 de 24 de dezembro de 2002 - que trata do Código de Posturas, (em anexo) que determina a limpeza de calçadas e passeios públicos.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Zé do Bue, Carlinhos da Colônia, Dilermando da Neiva, Márcia Cocati, Última do Carmo, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_no015_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_no015_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, após tramitação regimental, vêm requerer ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos visando que seja feita unia revisão dos valores atribuídos ao valor venal dos imóveis do nosso município e ainda que seja concedido um desconto de 40% (quarenta por cento). Requer ainda que seja analisado a possibilidade de parcelar o IPTU mais vezes.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_n_013_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_n_013_de_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, REQUEREMOS, na forma regimental, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através do Setor de Vigilância Sanitária e Epidemiologia, que estudem uma destinação ambientalmente correta dos pneus em desusos, que atualmente são descartados na antiga Usina de Reciclagem.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_no_008_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_no_008_de_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos regimentais desta Casa de Leis, após ouvir o Plenário, REQUER ao Senhor Prefeito Municipal providências ao junto ao Setor competente o seguinte: _x000D_
 Que os próximos impostos como o IPTU e outros sejam cobrados sem juros a partir do mês de agosto.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Márcia Cocati, Miro Enfermeiro, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/requerimento_no_016_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/requerimento_no_016_de_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, no uso de suas atribuições regimentais, requerem a Vossa Excelência que seja encaminhado ao Digníssimo Senhor Prefeito, Silas Fortunato de Carvalho e através da Secretaria Municipal de Saúde que providencie o seguinte visando atender às demandas da população: Que seja feita a contratação de mais um Médico Endocrinologista.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/requerimento_no_054_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/requerimento_no_054_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem,vêm pelo presente, na forma regimental e após aprovação plenária, requerer as seguintes informações do Executivo Municipal junto ao Setor competente o seguinte para o Centro Integrado de Saúde Sissa de Oliveira Pinto: _x000D_
 1) Reiterando o Requerimento N° 007 de 25 de maio de 2021, no que diz respeito informativo conteúdo função e o horário de trabalho dos profissionais da área da saúde e o número de telefone da Secretaria Municipal de Saúde na entrada das recepções. _x000D_
 2) Que seja colocadas urnas de pesquisas de satisfação para que os pacientes possam avaliar o atendimento em geral no Centro Integrado e nos PSFs.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/requerimento_no_055_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/requerimento_no_055_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm respeitosamente requerer ao Senhor Presidente Washington Luiz Nunes Apolinário, juntamente com a Mesa Diretora, o seguinte: _x000D_
 Que seja enviado um oficio convidando o presidente do Conselho de Esportes do Município de Tocantins a comparecer nesta Casa em reunião ordinária.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimento_n_017_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimento_n_017_2023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à douta Mesa, na forma regimental, após aprovação do Plenário, que seja encaminhado o presente ao Poder Executivo Municipal juntamente com o Setor de Fiscalização que nos envie as seguintes informações a acerca de área verde localizada no Bairro São Lucas: _x000D_
 1) Averiguar se área verde que é de proteção ambiental foi cercada por moradores; _x000D_
 2) Em caso positivo, que tome providências para liberar o local, uma vez que a mesma se trata de área verde.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_n_018_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_n_018_2023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à douta Mesa, na forma regimental, após aprovação do Plenário, que seja encaminhado o presente ao Poder Executivo Municipal que através da Secretaria Municipal de Educação e Cultura nos envie as seguintes documentações no que se segue: _x000D_
 1) Notas fiscais dos dois últimos anos (2021 e 2022) referentes as despesas com reforma e eventos em geral realizados na Praça do Rosário. _x000D_
 2023. _x000D_
 2) Saldo disponível em conta até a presente data.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n_019_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n_019_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem respeitosamente requerer na forma regimental, após aprovação em Plenário, as seguintes providências do Executivo Municipal através da Secretaria competente com relação a PRAÇA DO ROSÁRIO, mas que até hoje não foi atendido desde que foi reformada, porém, deseja que a partir deste novo pedido a solicitação seja efetivada, no que se segue: _x000D_
 1) Que seja feita a manutenção em geral, também que seja colocado o parquinho e as grades de proteção nos canteiros de flores. _x000D_
 2) Que seja colocado pelo menos 04 postes de grande porte e vários braços de iluminação.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n_056_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n_056_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem usando das prerrogativas regimentais, requerem que seja encaminhado ao Chefe do Executivo Silas Fortunato de Carvalho e ao setor responsável, que nos informem o saldo financeiro com data até 05/2023 das seguintes contas bancárias da Prefeitura Municipal de Tocantins-MG. _x000D_
 Banco do Brasil _x000D_
 13.815 - 0 12.252 -1 8.321 - 6 10.310- 1 6.006 - 2 12.236 - X 8.514 - 6 8.720 - 3 10.637 - 2 10.061 - 7 8.119- 1 8.748 - 3 16.796 - 4 5.815 - 7 8.444-1 8.133 - 7 16.928 - 5 8.269 - 4 10.763 - 8 15.189 - 0 16.950- 1 7.922 - 7 5.570 - O 15.191 - 2 12,084 - 7 12.253 - X 8.444 - 1 11.400 - 6 _x000D_
 Caixa Econômica Federal _x000D_
 71.029 - 8 3650-06 046-0 3650-06 64023-4 3650-0635-5 71.020 - 4 71.017 - 4 3650-063-7 3650-06 624025-0 3650-06 647022-4 3650-06034-7 71.018-2 3650-06039-8</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n057_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n057_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vêm perante Vossa Excelência, requerer, para que depois de submetido à apreciação do plenário este seja encaminhado a Gestora do Fundo de Previdência deste Município FAPSEM a Senhora Mariane Arantes Lamas para estender-lhe um convite para que compareça na Sessão Plenária desta Casa, para prestar esclarecimento sobre a situação real do FAPSEM.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimento.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimento.pdf</t>
   </si>
   <si>
     <t>que seja expedido um oficio convocando a Secretária Municipal de Saúde a Senhorita Letícia Bonato Ferreira a comparecer perante a esta casa legislativa em reunião ordinária.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_007.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_007.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, após ouvido o Plenário, seja enviado o presente ao Senhor Prefeito Municipal Silas Fortunato de Carvalho e a Secretaria Municipal de Saúde que nos informe o que se segue: _x000D_
 Com referência ao recurso da Emenda Parlamentar para aquisição de um aparelho de Ultrassonografia se a administração já fez aquisição deste equipamento. Em caso negativo, se tem alguma previsão.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_013.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, na forma regimental e após aprovação plenária, que seja enviado ao Executivo Municipal e a Secretaria Municipal de Saúde o  seguinte: _x000D_
 1) Que se faça cumprir o Piso Nacional para Profissionais de Enfermagem em acordo com o PL 2.564/2020, sob sanção presidencial. _x000D_
 2) Solicitamos que nos informe como serão realizados os cálculos em relação ao piso salarial da enfermagem em nosso município.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_008.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário e demais vereadores que a este subscrevem. no uso de suas atribuições conferidas por Lei. SUGEREM ao Excelentíssimo Senhor Prefeito Municipal o seguinte: _x000D_
 Que seja estudado a possibilidade de criar um Projeto de Lei visando a doação de móveis e eletrodomésticos e afins da Prefeitura que estejam em desuso para entidades e instituições do Município, doação esta para fins e uso de interesse social</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no_021_de_12_de_junho_de_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no_021_de_12_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem respeitosamente na forma regimental, após aprovação em Plenário. requerer da Mesa Diretora as seguintes mudanças no Regimento Interno da Um-Iara Municipal: _x000D_
 1. Que as reuniões das Comissões Permanentes sejam realizadas de terça-feira à quinta-feira, no horário de 18:00 horas na Sala de Comissões. _x000D_
 2. Que o prazo finai para que os Pareceres dos Projetos de Leis sejam protocolados na Secretaria da Câmara, seja até na quinta-feira que antecede a próxima Reunião Ordinária, no horário de 08:00 h às 17:00 h. _x000D_
 3. Que o Vereador que faltar nas Reuniões, seja de Comissão, Ordinária ou Extraordinária, caso o motivo da ausência não esteja relacionado a serviços da Câmara, será obrigatório a apresentação de atestado médico ou documento que comprove o motivo da ausência na reunião.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_n_058_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_n_058_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vêm respeitosamente requerer ao Senhor Prefeito Municipal, Silas Fortunato de Carvalho, junto ao setor responsável, os seguintes documentos relacionados ao Loteamento Novo Horizonte_x000D_
 _x000D_
 1.	Cópias dos empenhos, das notas fiscais e liquidação das despesas acompanhados com indicações e rubricas das despesas de 05/09/2022 a 16/06/2023._x000D_
 2.	 Cópias dos processos licitatórios e dos mapas de licitação das empresas que prestam serviços no Loteamento Novo Horizonte.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_n059_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_n059_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem respeitosamente requerer na forma regimental, após aprovação em Plenário, que seja enviado pelo Excelentíssimo Senhor Prefeito Municipal juntamente com o órgão responsável no prazo regimental, para conhecimento do Vereador e demais Edis, as seguintes documentações:_x000D_
 a)	Relação nominal atualizada dos Servidores Públicos Municipais que ocupam cargos comissionados na Prefeitura com seus respectivos vencimentos._x000D_
 b)	Relação nominal atualizada de todos os Servidores Públicos Municipais que foram nomeados na gestão atual com suas respectivas ocupações e vencimentos._x000D_
 c)	Relação de todos funcionários que foram contratados e efetivos na gestão atual com respectivos cargos e vencimentos, atualizados.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/requerimento_no_009_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/requerimento_no_009_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário no uso de suas atribuições conferidas por Lei, requerer o envio do expediente ao Excelentíssimo Senhor Prefeito Municipal, Silas Fortunato de Carvalho, solicitando a formalização de convênio junto ao Governo do Estado e Governo Federal, com o objetivo de implantar o Programa Habitacional “Minha Casa, Minha Vida” em nosso Município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no_022_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no_022_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, membro da Comissão Especial de Saúde nomeada pela Portaria nº182 de 19/08/2021, vem através deste requerer de Vossa Excelência e demais membros da Mesa Diretora, sugestão para realização de audiência pública com o objetivo de debater questões da área da saúde de nosso município, em especial a incidência de pessoas fazendo tratamento oncológico.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no_060_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no_060_2023.pdf</t>
   </si>
   <si>
     <t>sobre a torre transmissão dos sinais de televisão: _x000D_
 1) Se o aparelho que faz a transmissão para nosso município e doado pelo Estado? ou é do Município, adquirido com recursos próprios? E quantos canais digitais estão sendo recebidos e transmitidos atualmente pela torre?_x000D_
 _x000D_
 2) Tocantins foi contemplado com os novos Kit TV Digital  para troca das parabólicas antigas. _x000D_
 _x000D_
 3) Em caso afirmativo, como e de que forma o cidadão baixa renda vai ser contemplado._x000D_
 _x000D_
 4) Como está sendo feito esse procedimento.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/requerimento_n_010_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/requerimento_n_010_2023.pdf</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinário no uso de suas atribuições conferidas por Lei, requerer o envio do expediente ao Excelentíssimo Senhor Prefeito Municipal, Silas Fortunato de Carvalho, solicitando a formalização de convênio junto ao Governo Federal, com o objetivo de implantar o Programa Habitacional “Minha Casa, Minha Vida  destinado a Zona Rural.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimento_n061_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimento_n061_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS nos termos regimentais, depois de ouvido o Soberano Plenário, que seja encaminhado o expediente ao Prefeito de Municipal de Tocantins, a fim de que se digne a prestar a esta Egrégia Casa de Leis as seguintes informações com referência a emissão de carteira de identidade em nosso município:_x000D_
 1) Por que o nosso município não tem mais posto de atendimento de emissão de carteira de identidade tendo os munícipes se dirigirem para cidades de Piraúba e Ubá ?_x000D_
 2) Há previsão de retorno de um posto de atendimento? Em caso negativo, se justificar._x000D_
 3) Existe algum convênio ? Em caso afirmativo, porque que cancelou?_x000D_
 4) Que providências estão sendo tomadas a respeito pelo Executivo?</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/requerimento_no_014_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/requerimento_no_014_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, usando de suas atribuições legais, REQUEREM, após ouvido o plenário, seja oficiado ao Executivo Municipal, solicitando que Sua Excelência, preste a esta Casa de Leis, após consulta a Secretaria Municipal de Saúde, as seguintes informações que se seguem: _x000D_
 1) Existe a possibilidade de a Administração Pública Municipal envidar esforços, visando à implantação de Centro de Atenção Psicossocial - CAPS em nosso município?_x000D_
 2) Se negativo, apontar os motivos.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_no015_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_no015_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve, nos termos regimentais, após anuência deste Plenário, solicita que seja oficiado ao Executivo Municipal, para que envie a esta casa informações sobre quais medidas estão sendo adotadas para o cumprimento do PL n° 2564/2020, que determina valor proporcional a 70% e 50% da remuneração de Enfermeiros aos cargos de Técnico de Enfermagem e Auxiliar de Enfermagem respectivamente.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>Tita, Zé do Bue</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/requerimento_no023_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/requerimento_no023_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado o presente ao Chefe do Poder Executivo Municipal, através da Secretaria competente, para que digne-se remeter a esta Casa de Leis, as seguintes informações:_x000D_
 Sobre as obras de execução de drenagem das Avenidas Prefeito Corrado Roberti e Padre Macário de Castro e demais ruas, realizadas para melhor atender a população tendo em vista que trata-se de uma obra para melhoria da mobilidade da região central que se alagava com as enchentes e a pedido dos comerciantes, questiona-se:_x000D_
 1) Se há planejamento para pavimentação asfáltica nestas vias públicas?_x000D_
 2) Em caso de resposta positiva, qual prazo para inicio das obras?</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no062_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no062_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS nos termos regimentais, depois de ouvido o Soberano Plenário, que seja encaminhado o expediente ao Prefeito de Municipal de Tocantins, sobre a Reiteração da solicitação contida no Requerimento nº 020 de 14 de dezembro de 2021._x000D_
 1) Número da conta pertencente ao FUNDEB._x000D_
 2) Qual é o saldo existente nesta conta?_x000D_
 3) Que o Executivo envie um projeto de lei para essa Casa, com relação ao_x000D_
 rateio, e critérios para divisão entre os funcionários que serão beneficiados.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/requerimento_no063_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/requerimento_no063_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem respeitosamente, após aprovação Plenária, REITEIRAR O REQUERIMENTO Nº 055 DE 13 DE MARÇO DE 2023, expedido à Mesa Diretora com a seguinte solicitação:_x000D_
 Que seja enviado um ofício convidando o presidente do Conselho de Esportes do Município de Tocantins a comparecer nesta Casa em reunião ordinária.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimento_no064_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimento_no064_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem pelo presente, na forma regimental e após aprovação plenária, requerer as seguintes informações do Executivo Municipal juntamente a Secretaria competente:_x000D_
 1. Informações detalhadas sobre onde e de que forma foram gastos os recursos destinados à Secretaria Municipal de Educação, Cultura e Esportes do Município de Tocantins no meses de março de 2022 até setembro de 2023._x000D_
 2. Informar o valor do saldo existente destes recursos.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/requerimento_no_065_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/requerimento_no_065_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS à Mesa, após ouvido o Plenário e atendidas as formalidades regimentais, seja oficiado ao Prefeito Municipal, solicitando que Sua Excelência preste a esta Casa de Leis, após consulta ao departamento competente, as seguintes informações: _x000D_
 1) Se existe a possibilidade de enviar a esta Casa de Leis, um projeto de lei concedendo uma gratificação a todos servidores públicos municipais, conforme a Lei n° 691 de 21 de janeiro de 2022. _x000D_
 2) Se negativo, justificar</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/requerimento_n_024_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/requerimento_n_024_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem, respeitosamente, na forma regimental, após aprovação em Plenário, requerer do Poder Executivo a adoção da seguinte medida para o Cemitério Municipal São José: _x000D_
 1) Que faça a contratação de empresa especializada para prestar todos os serviços realizados no cemitério. _x000D_
 2) Que seja feita a instalação de câmeras de vigilância para o devido monitoramento de suas dependências.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_025-2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_025-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem, respeitosamente, na forma regimental, após aprovação em Plenário, requerer envio de expediente à Secretária de Educação e Cultura no sentido de que seja estudada a possibilidade de se realizar eventos culturais como feiras de artesanato, shows com bandas locais e etc, na Praça do Rosário todos os finais de semana durante os meses de novembro de 2023 a janeiro de 2024.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_no_066_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_no_066_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, após a tramitação regimental e ouvido o Plenário, requer ao Executivo Municipal, que envie a esta Casa Legislativa cópia do processo licitatório de horas de máquinas pesadas referente a janeiro 2022 até setembro de 2023.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_no_026_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_no_026_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado cópias das requisições de compras de remédios dos últimos 24 (vinte e quatro) meses, se caso a Secretaria Municipal de Saúde tenha_x000D_
 adquirido, através das farmácias particulares.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>Zé do Bue, Dilermando da Neiva, Dominguinhos, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_n027_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_n027_2023.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser feita uma troca de um lote do Loteamento Novo Horizonte por um terreno do lado do Cemitério Municipal São_x000D_
 José.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n067_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n067_2023.pdf</t>
   </si>
   <si>
     <t>Envio de cópias das Receitas e Despesas detalhadas, discriminando os valores, no ano de 2023, mês a mês individualmente, e saldo atual do vigente mês.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/requerimento_no068_2023.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/requerimento_no068_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, após tramitação regimental, requer seja enviado o expediente ao Senhor Prefeito Municipal e a Secretaria competente, requerendo a seguinte providência, caso for da competência do Gestor deste Município:_x000D_
 	Existe um andarilho em nosso município, o qual está acampado na guarita de ponto de ônibus no Bairro Vale do Ouro, sendo uma pessoa idosa que está vivendo em condições desumanas,  fazendo suas necessidades no local.Diante de tais circunstâncias, venho pedir as seguintes  informações  que se seguem:_x000D_
 	1)  Quais ações poderão serem adotadas pela administração municipal, para retirar o idoso desse local de uso público, ressaltando que os usuários não estão podendo fazer o uso desta guarita para esperar o ônibus.    _x000D_
 	2) Existe algum local de acolhimento para esse andarilho? Em caso negativo.  Justificar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2925,67 +2925,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_016_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/indicacao_022_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/indicacao_041_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_042_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_042_de_07_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_072_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_073_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_074_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_no043_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_no075_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_n_020_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_n_076_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao_n_077_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao_no_021_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_n_022_de_06_de_marco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_n_022_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_n_023_de_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_n_024_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao_n_043_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_n_044_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao_n_045_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao_n_012_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_n_021_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_n_023_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao_n_078_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no023_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao_no024_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_no046_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao_no079_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no080_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_n_025_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_n_044_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_047_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_n_045.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao_n_048.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_n_081_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao_n_026_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/indicacao_n_049_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_n_050_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/indicacao_n_082_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_n_083_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_n_084.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_n_046_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_n_085_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n_086_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_n_052_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_n_053_de_05_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_n054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_n_025_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n_017_2023_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_n027_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_n055_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_n088_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_n089_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_n090_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_n048_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_091_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_no_092_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_n_093_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_n_094_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n049_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_n026_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_027_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no028_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/indicacao_no_095_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n_029_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/indicacao_no_030_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/indicacao_no_031_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/indicacao_no_051_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/indicacao_no_057_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_096_2023_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_097_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_n018_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_no_022_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/indicacao_no_058_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_n098_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_n099_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_032_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_100_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_no_101_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/indicacao_no_033_2023f.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_052_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_053_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_102_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/indicacao_no_103_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/indicacao_n054_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_n059_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_104_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_105_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_de_aplausos_e_reconhecimento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_lei_no_004.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_complementar_no_013_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_022_correto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_lei_complementar_no034.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/pdf01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_lei_n_002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2471/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_no_008_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_no_010_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_no012_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_014_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_015_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_n_016_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_n_018_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_n_019_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_n_020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_lei_n_023_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_lei_n_027_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_n_028_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_n_029_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_n_030_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/plano_de_cargos-2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_no_033_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_lei_n_035_de_07_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/projeto_de_lei_n_036_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_037_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2605/projeto_de_lei_no_038_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no_040_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no_041_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no_042_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_lei_no_043_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_lei_n044_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_lei_no_045_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_lei_n046_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_lei_n_047_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_no_048.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_n_049_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_no_050_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_no_051_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_no_052_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_n_053_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_lei_n_054_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_lei_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_lei_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_n_057_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_lei_no_059_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/projeto_de_resolucao_118-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_resolucao_no_119_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_resolucao_no_120_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_resolucao_no_121_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_122_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_resolucao_no_123_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_resolucao_no_124_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_resolucao_no_125_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_resolucao_no_126_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_resolucao_no_127_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_resolucao_no_128_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_resolucao_no_129_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_resolucao_no_130_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2475/requerimento_no006_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/requerimento_no012_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2477/requerimento_no051_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_n_052_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/requerimento_n_053_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_n_051_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_no012_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_no015_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_n_013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_no_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/requerimento_no_016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/requerimento_no_054_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/requerimento_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimento_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_n_018_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n_019_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n_056_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n057_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no_021_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_n059_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/requerimento_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no_022_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no_060_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/requerimento_n_010_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimento_n061_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/requerimento_no_014_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_no015_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/requerimento_no023_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no062_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/requerimento_no063_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimento_no064_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/requerimento_no_065_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/requerimento_n_024_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_no_066_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_no_026_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_n027_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n067_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/requerimento_no068_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_016_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/indicacao_022_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/indicacao_041_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_042_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_042_de_07_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_072_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_073_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_074_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_no043_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_no075_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_n_020_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_n_076_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao_n_077_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao_no_021_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_n_022_de_06_de_marco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_n_022_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_n_023_de_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_n_024_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao_n_043_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_n_044_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao_n_045_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao_n_012_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_n_021_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_n_023_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao_n_078_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no023_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao_no024_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_no046_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao_no079_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no080_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_n_025_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_n_044_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_047_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_n_045.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao_n_048.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_n_081_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao_n_026_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/indicacao_n_049_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_n_050_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/indicacao_n_082_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_n_083_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_n_084.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_n_046_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_n_085_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n_086_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_n_052_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_n_053_de_05_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_n054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_n_025_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n_017_2023_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_n027_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_n055_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_n088_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_n089_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_n090_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_n048_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_091_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_no_092_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_n_093_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_n_094_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n049_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_n026_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_027_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no028_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/indicacao_no_095_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n_029_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/indicacao_no_030_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/indicacao_no_031_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/indicacao_no_051_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/indicacao_no_057_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_096_2023_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_097_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_n018_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_no_022_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/indicacao_no_058_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_n098_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_n099_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_032_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_100_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_no_101_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/indicacao_no_033_2023f.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_052_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_053_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_102_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/indicacao_no_103_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/indicacao_n054_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_n059_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_104_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_105_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_de_aplausos_e_reconhecimento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_lei_no_004.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_complementar_no_013_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_022_correto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_lei_complementar_no034.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/pdf01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_lei_n_002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2471/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_no_008_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_no_010_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_no012_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_014_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_015_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_n_016_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_n_018_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_n_019_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_n_020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_lei_n_023_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_lei_n_027_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_n_028_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_n_029_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_n_030_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/plano_de_cargos-2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_no_033_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_lei_n_035_de_07_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/projeto_de_lei_n_036_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_037_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2605/projeto_de_lei_no_038_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no_040_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no_041_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no_042_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_lei_no_043_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_lei_n044_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_lei_no_045_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_lei_n046_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_lei_n_047_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_no_048.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_n_049_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_no_050_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_no_051_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_no_052_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_n_053_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_lei_n_054_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_lei_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_lei_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_n_057_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_lei_no_059_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/projeto_de_resolucao_118-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_resolucao_no_119_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_resolucao_no_120_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_resolucao_no_121_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_122_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_resolucao_no_123_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_resolucao_no_124_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_resolucao_no_125_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_resolucao_no_126_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_resolucao_no_127_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_resolucao_no_128_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_resolucao_no_129_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_resolucao_no_130_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2475/requerimento_no006_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/requerimento_no012_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2477/requerimento_no051_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_n_052_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/requerimento_n_053_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_n_051_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_no012_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_no015_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_n_013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_no_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/requerimento_no_016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/requerimento_no_054_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/requerimento_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimento_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_n_018_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n_019_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n_056_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n057_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no_021_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_n059_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/requerimento_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no_022_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no_060_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/requerimento_n_010_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimento_n061_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/requerimento_no_014_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_no015_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/requerimento_no023_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no062_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/requerimento_no063_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimento_no064_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/requerimento_no_065_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/requerimento_n_024_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_no_066_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_no_026_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_n027_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n067_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/requerimento_no068_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>