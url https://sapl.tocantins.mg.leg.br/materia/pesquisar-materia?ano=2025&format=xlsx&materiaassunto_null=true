--- v0 (2025-10-19)
+++ v1 (2026-05-26)
@@ -10,780 +10,2909 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1832" uniqueCount="882">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Márcia Cocati</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_n_001_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento nos dispositivos regimentais em vigor nesta Casa de Legislativa, solicito a Mesa Diretora, o envio de correspondência ao Excelentíssimo Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Obras, que providenciem a construção de uma ponte de concreto localizada na Comunidade dos Macacos perto da venda do Cacau, para que de forma "urgente e imediata" possa atender os munícipes.</t>
+  </si>
+  <si>
     <t>2770</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>IND</t>
-[...4 lines deleted...]
-  <si>
     <t>Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_001nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_001nedinho.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envie com urgência o Projeto de Lei com o aumento estabelecido pela portaria do FUNDEB para o Ano 2025 que regulariza o Piso do Magistério, pois se encontra defasado.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tita, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_001_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_001_tita.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja enviado a esta Casa de Leis, dentro das possibilidades orçamentárias do município. Projeto de Lei que versa sobre à concessão de pagamento de um ABONO MENSAL ao salário de todos os Servidores Públicos do Município de Tocantins —MG, devido as perdas inflacionárias no seu vencimento.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_no_002_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_no_002_tita.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitos estudos visando à criação de um estacionamento para veículos ao lado da quadra da Escola Municipal Capitão Antônio Pinto de Miranda para corpo docente desta instituição de ensino.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_001_wasgington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_001_wasgington.pdf</t>
   </si>
   <si>
     <t>Sugerindo a "Criação do Programa Social Bolsa de Estudos" para estudantes de nível superior de baixa renda.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Anderson da Fármacia, Carlinhos da Colônia, Christopher Machado, Dominguinhos, Jorge Brum, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_002_wasgington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_002_wasgington.pdf</t>
   </si>
   <si>
     <t>Que possa viabilizar mais uma máquina patrol para ajudar na manutenção e recuperação das estradas vicinais, com a finalidade de reforçar a frota de veículos em atividade, em nosso Município.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Anderson da Fármacia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_no_001-2025_anderson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_no_001-2025_anderson.pdf</t>
   </si>
   <si>
     <t>Sugerindo a instalação de redutores de velocidade (quebra-molas) antes do cruzamento das vias públicas localizadas no Bairro Boa Vista (Ginásio) próximo a Escola Estadual Dr. João Pinto, nos quatro sentidos.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jorge Brum, Anderson da Fármacia, Carlinhos da Colônia, Christopher Machado, Márcia Cocati, Marco Aurélio, Miro Enfermeiro, Nedinho, Tita</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_001-2025_jorge_brum.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_001-2025_jorge_brum.pdf</t>
   </si>
   <si>
     <t>O Vereador Jorge Antônio Brum que a esta subscreve, no uso de suas atribuições legais e em conformidade com o Regimento Interno desta Casa Legislativa, vêm, respeitosamente, à presença de Vossa Excelência, apresentar a presente Indicação, para que seja encaminhada à consideração do Executivo Municipal e incluída no Plano Plurianual de Ações (PPA), exercício 2025, a seguinte proposta: Proposta de Ação: Apoio ao Pequeno Produtor Rural — Aquisição de Equipamentos Agrícolas</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_003-2025_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_003-2025_tita.pdf</t>
   </si>
   <si>
     <t>Os Vereadores proponentes que a presente subscrevem, após deliberação do Plenário indicam que a Administração Municipal através do Órgão competente, sugerindo a viabilidade de aquisição de uma máquina retroescavadeira para nosso município.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marco Aurélio, Christopher Machado, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no_001-2025_marco_aurelio.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no_001-2025_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>Os vereadores signatários que a esta subscrevem, de acordo com o Regimento Interno desta Casa, após aprovação do Plenário, vimos encaminhar a presente indicação, ao Poder Executivo Municipal que por meio do órgão competente, proceda à regularização das condições de iluminação e reforma dos bancos da Praça Deputado José Pires da Luz, no Bairro Boa Vista, garantindo um ambiente mais seguro e adequado para o lazer noturno dos frequentadores e famílias residentes naquele Bairro.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Anderson da Fármacia, Marco Aurélio, Miro Enfermeiro, Nedinho, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_002-2025_anderson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_002-2025_anderson.pdf</t>
   </si>
   <si>
     <t>que possa visibilizar a construção de uma quadra poliesportiva na Comunidade Santa Isabel, para atender os anseios das crianças e jovens que se encontram ociosos e sem muitas oportunidades de lazer, um atrativo e incentivo para a prática de esportes.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Miro Enfermeiro, Christopher Machado, Marco Aurélio</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no_001-2025_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no_001-2025_miro.pdf</t>
   </si>
   <si>
     <t>proceda a  manutenção de estrada rural no trecho entre Beija-flor e Santa Isabel, após a propriedade do Sr. Dário Cancela se uindo no sentido da ro riedade do Sr. Luiz do Carrinho ara melhorar o escoamento das águas pluviais  e que proceda à verificação in loco junto aos moradores da área para identificar e adotar as providências necessários para melhorar as condições de escoamento das águas pluviais no trecho de estrada rural acima indicado que tem prejudicado o deslocamento de pessoas e veículos, durante o período chuvoso.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/inidicacao_no003_anderson.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/inidicacao_no003_anderson.pdf</t>
   </si>
   <si>
     <t>Que se proceda alteração do Art.151 do Código de Postura do Município de Tocantins, no modelo do Decreto nº474/2024 do Município de Rodeiro, que faz anexar.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nedinho, Anderson da Fármacia, Marco Aurélio, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no_002_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no_002_nedinho.pdf</t>
   </si>
   <si>
     <t>Que realize operação tapas buracos e manutenção na massa asfáltica na Rua Rita Vieira Lima no Bairro Grama.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Christopher Machado</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_001_christopher.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_001_christopher.pdf</t>
   </si>
   <si>
     <t>INDICO. com observância nas disposições regimentais, que seja expedido oficio à sua Excelência o Prefeito Municipal, solicitando-lhe que providencie com "urgência" a manutenção da via pública da Rua Antônio Eurico de Melo, próximo a residência de N° 481, no Bairro Boa Vista (Ginásio) que se encontra em péssimo estado de conservação, conforme demonstram fotos anexas.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Carlinhos da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_001_carlinhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_001_carlinhos.pdf</t>
   </si>
   <si>
     <t>1) Que seja feita a manutenção e colocação de proteção em uma das laterais da ponte de concreto localizada na estrada vicinal do Córrego do Meio (Pedra Branca) no sentido da Fábrica Mendes e Costa Pré Moldados Ltda, conforme demonstram fotos em anexas.  _x000D_
 2) Para que veja a possibilidade de realizar o corte de alguns bambus ao lado da citada ponte devido estar atrapalhando a visão dos motoristas.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no_003_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no_003_nedinho.pdf</t>
   </si>
   <si>
     <t>1) Que o Poder Executivo Municipal juntamente com a Secretaria Municipal de Educação analisem a viabilidade de climatização em todas as escolas e creches da rede pública municipal para maior conforto e desempenho dos alunos e profissionais da educação em virtude de altas temperaturas em nosso município_x000D_
 2) Que seja feita a manutenção e pintura de todas as quadras poliesportivas do Município.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jorge Brum</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no002_jorge.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no002_jorge.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, no uso de suas atribuições legais e em conformidade com o Regimento Interno desta Casa, após aprovação do Plenário, vem encaminhar a presente indicação ao Poder Executivo Municipal para que, por meio do órgão competente, realize à manutenção e reforma urgente do Ginásio Poliesportivo Fernando Machado (Ginásio Coberto), assegurando um ambiente apropriado e seguro para a prática esportiva e demais atividades comunitárias. _x000D_
 2025.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/inidicacao_no_003_jorge.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/inidicacao_no_003_jorge.pdf</t>
   </si>
   <si>
     <t>Que realize a revitalização e manutenção da área de lazer do Bairro São Lucas, especialmente do parque infantil, garantindo um ambiente seguro e apropriado para a recreação das crianças.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_004_nedinho.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_004_nedinho.pdf</t>
   </si>
   <si>
     <t>Que providencie a troca dos aparelhos da Academia ao Ar Livre, instalada em frente a Associação de Moradores Amigos da Grama - AMAGRAMA.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_004_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_004_washington.pdf</t>
   </si>
   <si>
     <t>a viabilidade de colocar 02 (dois) veículos de acordo com a demanda para fazer o transporte de pacientes em tratamento fora do domicílio que serão destinados para cidades de Muriaé e Juiz de Fora.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_no_003_washington.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_no_003_washington.pdf</t>
   </si>
   <si>
     <t>INDICA à municipalidade, para que estude a viabilidade de se complementar o pavimento com bloquetes de um pequeno trecho da estrada vicinal que tem aproximadamente um 100 (cem) metros da residência do Senhor José Custódio na Comunidade de Santa Isabel.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_no_002_miro.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_no_002_miro.pdf</t>
   </si>
   <si>
     <t>realizar a manutenção (roçagem) e instalação de corrimão nas laterais do escadão que interliga à Rua Alcides Alves Filho a Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dominguinhos, Nedinho</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_no_001_domingunnhos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_no_001_domingunnhos.pdf</t>
   </si>
   <si>
     <t>que estudem a possibilidade de construir abrigo (guaritas) em todas as paradas de ônibus dos Bairros Grama, Centro, Patrimônio e na Avenida Dr. João Cataldo Pinto.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marco Aurélio, Miro Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_002_marcos.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_002_marcos.pdf</t>
   </si>
   <si>
     <t>apresentam esta indicação com o objetivo de solicitar à Prefeitura Municipal, a adesão imediata à plataforma digital CONTRATA+BRASIL [https://www.gov.br/contratamaisbrasil/pt-br], recentemente lançada pelo Governo Federal. Esta iniciativa visa facilitar e ampliar a participação dos Microempreendedores Individuais (MEI) nas compras públicas, tanto municipais quanto estaduais e federais, promovendo um ambiente mais democrático, inclusivo e acessível para os pequenos negócios locais.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Anderson da Fármacia, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_numero_003_de_06_de_marco_de_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_numero_003_de_06_de_marco_de_2.pdf</t>
   </si>
   <si>
     <t>Que se providencie a construção de uma ponte seca no Córrego dos Macacos próximo a residência do Senhor José Cardoso Sobrinho (vulgo José Roque),</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_numero_005_de_06_de_marco_de_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_numero_005_de_06_de_marco_de_2.pdf</t>
   </si>
   <si>
     <t>A necessidade urgente de proceder a manutenção da ponte seca localizada na estrada vicinal do Córrego dos Cariocas sentido ao Bairro Vale do Ouro.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_numero_006_de_06_de_marco_de_2.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_numero_006_de_06_de_marco_de_2.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a remoção de 02 (dois') postes de energia elétrica que estão instalados na Rua Delfina Vieira Toledo no Bairro Vale do Ouro, sendo dois postes se encontra um dentro e outro fora do lote de propriedade do Senhor Antônio Jorge.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Washington Luiz Nunes Apolinario, Carlinhos da Colônia, Márcia Cocati</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_numero_005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_numero_005.pdf</t>
   </si>
   <si>
     <t>Que seja implementado a construção/instalação de poços artesianos nos Bairros de nossa cidade que ainda não foram contemplados e que haja necessidade, medida essa que irá auxiliar no abastecimento de água para a população.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_no_002_carlim.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_no_002_carlim.pdf</t>
   </si>
   <si>
     <t>1) Que verifique a possibilidade de construção, de um muro de arrimo de contenção de encosta perto da academia ao ar livre. _x000D_
 2) Sugerimos após feita esta benfeitoria que possam fazer uma área de lazer e revitalização do local_x000D_
  3) Que seja construído uma guarita à pedido das mães para as crianças ficarem aguardando o ônibus escolar.</t>
   </si>
   <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_n_034_de_09_de_fevereiro_de_20.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, após ouvido o Plenário, vem respeitosamente indicar o Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizados o seguinte nas margens do Rio Paraopeba, especialmente nos trechos que cortam a área urbana do município: serviços de limpeza, capina, remoção de lixo e entulhos e roçagem para prevenir alagamentos.</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_n_052_de_09_de_fevereiro_de_20.pdf</t>
+  </si>
+  <si>
+    <t>No Exercício de suas funções e na forma regimental, o Vereador que abaixo subscreve, INDICA e apresenta ao Poder Executivo o seguinte, no intuito de que esta administração realize obras e serviços, com urgência, nas seguintes Comunidades Rurais: _x000D_
+_x000D_
+1)Reiteração da Indicação n° 008 de 24 de março de 2025 - Comunidade Rural dos Pires:_x000D_
+- Calçamento em bloquetes desde a igreja até a entrada da encruzilhada do sítio do Senhor Valdeci Teixeira; e que faça o recolhimento do lixo e que possam implantar pontos de coleta._x000D_
+- Construir pontes de concreto que dá acesso nas seguintes localidades: (Ponte "Rossir") e (Ponte "Paco") e na grota que dá acesso as propriedades dos Senhores Rossir, Joninhas, Toninho, Célio, Renato e Jéssica._x000D_
+_x000D_
+- Instalação de um reservatório de água para captação e armazenamento da mesma ou que seja providenciado uma caixa d'água menor e 30 metros de canos para melhorar o sistema de distribuição de água da mina que se encontra na propriedade do Senhor Valdeci.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_n_003_de_24_de_marco_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores signatários, após tramitação regimental, INDICAM, ao Excelentíssimo Senhor Prefeito Municipal, que através do órgão competente da municipalidade, tome as medidas necessárias, objetivando a manutenção do calçamento da Rua Alferes Joaquim da Rocha - Morro Grande (reiterando as indicações n° 012 e n° 013 de 2022) no que segue: Manutenção do calçamento nas proximidades do Mercado do Senhor Carlos em toda a sua extensão e perto do terreno do Senhor Corjesus.</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_n_005_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que subscrevem a presente indicação vêm, por meio desta, solicitar ao Poder Executivo Municipal que através do Setor competente realize o seguinte na Rua José Heleno de Souza, localizada entre a Rua Dr. Manoel Cataldo e Rio Paraopeba: complementação do calçamento; impantação de mais bueiros e instalação de 03 (três) postes de iluminação pública.</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_n_006_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, com observância nas disposições regimentais, que seja expedido ofício à sua Excelência o Prefeito Municipal, solicitando-lhe que, junto  ao Setor competente que realizem serviços de podas de algumas das árvores que compõem a arborização da via pública localizada na Rua Nicolau Cândido Pereira, próximo a residência de nº 375, no Bairro Patrimônio, conforme registros fotográficos.</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_n_009_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, indicam que após a tramitação regimental desta Casa, seja enviado o expediente reivindicatório ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras para que seja providenciada a adoção das seguintes medidas de interesse público: _x000D_
+1) Que seja feita a reforma total da ponte de concreto denominada "ponte verde" sob o Rio Paraopeba localizada no final do Bairro Grama sentido a Pedra Branca. _x000D_
+2) Sugerimos que seja construída uma rotatória onde foi feita a abertura do terreno localizado nas proximidades da referida ponte.</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_n_010_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, indica que após tramitação regimental desta Casa, seja enviado o expediente reivindicatório ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria compete para que seja implantado internet através do Programa Cidadão Online da Prefeitura na Comunidade dos Pires em torno da Igreja São Judas Tadeu e em outras comunidades, caso não haja este programa.</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_n_010_de_31_de_marco_de_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, INDICA nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO as seguintes INDICAÇÕES de minha autoria, a fim de que seja providenciada junto ao Setor competente a adoção das seguintes medidas de interesse público: 1ª) INDICAÇÃO Nº 038/2021 - Que a Prefeitura Municipal de Tocantins possa estar disponibilizando e contratando serviços de aração e gradagem de terras para os agricultores rurais do nosso município, com objetivo de contribuir para o fortalecimento de nossa agricultura familiar; e sugiro que envie a esta Casa de Leis um projeto de lei que institua a Secretaria Municipal do Meio Ambiente e Agricultura em nosso município.</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_n_011_de_31_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, INDICA nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO ao seguintes INDICAÇÕES de minha autoria, sugerindo que encaminhe à apreciação deste Legislativo as minutas dos seguintes anteprojetos de leis, que seguem em anexo: 1)ª - INDICAÇÃO N° 018/2021 - Anteprojeto que institui o Programa "Pro-Criança", de caráter sócio educativo, necessidade que se torna imprescindível face a ociosidade de nossas crianças e adolescentes._x000D_
+2)ª - INDICAÇÃO Nº 032/2021 - Anteprojeto de Lei: implantação de uma Central de Reciclagem de Entulhos de Materiais de Construção Civil, Reformas ou Demolições- O Município não tem local apropriado para o descarte de entulho, o que acaba resultando em descartes clandestinos feitos em qualquer lugar, prejudicando a população e a cidade como um todo e o meio ambiente. _x000D_
+Anteprojeto de Lei: "Insitui o Programa Farmácia Solidária"</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Dominguinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_n_003_de_22_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Roberto Domingos Teixeira, vereador que abaixo se subscreve, solicita, cumpridas as exigências parlamentares, que seja enviada ai Excelentíssimo Senhor Prefeito Municipal, a Indicação:_x000D_
+1°) Implantação de bebedouros de água potável, arquibancadas ou banco e construção de vestiário e banheiros no entorno da quadra e grama sintética, localizada no Loteamento Novo Horizonte._x000D_
+2°) Sugiro se for possível, que disponibilize um servidor para manutenção destes espaços e do Campo de Futebol Vereador Zezito Cardoso.</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n_005_de_28_de_abril_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores signatários que a esta subscrevem, de acordo com o Regimento Interno desta Casa, após aprovação do Plenário, vêm encaminhar a presente indicação, ao Poder Executivo Municipal que por meio do Órgão competente, que viabilize para a Rua José Gonçalves de Oliveira, localizada no Centro (Largo) os serviços de recapeamento e pavimentação de massa asfaltica, conforme demonstram registros fotográficos.</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n_005_de_28_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Senhor Prefeito que determine ao Setor competente, a realização de um estudo com urgência, a implantação de faixa de pedestres e redutores de velocidades com a devida sinalização na Rua Antônio Machado Sobrinho em frente ao N° 156 e defronte ao Templo da Igreja Assembleia de Deus Ministério Madureira, que se justifica em razão de não haver sinalização adequada para que os motoristas reduzam a velocidade ou priorizem a travessia dos pedestres.</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Tita</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n_005_de_22_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>1ª) INDICAÇÃO N° 010/2021 - Solicita a realização de pavimentação asfáltica da Rua Nicolau Cândido Pereira, no Bairro Patrimônio, conforme registros fotográficos. _x000D_
+2ª) INDICAÇÃO N° 022/2023 - Escola Municipal Corrado Roberti - Que seja verificada a possibilidade de aquisição e instalação de mais bebedouros com água potável.</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Marco Aurélio</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n_006_de_07_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador signatário que a esta subscreve, de acordo com o Regimento Interno desta Casa, após aprovação do Plenário, reiterando eventuais indicações anteriores realizadas sobre este assunto por outros vereadores, venho por meio desta encaminhar a presente indicação, ao Poder Executivo Municipal que por meio do Órgão competente viabilize a sinalização e adequação de todos os quebra-molas existentes nas ruas de Tocantins ao artigo 94, do CTB e às regras de instalação previstas no Manual Brasileiro de Sinalização de Trânsito, que adote as providências necessárias para adequar as lombadas das ruas de Tocantins às normas brasileiras de trânsito.</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n_006_de_22_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>EVANI TAVARES que a esta subscreve, usando de suas atribuições que lhes são conferidas por Lei, apresenta à Vossa Excelência, na forma regimental, que envie a presente reivindicação ao Diretor/Presidente do Serviço Autônomo de Água e Esgoto de Tocantins - SAAET para que possa estudar a viabilidade de fazer análise da água potável dos munícipes que tem propriedades nas zonas rurais e que possuem poços de cisternas.</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n_011_de_14_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, indicam que após tramitação regimental desta Casa, seja enviado o expediente reivindicatório ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras sugerindo que elabore um projeto para construção de um galpão para eventos, visando para a população do município de qualquer segmento.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n_012_de_14_de_abril_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, indica que após tramitação regimental desta Casa, seja enviado o expediente reivindicatório ao Excelentíssimo Senhor Prefeito Municipal, através do Órgão competente para que viabilize a implantação de rede de iluminação pública em toda a área da Comunidade do Santo Antônio, principalmente onde há conjuntos residenciais e que seja feita expansão em outras comunidades rurais onde não houver.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n_012_de_14_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Nedson Soares de Souza Lima, requer a Vossa Excelência, ouvido o Plenário, seja oficiado ao Executivo Municipal juntamente com a Secretaria responsável, no sentido de viabilizar o cumprimento da Lei Municipal N° 650 de 10 de junho de 2020 em que "Dispõe sobre a obrigatoriedade de inserção do símbolo mundial da conscientização do Transtorno do Espectro Autista (TEA) nas placas de atendimento prioritário e institui o cartão de identificação para pessoa com TEA" de minha autoria e do ex-vereador Angelo Vicente Rodrigues.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n_013_de_28_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, solicita depois de ouvir o Plenário, que seja encaminhada a seguinte Indicação o Poder Executivo Municipal através do Setor competente, que se empenhe na aquisição ou que possa ceder um ônibus ou uma van para atender as necessidades e demandas de caráter cultural, educacional, religioso, lazer e esportes, conforme se justifica.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n_011_de_14_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n_012_de_14_de_abril_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n_012_de_14_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n_013_de_14_de_abril_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, INDICAM nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal juntamente com a Secretaria Municipal de Obras a fim de que estude a possibilidade de viabilizar o asfaltamento em frente e ao entorno do Centro Municipal de Educação Infantil Maria Aparecida Razzi Rossi (Cidinha), localizado no Bairro Grama e que seja feita a sinalização devido ser unia área escolar para melhor segurança dos motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n_013_de_28_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n_014_de_28_de_abril_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, INDICAM nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO as seguintes INDICAÇÕES de minha autoria, a fim de que seja providenciada junto ao Setor competente na adoção das seguintes medidas de interesse público: _x000D_
+1º) INDICAÇÃO N° 094/2023 - Necessidade de viabilizar recursos para a implantação de pavimentação (calçamento) nas seguintes localidades: 1°) Em toda a extensão do Morro das Pedras até a Fazenda Sacramento:2°) Na Ponte Verde sentido a Comunidade da Pedra Branca até o Córrego dos Cachorros e, 3°)Sugerimos que seja retirado os quebra-molas que foram construídos na subida do Morro das Pedras. _x000D_
+2º) INDICAÇÃO N° 096/2023 - Que providencie para a Rua João Modesto de Oliveira em sentido a BR - MG 265, o calçamento com bloquetes ou massa asfáltica, e colocação de postes de iluminação pública com luminária.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n_014_de_28_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, depois de observar as normas regimentais, INDICA ao Excelentíssimo Senhor Chefe do Poder Executivo Municipal, através do órgão competente da Administração, dê a devida atenção a esta indicação e envidar esforços no sentido de promover manilhamento próximo a Estação de Tocantins para captação de águas pluviais, _x000D_
+2025.</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n_004_de_05_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>EVANI TAVARES que a esta subscreve e demais vereadores subscritos, usando de suas atribuições que lhes são conferidas por Lei, apresenta à Vossa Exceléncia, na forma regimental, que envie a presente reivindicação ao Diretor/Presidente do Serviço Autônomo de Água e Esgoto de Tocantins - SAAET para que priorize as seguintes ações importantes para garantir a qualidade da água e a saúde pública: 1) Estação de Tratamento de Água - ETA - Que proceda a limpeza dos filtros e nos tanques de decantação. _x000D_
+2) Limpeza do reservatório de água da antiga estação de tratamento de água localizado no Bairro Bela Vista (ao lado da propriedade do ex-servidor da prefeitura o Sr. Jacinto Aquiles Vieira).</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n_005_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, após cumpridas todas as formalidades legais e regimentais, que seja enviado expediente ao Prefeito Municipal, para que determine a Secretaria Municipal de Obras possa tomar as seguintes providèncias na Rua Caetano Roberti, no Bairro Vale do Ouro o que se segue: _x000D_
+Que verifique a possibilidade da instalação de 01 (um) poste de iluminação pública próximo aos comércios existentes nesta referida rua, conforme demonstra registros fotográficos. _x000D_
+2025.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n_007_de_26_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n_007_de_12_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Vereador Christopher Florêncio Machado e demais vereadores subscritos, no uso de suas atribuições legais, vêm respeitosamente à presença de Vossa Excelência, indicar à prefeitura Municipal de Tocantins, por meio da Secretaria Municipal de Obras e/ou Departamento de Trânsito, a necessidade da realização de levantamento técnico e estudo sobre a sinalização de trânsito no município e melhorias viárias, com inclusão de placas indicativas dos bairros, com vistas à implementação de melhorias, tais corno:_x000D_
+1 - Implantação de placas de sinalização em pontos estratégicos da cidade, para garantir a segurança dos pedestres, motoristas e ciclistas, e a melhor organização do trânsito local._x000D_
+2 - Pintura de quebra-molas e faixas de pedestres, conforme recomendação do Código de Trânsito Brasileiro, para aumentar a visibilidade e segurança das áreas de maior fluxo de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_n_008_de_26_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, INDICAM nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO as seguintes INDICAÇÕES de minha autoria e co-autoria do vereador Nedson Soares de Souza Lima, a Fim de que seja providenciada junto ao Setor competente a adoção das seguintes medidas de interesse público, estas solicitações já foram formalizadas sem nenhuma providência até momento._x000D_
+1º)	INDICAÇÃO N° 013/2021 - Que providenciem aquisição e implantação de academia ao ar livre nas seguintes Comunidades Rurais: Canto do Rio. Barro Branco e no Vasquinho._x000D_
+2º)INDICAÇÃO N°025/2023 - Que seja instalado parquinhos de plástico em todas as creches do Município.</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_n_015_de_05_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, INDICA nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO as seguintes INDICAÇÕES de minha autoria, a fim de que seja providenciada junto ao Setor competente na adoção das seguintes medidas de interesse público: _x000D_
+1ª) INDICAÇÃO N° 014/2021 - Solicitando a possibilidade de estabelecer critérios para a cessão de veículos de transporte de passageiros a instituições de ensino, culturais, desportivas e filantrópicas, para participação em eventos, realizados na circunscrição municipal ou em outro município no âmbito de 100 (cem) quilômetros. _x000D_
+2ª) INDICAÇÃO N° 054/2022 - Que se digne estudar a possibilidade de construção de uma passarela para pedestre no outro lado da ponte sobre o Rio Paraopeba na Avenida Dr. João Cataldo Pinto.</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_n_016_de_12_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem vem, respeitosamente, na forma regimental ouvido o Egrégio Plenário desta Casa, apresenta a presente REITERAÇÃO das seguintes Indicações solicitando que providências sejam tomadas pelo Setor competente da Prefeitura sobre o seguinte _x000D_
+1º) INDICAÇÃO Nº070/2022 - Sugerimos ao Executivo Municipal ou Órgão competente o seguinte com referência ao abrigo rodoviário:1°) Que o Executivo possa rever se há possibilidade de fazer um projeto de reforma ou melhorias na rodoviária ou, 2°) Que o Executivo possa estudar com o Departamento de Estradas e Rodagem - DER ou com Estado a possibilidade de devolver o dinheiro da rodoviária e depois demolir. _x000D_
+2º) INDICAÇÃO Nº' 105/2023 - Que seja estudada a possibilidade de que o Executivo Municipal crie um Programa Habitacional próprio para aqueles que ganharam seus lotes no Loteamento Novo Horizonte e que não se enquadraram nos requisitos da Lei n° 777 de 05 de dezembro de 2023,</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem vêm, respeitosamente, na forma regimental ouvido o Egrégio Plenário desta Casa, apresentar a presente REITERAÇÃO das seguintes Indicações solicitando que providências sejam tomadas pelo Setor competente da Prefeitura sobre o seguinte: 1°) INDICAÇÃO N°026/2023 - Que seja providenciado o seguinte no Loteamento Novo Horizonte: Implantação de alambrado ao redor do Campo de Futebol Zezito Cardoso; Que seja feita limpeza do mato e aplicação de herbicida no campo sintético e que tome providência com relação aos animais que estão entrando dentro do campo. 2°) INDICAÇÃO N° 085/2023 - Sugerimos a viabilidade de reformar as escolas rurais que estão desativadas das Comunidades: dos Pires, Beija-Flor, Pedra Branca e Santa Isabel.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_n_007_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que esta subscrevem, após aprovação em plenário, vêm, respeitosamente, Solicitar ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as providências necessárias para a instalação de uni corrimão na ponte localizada na Comunidade Pedra Branca, neste Município.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_n_007_de_02_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores signatários, no uso da atribuição que lhes confere o Regimento Interno, vem por meio desta, REITERAR a indicação Nº 002 de 02 de fevereiro de 2025 ao Poder Executivo Municipal que, por meio do órgão competente, proceda instalação de corrimão de segurança no "estadão" de acesso ao bairro Bela Vista/ Morro do Asilo, à verificação in loco junto para avaliar a instalação de um corrimão de segurança no local conhecido como "escadão", que faz a ligação entre o rua Engenheiro João Cataldo Pinto (rodovia MG 265) e o Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_n_008_de_02_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores signatários, no uso da atribuição que lhes confere o Regimento Interno, vem por meio desta, REITERAR a indicação N2 002 de 02 de fevereiro de 2025 ao Poder Executivo Municipal que, por meio do órgão competente, proceda instalação de corrimão de segurança no "estadão" de acesso ao bairro 13ela Vista/ Morro do Asilo, à verificação in loco junto para avaliar a instalação de um corrimão de segurança no local conhecido como "estadão", que faz a ligação entre o rua Engenheiro João Cataldo Pinto (rodovia MG 265) e o Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_n_008_de_09_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores signatários, no uso da atribuição que lhes confere o Regimento Interno, vem por meio desta, REITERAR a indicação Nº 002 de 02 de fevereiro de 2025 ao Poder Executivo Municipal que, por meio do órgão competente, proceda instalação de corrimão de segurança no "estadão" de acesso ao bairro 13ela Vista/ Morro do Asilo, à verificação in loco junto para avaliar a instalação de um corrimão de segurança no local conhecido como "estadão", que faz a ligação entre o rua Engenheiro João Cataldo Pinto (rodovia MG 265) e o Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_de_n_008_de_16_de_junho_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores signatários, no uso da atribuição que lhe confere o Regimento Interno,solicita que seja apresentado na próxima reunião e submetida à apreciação do Plenário, a seguinte INDICAÇÃO: _x000D_
+"Vimos, por meio desta, indicar ao Poder Executivo Municipal que adote providências para a manutenção e pintura das faixas de pedestres existentes no trecho urbano na rodovia MG 265, uma vez que, após verificação, percebemos que todas se encontram apagadas, incompletas e com pouca visibilidade pelos motoristas, com atenção especial à que se encontra em frente ao Estádio do Itararé."</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_n_008_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_n_008_de_30_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso de suas atribuições regimentais e após aprovação em plenário, vem respeitosamente indicar ao Poder Executivo que estude a viabilidade de realizar uma reforma completa no espaço onde são realizadas as consultas médicas na Escola Municipal Coronel Joaquim Reis, localizada no Bairro Vale do Ouro.</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_n_009_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+Nos termos do Regimento Interno desta Casa Legislativa, indicamos ao Excelentíssimo Senhor Prefeito Municipal que seja realizada manutenção urgente na Rua Antônio Oliveira Marques, que se encontra em más condições de trafegabilidade devido ao grande número de buracos causados pelas chuvas. conforme fotos anexas.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_n_009_de_02_de_junho_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Evani Tavares, Vereador abaixo subscrito, após cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja enviado expediente ao Prefeito Municipal, indicando a seguinte sugestão: _x000D_
+Que o Executivo Municipal, através da empresa responsável, faça o recolhimento do lixo na Comunidade do Barro Branco implantando pontos estratégicos de coleta e com recipientes fechados.</t>
+  </si>
+  <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Tocantins/MG que estude a viabilidade de instituir uni programa de incentivo à adimplência tributária, concedendo desconto de 5% (cinco por cento) no IPTU e na tarifa de água aos contribuintes que efetuarem os pagamentos em dia, bem como a realização de sorteios de brindes e prêmios em dinheiro entre esses contribuintes. _x000D_
+Sugestão de premiação: 1° sorteio: uma motocicleta (ou item equivalente); 2° sorteio: RS 10.000,00; 3° sorteio: RS 8.000,00; 4° sorteio: RS 5.000,00; 5° sorteio: RS 3.000,00. Ou ainda outros valores e prêmios que o Executivo julgar mais adequados, conforme disponibilidade orçamentária.Os sorteios deverão ser realizados com base nos resultados da Loteria Federal da Caixa Económica Federal, garantindo assim transparência, lisura e segurança jurídica ao processo.</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_n_010_de_16_de_junho_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Washington Luiz Nunes Apolinário Presidente da Câmara Municipal de Tocantins (MG)_x000D_
+ Senhor Presidente, _x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a instalação de redutores de velocidade (quebra-molas) na Rua Eleutério Costa, situada no Bairro Grama, especialmente em ponto estratégico próximo ao cruzamento existente no local. Conforme fotos anexas.</t>
+  </si>
+  <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_n_010_de_09_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+Evani Tavares, Vereador abaixo subscrito, após cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja enviado expediente ao Prefeito Municipal, indicando a seguinte sugestão: _x000D_
+Indica a necessidade de instalação de um redutor de velocidade (quebra-molas) na Rua Feliciano da Mota Couto Júnior, nas proximidades do número 295, no bairro Dr. Melão.</t>
+  </si>
+  <si>
+    <t>2874</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_n_011_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar a Vossa Excelência, Senhor Prefeito Municipal, que seja estudada a viabilidade de investir na aquisição de ferramentas, equipamentos e implementos modernos, destinados à execução dos serviços manuais rotineiros realizados pelas equipes da Prefeitura.</t>
+  </si>
+  <si>
+    <t>2875</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_n_015_de_02_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa, e com fundamento na Lei Orgânica Municipal, apresenta o seguinte: Que o Excelentíssimo Senhor Prefeito Municipal por meio da Secretaria competente estude a viabilidade e proceda à implantação de sistema de iluminação e um novo vestiário no campo de futebol da Comunidade Rural do Beija-Flor, neste município.</t>
+  </si>
+  <si>
+    <t>2876</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_n_016_de_09_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas, com urgência, as providências necessárias para a reforma da ponte de madeira que dá acesso à grota do Sr. Carlos Mendes, localizada na comunidade Santa Isabel.</t>
+  </si>
+  <si>
+    <t>2877</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_n_017_de_09_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais e dentro das atribuições legais do cargo, os Vereadores que esta subscreve apresentam à consideração do Plenário a seguinte Indicação, e solicita que, após a devida tramitação, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal: "Indica ao Senhor Prefeito Municipal que sejam tomadas as providências necessárias para a reforma da Igreja da Comunidade do Canto do Rio, bem como a execução de obras de calçamento e instalação de iluminação pública no entorno da referida igreja."</t>
+  </si>
+  <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_n_018_de_02_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa e pela Lei Orgânica Municipal, apresenta o seguinte: Que o Excelentíssimo Senhor Prefeito Municipal determine, em caráter de urgência, à Secretaria Municipal competente, a continuação e conclusão das obras de calçamento da Rua Vantuil Antônio Justino da Silva, localizada no Bairro Floresta, neste município, utilzando-se de bloquetes ou massa asfáltica, conforme viabilidade técnica e orçamentária.</t>
+  </si>
+  <si>
+    <t>2879</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_n_018_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais vigentes e após ouvido o Plenário, INDICO ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as devidas providências para: _x000D_
+1 - Criação de um Centro de Convivência para Pessoas da Terceira Idade; _x000D_
+2 - Construção de um Centro de Atendimento Multidisciplinar destinado ao acompanhamento e cuidado de pessoas com Transtorno do Espectro Autista - TEA.</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_n_019_de_02_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Que o Excelentíssimo Senhor Prefeito Municipal determine à Secretaria Municipal de Obras a realização de obras drenagem pluvial na Rua José Vieria Lima, no Bairro Grama, com construção de dois bueiros adicionais, de forma a ampliar a capacidade de escoamento das águas pluviais, especialmente nos períodos de chuvas intensas."</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_n_019_de_23_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, nos termos regimentais, que determine ao setor competente da Prefeitura a implantação de um bueiro de captação de águas pluviais na Rua José Heleno de Souza, nº 25, nas proximidades da metalúrgica do Senhor Rodrigo, neste município.</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n_021_de_09_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais e após ouvido o plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal que sejam tomadas as seguintes providências em benefício da Comunidade dos Pires: 1) Que seja estudada a viabilidade de instalar refletores ao redor do campo de futebol local, proporcionando iluminação adequada para a prática esportiva no período noturno. _x000D_
+2) Que seja providência a instalação da Academia ao Ar Livre, equipamento este que já se encontra disponível estando à disposição da comunidade, aguardando colocação.</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_022_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+Nos termos do art.53 do Regimento Interno desta Casa Legislativa, indico ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providencias necessárias para a contratação de zelador(a) ambiental, com a finalidade de atuar diretamente na manutenção, conservação, e educação ambiental nas praças e espaços públicos da cidade.</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n_023_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após apreciação do Plenário, vem, respeitosamente, indicar ao Executivo Municipal que, por meio da Secretaria competente, estude a viabilidade de firmar parceria com o Consórcio Intermunicipal de Saúde "Sim-Saúde" para a realização de uma ação voltada à saúde ocular no município. A ação poderá incluir a realização de exames oftalmológicos gratuitos e a distribuição de óculos corretivos às pessoas inscritas no Cadastro Único (CadÚnico) para Programas Sociais do Governo, bem como aos alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n_023_de_16_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação do Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a manutenção do calçamento na entrada da Travessa Juanito Bicalho, localizada no Bairro Grama._x000D_
+Segue em anexo a fotografia da situação do referido local.</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n_003_de_14_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Márcia Maria Cocati, Vereadora que abaixo se subscreve, requer ao Presidente desta Casa, cumpridas as exigências legais, que envie ao Executivo a Indicação que se segue: _x000D_
+"Que o Executivo oficialize a solicitação para a retirada dos cabeamentos e equipamentos, de responsabilidade da Energisa, que está usando os postes de iluminação como suporte dos materiais não mais utilizáveis."</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n_011_de_14_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, que seja oficializado ao Senhor Prefeito Municipal REITERANDO a INDICAÇÃO Nº 005 DE 17 DE ABRIL DE 2017, de minha autoria, a fim de que seja providenciada junto ao Setor competente a necessidade de reduzir o canteiro que contorna o trevo da rodovia MG 265 em frente oficina do Leandro.</t>
+  </si>
+  <si>
+    <t>2888</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n_012_de_07_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar a Vossa Excelência o Senhor Prefeito Municipal que seja realizada a instalação de redutores de velocidade (quebra-molas) e faixas de pedestres no cruzamento das ruas Nicolau Robert e José Angelino Pereira, localizadas ao lado da Escola Estadual Dr. João Pinto.</t>
+  </si>
+  <si>
+    <t>2889</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n_013_de_07_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal a realização de manutenção urgente na caixa de passagem localizada no passeio em frente à residência de número 287, na Rua José Angelino Pereira, Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n_020_de_14_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+_x000D_
+O Vereador que subscreve a presente indicação vem, por meio desta, indicar ao Poder Executivo Municipal através do Setor competente, a analise da viabilidade de instituir um programa municipal de fomento à agricultura, voltado à valorização, apoio técnico e incentivo à produção rural, especialmente junto aos pequenos produtores, agricultores familiares e assentamentos rurais do município.</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n_025_de_14_de_julho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+Os Vereadores que esta subscrevem, no uso de suas atribuições regimentais e após aprovação do Plenário, vem, respeitosamente, REITERAR a Indicação N° 025 de 25 de maio de 2021 que solicita ao Poder Executivo Municipal e Setor Competente a regulamentação de pontos de paradas de ônibus colocando placas, bem como a construção de guaritas na Avenida Prefeito Corrado Roberti e nos Bairros Grama e Patrimônio para a acomodação de passageiros, acrescentando também uma parada no trevo sentido Juiz de Fora.</t>
+  </si>
+  <si>
+    <t>2892</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n_015_de_11_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio do setor competente,que seja realizada a instalação de: _x000D_
+1) Placa de "Proibido Estacionar" no trecho inicial do bairro Grama na Avenida Joaquim Dias Santiago, próximo ao depósito do Supermercado Nova Era; _x000D_
+2) Placa de "Carga e Descarga" autorizando a operação no período comercial para atendimento específico ao supermercado.</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n_016_de_11_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, nos termos regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja implantada uma área exclusiva para carga e descarga em horário comercial em parte da rua paralela à Praça do Rosário, em frente ao Supermercado Oliveira &amp; Filhos e ao Bar XXVer, no trecho compreendido do final do ponto de ônibus até o fim do canteiro central.</t>
+  </si>
+  <si>
+    <t>2894</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n_021_de_04_de_agosto_de_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a),_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio do setor competente, que estude a viabilidade da construção de uma nova Creche/Escola no bairro do Ginásio (Boa Vista), no município de Tocantins-MG.</t>
+  </si>
+  <si>
+    <t>2895</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n_021_de_04_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n_021_de_04_de_agosto_de_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a),_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem respeitosamente REITERAR Indicação N° 044 de 06 de março de 2023 que solicita ao Poder Executivo Municipal, por meio do setor competente, que seja estudada a viabilidade de instalar placas nas principais entradas do município, informando que a cidade de Tocantins é monitorada 24 horas por dia por câmeras de segurança.</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n_026_de_04_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal que sejam adotadas providências para a Rua Geralda Rodrigues Costa, no sentido da BR-MG 265, no que se refere aos seguintes pontos:_x000D_
+_x000D_
+1) Execução do calçamento com bloquetes ou aplicação de massa asfáltica no trecho que ainda se encontra sem pavimentação;_x000D_
+2) Instalação de postes de iluminação pública, com luminárias adequadas para garantir visibilidade e segurança no período noturno.</t>
+  </si>
+  <si>
+    <t>2898</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n_027_de_11_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal que estude a viabilidade de implantação de uma área de lazer no Loteamento Novo Horizonte, em ponto estratégico, contemplando uma pracinha com academia ao ar livre, parque infantil e pista de skate, visando atender às necessidades de lazer, recreação e prática esportiva dos moradores da região.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal, em conjunto com a Secretaria competente, que providencie a instalação de redutores de velocidade (quebra-molas) nas extremidades da rotatória situada ao final da Avenida Joaquim Dias Santiago, no bairro Grama, conforme evidenciado na fotografia anexa.</t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_n_029_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores que esta subscrevem, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente apresentar o seguinte Anteprojeto de Lei que "Dispõe sobre concessão de isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de pessoas com deficiência de Síndrome de Down, Autismo e portadores de doenças consideradas graves elencadas nesta Lei ou que tenham dependentes nessa condição, no âmbito do município de Tocantins - MG.</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_n_029_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais e após aprovação em Plenário, vem respeitosamente indicar ao Poder Executivo Municipal:_x000D_
+_x000D_
+ 1) Que seja estudada a possibilidade de concluir o calçamento da Rua do ex- Vereador Ademir Cabido;_x000D_
+2)Que seja estudada a possibilidade de executar o calçamento de uma via que dá acesso à Rua Geraldo Magela Machado.</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_n_031_de_18_de_agosto_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que a presente subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem respeitosamente indicar ao Poder Executivo Municipal, em conjunto com a secretaria competente, as seguintes providências:_x000D_
+_x000D_
+1)Que seja estudada a viabilidade de abertura e construção de uma rua paralela à Rua Sudário Soares de Souza Lima, com a devida pavimentação em bloquetes;_x000D_
+2) Que seja avaliada a possibilidade de implantação de uma rotatória no final da Rua Sudário Soares de Souza Lima, no sentido da Avenida Joaquim Dias Santiago.</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_n_005_de_15_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, e após aprovação em Plenário, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que determine, junto ao setor competente, as seguintes melhorias:_x000D_
+_x000D_
+1º) Refazer o calçamento das ruas Deise Maria Pinto e Vereador Miguel Rodrigues de Oliveira;_x000D_
+2º) Instalar placas de identificação na rua José Alonso Verbena no Bairro Explanada e nas ruas Deise Maria Pinto e Vereador Miguel Rodrigues de Oliveira no Bairro Bom Clima.</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores que subscrevem a presente indicação vêm, por meio desta, indicar ao Poder Executivo Municipal que acione a Secretaria Municipal competente para realizar a instalação de postes e rede de iluminação pública no trecho final da Rua Antônio Marangon Filho, localizada no Centro desta cidade, conforme foto anexa.</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_n_010_de_1_de_setembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores signatários que subscrevem a presente indicação vêm, por meio desta, indicar ao Poder Executivo Municipal que acione a Secretaria Municipal competente para a instalação de sinalização viária para regular o estacionamento na travessa de acesso ao Bairro Boa Vista, ao lado do Restaurante JP Grill.</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n_010_de_09_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, e após aprovação em Plenário, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que estude a viabilidade de realizar a manutenção do calçamento da Rua Alferes Joaquim da Rocha, no sentido ao Morro Grande - Zona Rural.</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n_023_de_15_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+O Vereador que subscreve presente indicação vem, por meio desta, solicitar ao Poder Executivo Municipal através do Setor competente, que providencie a instalação de urna academia ao ar livre nas dependências ou imediações do Posto de Saúde São José, localizado no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n_024_de_15_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que seja estudada a possibilidade de isentar a entidade APAE do pagamento de quaisquer taxas para instalação de barracas e participação em eventos custeados pelo Poder Público Municipal, sempre que houver cobrança.</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n_025_de_15_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores(s),_x000D_
+O Vereador que a presente subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal que estude a possibilidade de disponibilizar sensores de monitoramento de glicemia para portadores de Diabetes Mellitus tipo 1.</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n_026_de_22_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, _x000D_
+_x000D_
+O Vereador que esta subscreve, após tramitação regimental e ouvido o Plenário, vem, por meio desta, indicar ao Poder Executivo Municipal que seja realizada a melhoria da estrada que dá acesso ao ETA — Estação de Tratamento de Água, neste município.</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n_032_de_01_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+_x000D_
+O Vereador que a presente subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem respeitosamente REITERAR a Indicação N° 036 de 10 de agosto de 2021, que sugere ao Poder Executivo Municipal, a seguinte minuta de Projeto de Lei, que: _x000D_
+"Dispõe sobre medidas complementares de segurança em prevenção e resposta a emergências em áreas e edificações no âmbito do Município e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n_033_de_09_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente, indicar ao Poder Executivo Municipal, em conjunto com a secretaria competente, que seja realizado um levantamento e, se possível, elaborado um projeto visando ao remanejamento de três postes de energia localizados no Beco Raimundo Valério, no Bairro Grama.</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n_034_de_09_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o Setor competente, Reiterar a indicação no123 de 02 de dezembro de 2024, no que se segue:_x000D_
+_x000D_
+"Que seja providenciada placas de identificação para serem fixadas nos pontos de monitoramento por câmeras de segurança do Programa "Olho Vivo", instituído pela Lei no 695, de 8 de junho de 2022, conforme foto anexa.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n_035_de_09_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O vereador subscrito, após tramitação regimental, vem Reiterara indicação n°048 de 23 de abril de 2019, para que seja encaminhada ao Senhor Prefeito Municipal e consequentemente aos órgãos responsáveis solicitando providências no sentido de determinar que seja cumprido a seguinte obrigatoriedade:_x000D_
+De acordo com a Lei N° 394, de 03 de dezembro de 2007 "Concede aos maiores de sessenta e cinco anos entrada gratuita nos Estádios e Ginásios Esportivos sediados no Município", sugerimos que seja fixado placa informativa nos acessos às bilheterias dos Estádios e Ginásios localizados no município, em lugar legível.</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n_036_de_15_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, após tramitação regimental e ouvido o Plenário, vêm frente ao Excelentíssimo Senhor Prefeito Municipal juntamente com o Setor competente, sugerirem que analisem a possibilidade de estar criando o Departamento Municipal da Agricultura e do Meio Ambiente em nosso município.</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n_037_de_22_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+Os vereadoresque abaixo subscrevem, após tramitação regimental, e após ouvido o plenário, vêm Reiterar a Indicação N°086 de 08 de maio de 2023, que sugere ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o setor competente o seguinte:_x000D_
+Que seja providenciado redutores de velocidades (quebra-molas) em vários pontos estratégicos devidamente sinalizados e que seja implantada sinalização de trânsito em todo o bairro.</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n_038_de_22_de_setembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores que abaixo subscrevem, após tramitação regimental e ouvido o Plenário, vêm, por meio desta, indicar ao Poder Executivo Municipal Que seja providenciado, em regime de urgência, na Rua Antônio Othon Marques, no Bairro Grama:_x000D_
+_x000D_
+a) O aterro e o manilhamento do córrego que desce da comunidade Pindaíba em direção ao Rio Paraopeba, no final da referida rua;_x000D_
+_x000D_
+b)Que seja feita manutenção de toda a sua extensão com aplicação de massa asfáltica.</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n_009_de_20_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador abaixo subscrito. na forma regimental e após aprovação Plenária indica ao Senhor Prefeito Municipal junto ao setor competente o seguinte: Que proceda cm caráter de urgência a colocação de 06 (seis) manilhas na estrada vicinal localizada próxima 20 terreno do Senhor Fernando Vieira e Sra. Marlene Fortunato na Comunidade do Córrego dos Pacheco.</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_n_012_de_10_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador que subscreve a presente indicação vem, por meio desta, indicar ao Poder Executivo Municipal que acione a Secretaria Municipal competente para realizar a RETIRADA de LOMBADA que ocupa todo o cruzamento das ruas José Rodrigues Marques e Farmacêutico Antônio Machado, localizadas no Bairro Boa vista e INSTALAÇÃO de quebra-molas comuns, no modelo previsto na legislação de trânsito, em pontos anteriores àquele cruzamento.</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_n_013_de_10_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador que subscreve a presente indicação vem, por meio desta, indicar ao Poder Executivo Municipal que acione a Secretaria Municipal competente para realizar a instalação de luminárias para iluminação pública em 3 postes localizados na estrada do Morro Grande, no trecho entre o fim do calçamento e a Fábrica de blocos.</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_n_018_de_10_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a instalação de quebra-molas na estrada vicinal próxima à Fazenda Pedra Branca, no trecho conhecido como Córrego dos Cachorros, entre a propriedade do Sr. Nilson e o Espaço de Festas Celebrare.</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n_019_de_28_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições que lhes são conferidas pelo Regimento Interno desta Casa Legislativa, indica ao Excelentíssimo Senhor Prefeito Municipal de Tocantins — MG, o seguinte anteprojeto de Lei que "Dispõe sobre a instalação de rastreadores em todos os veículos próprios e terceirizados a serviço da Administração Pública Municipal de Tocantins/MG, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n_027_de_20_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito,_x000D_
+O Vereador que esta subscreve, após tramitação regimental e ouvido o Plenário, vem, por meio desta, indicar ao Poder Executivo Municipal que seja providenciada a troca ou reforma do reservatório de água na comunidade Beija- Flor.</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n_040_de_13_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador abaixo subscrito, após tramitação regimental e ouvido o Plenário, indica ao Poder Executivo Municipal que seja providenciada a construção de sistema de captação de água pluvial e esgotamento sanitário na Rua Geralda Rodrigues Costa, no sentido da BR-MG 265.</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_n_041_de_13_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+"Os Vereadores que a esta subscrevem, no uso das atribuições que lhes são conferidas pelo Regimento Interno desta Casa Legislativa, indicam ao Excelentíssimo Senhor Prefeito Municipal de Tocantins MG, o seguinte anteprojeto de lei que "Autoriza o Poder Executivo a criar o Programa 'Emplaca Aqui TC', destinado a subsidiar as despesas com o emplacamento e transferência de veículos para o Município de Tocantins (MG)".</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_n_042_de__13_de_outubro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>"O Vereador que esta subscreve, requer que após tramitação regimental, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal a REITERAÇÃO DA INDICAÇÃO Nº104 DE 11 DE DEZEMBRO DE 2023 que solicita o calçamento da Travessa que dá acesso as Ruas Eurico Antônio de Melo e Vereador Tarcísio Cordeiro Gomes, localizadas nos Bairros São Gabriel e Boa Vista."</t>
+  </si>
+  <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_n_043_de_20_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+Os Vereadores que abaixo subscrevem, após tramitação regimental e ouvido o Plenário, vêm, por meio desta, indicar ao Poder Executivo Municipal o seguinte: _x000D_
+1) Que seja realizado o complemento da pavimentação com massa asfáltica na Rua José Rodrigues Marques, no sentido do Córrego da Cachorra (Morro do Zé Guim). _x000D_
+2) Que seja executado o complemento do calçamento com massa asfáltica na Rua Silvino Salustiano Marques, no Bairro Várzea.</t>
+  </si>
+  <si>
+    <t>2936</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_n_044_de_20_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+Os Vereadores que abaixo subscrevem, após tramitação regimental e ouvido o Plenário, vêm, por meio desta, indicar ao Poder Executivo Municipal que seja estudada a possibilidade de murar toda a área que cerca a Escola Corrado Roberti e o Ginásio Coberto "Curumim".</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_n_011_de_10_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, e após aprovação em Plenário, vem, respeitosamente, indicar ao Excelentíssimo 7 Senhor Prefeito Municipal, que seja realizada manutenção na Rua Joaquim de Oliveira Braga, localizada no Bairro Grama (rua sem saída).</t>
+  </si>
+  <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_n_021_de_03_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições que lhes são conferidas pelo Regimento Interno desta Casa Legislativa, vem indicar ao Excelentíssimo Senhor Prefeito Municipal de Tocantins/MG a instalação de um bueiro na Avenida Doutor João Cataldo Pinto, n° 1643, Bairro Boa Vista, nas proximidades da Auto Mecânica do Vitinho e demais imóveis comerciais.</t>
+  </si>
+  <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_n_022_de_03_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições que lhes são conferidas pelo Regimento Interno desta Casa Legislativa, vem indicar ao Excelentíssimo Senhor Prefeito Municipal que seja realizado o cascalhamento do morro do Crescenço, localizado na Comunidade do Santo Antônio.</t>
+  </si>
+  <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_n_028_de_03_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+No exercício de suas funções e na forma regimental, o Vereador que abaixo subscreve, vem reiterar a indicação nº 075 de 09 de dezembro de 2024 que INDICA ao Senhor Prefeito Municipal que determine a secretaria competente, para que realize o calçamento em bloquetes e manilhamento completo para capacitação de águas pluviais na estrada vicinal que dá acesso ao condomínio do Senhor Jairo próximo ao Morro Grande.</t>
+  </si>
+  <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_n_029_de_novembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>No exercício de suas funções e na forma regimental, os Vereadores que esta subscrevem, vêm indicar ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de firmar parceria com os alunos do curso de Educação Física da Faculdade AlphaUnipac, visando ao desenvolvimento de atividades esportivas e práticas corporais no Ginásio Coberto Municipal ou em outro espaço público disponível para a realização dessas ações.</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/indicacao_n_030_de_24_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no exercício de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Tocantins - MG que estude a viabilidade de implantação de um Centro de Referência de Assistência Social (CRAS) ou, alternativamente, a criação de uma equipe fixa de apoio socioassistencial no Ginásio Coberto do Município.</t>
+  </si>
+  <si>
+    <t>2943</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_n_045_de_10_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+"O Vereador subscrito, após tramitação regimental, vem Reiterar a Indicação no 044 de 05 de fevereiro de 2019 para que seja encaminhada ao Senhor Prefeito Municipal e consequentemente aos órgãos responsáveis o seguinte:_x000D_
+Que o departamento de trânsito possa estudar um meio para que a Rua Joaquim de Oliveira Braga no Bairro Grama tenha sentido único e colocação de placa de sinalização "Proibido Estacionar".</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_n_046_de_10_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+"O Vereador que a esta subscreve, após ouvido o Plenário, vem Reiterar a Indicação nº 089 de 03 de Julho de 2023, para seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que tome as providências que se fizerem necessárias, junto ao setor competente, que seja realizado o seguinte na Passarela Vereador Flontor Pires da Luz - Zico Doutor localizada na Avenida Dr. João Cataldo Pinto:_x000D_
+_x000D_
+1- Solicito que seja feita a manutenção da iluminação pública e pintura em toda a sua extensão._x000D_
+2- Em conformidade com a Lei N° 662 de 30 de novembro de 2020, solicito que seja cumprido o que determinam os artigos 2º e 3º:_x000D_
+"Art. 2° - O Poder Executivo providenciará a colocação da placa alusiva no Art. 1º desta Lei, bem como sua inauguração." e_x000D_
+"Art. 3º - Fica o Poder Executivo incumbido de afixar uma placa indicativa com os seguintes dizeres: "Passarela sugerida pelo Vereador Nedson Soares de Souza Lima, através da Indicação N° 003 de 13 de março de 2017".</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/indicacao_n_047_de_17_de_novembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que a esta subscreve, após ouvido o Plenário, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que realize estudos e providências necessárias para a manutenção e reforma da Quadra Poliesportiva do bairro Grama, com atenção especial à pintura geral e demais reparos estruturais indispensáveis ao bom uso do equipamento público.</t>
+  </si>
+  <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n_006_de_15_de_dezembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>"O Vereador que esta subscreve, no uso de suas atribuições legais e em conformidade com o Regimento Interno desta Casa, após aprovação do Plenário, vem encaminhar a presente indicação ao Poder Executivo Municipal para que, por meio do órgão competente, seja realizada a instalação de aparelhos de ar-condicionado nas salas de aula e demais ambientes das escolas da rede municipal de ensino, visando proporcionar melhores condições de conforto térmico, aprendizado e bem-estar aos alunos, professores e equipe escolar".</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n_007_de_15_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e em conformidade com o Regimento Interno desta Casa, após aprovação do Plenário, vem encaminhar ao Poder Executivo Municipal, por meio do órgão competente, a seguinte indicação:_x000D_
+"Que seja feita a realização de obras de manilhamento e implantação de rede de esgoto no Bairro Esplanada."</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n_023_de_1_de_dezembro_de_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições conferidas pelo Regimento Interno desta Casa Legislativa, vem indicar ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o setor responsável, que avalie a implantação de uma feira municipal na Praça do Rosário, inicialmente uma vez por mês, preferencialmente aos sábados pela manhã e, diante de bons resultados e ampla participação popular, que a iniciativa passe a ocorrer semanalmente, todos os sábados pela manhã.</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n_024_de_08_de_dezembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que a esta subscreve, no uso de suas atribuições conferidas pelo Regimento Interno desta Casa Legislativa, vem indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente, a imediata limpeza e desobstrução de três bueiros localizados no cruzamento das Ruas Dr. Manoel Cataldo e José Rodrigues Marques, nas proximidades do Supermercado Boa Vista.</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n_025_de_08_de_dezembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica à Ilustríssima Sra. Sonila Zaneti Reis Abrantes, Secretária Municipal de Educação, que avalie a possibilidade de implementar campanhas educativas nas escolas da rede municipal, orientando alunos, pais e toda a comunidade escolar sobre a importância de evitar o uso de fogos de artificio. As ações podem incluir palestras, materiais informativos, rodas de conversa e atividades pedagógicas, promovendo uma comunidade mais consciente, empática e responsável.</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>"O Vereador que a esta subscreve, após ouvido o Plenário, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de destinar um dos tratores pertencentes ao patrimônio municipal para atender às demandas do Conselho do Beija-Flor, localizado na zona rural deste município."</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n_049_de_08_de_dezembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições regimentais e após aprovação em Plenário, vem, respeitosamente apresentar o seguinte Anteprojeto de Lei._x000D_
+"Dispõe sobre a regulamentação do uso do maquinário público do município de Tocantins-MG para fins de prestação de serviços a particulares e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3014</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n_012_de_02_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores que esta subscrevem, no uso de suas atribuições legais e regimentais, após aprovação em Plenário, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal, que seja realizada em regime de urgência, a manutenção do córrego localizado no Bairro Patrimônio, na Rua Orozimbro Dutra, bem como o manilhamento, conforme ilustradas nas fotos anexas.</t>
+  </si>
+  <si>
     <t>2811</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_lei_complementar_011.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_lei_complementar_011.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar N° 070/2022 e dá outras providências." Autoria: Mesa Diretora</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_lei_complementar_012.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_lei_complementar_012.pdf</t>
   </si>
   <si>
     <t>"Cria o Cargo de Assessor Parlamentar, de Provimento em Comissão, na Câmara Municipal de Tocantins-MG".  Autoria: Mesa Diretora</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_lei_complementar_do_legislativo_n_017_-_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_lei_complementar_do_legislativo_n_017_-_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar N° 071/2022 e dá outras providências."</t>
   </si>
   <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Executivo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/projeto_de_lei_complementar_n_030_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Plano de Cargos dos Servidores Públicos do Município de Tocantins e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/projeto_de_lei_complementar_n_037_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 090/2025, que instituiu o código de Posturas do município de Tocantins-MG.” (Art. 165 , letra d) do código de posturas)</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/projeto_de_lei_053_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Lei Complementar nº 021/2007, que dispõe sobre o Regime Jurídico e Plano de Cargos dos Servidores Públicos do Município de TOCANTINS e dá outras providências</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/projeto_de_lei_054_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Cria o cargo de Ouvidor Administrativo da Câmara Municipal de Tocantins nos termos que especifica e dá outras providências.”</t>
+  </si>
+  <si>
     <t>2781</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Executivo Municipal</t>
-[...2 lines deleted...]
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_no_001-2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a restrição do uso de aparelhos eletrônicos pelos servidores da rede municipal de educação, em consonância com a lei federal 15.100/2025 que restringe o uso por alunos. "</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do festival gastronômico e de artesanato municipal estabelecendo condições para recebimento de patrocínios, doações_x000D_
 e pagamento de premiações.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de sobreaviso no âmbito do município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no valor de R$24.052,56 (vinte e quatro mil,cinquenta e dois reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento a que se referem os arts. 68 e 69 da Lei Federal nº 4.320, de 17 de março de 1964, no âmbito da Câmara Municipal de Tocantins - MG.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_lei_006-2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_lei_006-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Fomento através de subvenção econômica e disciplina repasse de recursos à Associação dos Produtores Rurais de Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_lei_numero_007_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_lei_numero_007_2025.pdf</t>
   </si>
   <si>
     <t>Institui normas de Parcelamento do Solo para o Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_numero_008_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_numero_008_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_09.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_09.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_10.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_10.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenção social à Entidade que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_013_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_013_1.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a política municipal de turismo, cria o conselho municipal de turismo (COMTUR) e o fundo municipal de turismo (FUMTUR) do município de Tocantins— MG.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_014_1.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_014_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos servidores públicos municipais, ativos, inativos e pensionistas".</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>Christopher Machado, Washington Luiz Nunes Apolinario</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_do_legislativo_n015_-_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_do_legislativo_n015_-_2025.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Tocantins a "Semana Municipal de Conscientização sobre pré Transtorno Espectro Autista TEA" e dá outras providências."</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>Márcia Cocati</t>
-[...2 lines deleted...]
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_do_legislativo_n_016_de_24_de_marco_de_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_do_legislativo_n_016_de_24_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação pela administração pública de pessoas condenadas pelos crimes da Lei Maria da Penha".</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_lei_n_018_-_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_lei_n_018_-_2025.pdf</t>
   </si>
   <si>
     <t>"Abre crésfiso Especial no palor de R$ 52.000,00 (cinquenta e do13 reais).</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_lei_n_019_-_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_lei_n_019_-_2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3° da Lei n°811/2025"</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_lei_n_020_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_lei_n_020_2025.pdf</t>
   </si>
   <si>
     <t>"Institui normas de urbanismo e edificações para o novo Código de Obras do Município de Tocantins e dá outras providências"</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_lei_n._021_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_lei_n._021_2025.pdf</t>
   </si>
   <si>
     <t>"Declara área de expansão urbana de área rural e dá outras providências".</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_lei_n._022_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_lei_n._022_2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação Fiscal do Município de Tocantins - REFIS e dá outras providências".</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/projeto_de_lei_n._023_2025.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/projeto_de_lei_n._023_2025.pdf</t>
   </si>
   <si>
     <t>" Abre Crédito Especial no valor de R$170.000,00 (cento e setenta mil reais)".</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_lei.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as Diretrizes para a  elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026 e dá outras providências".</t>
   </si>
   <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/projeto_de_lei_n_025_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Fixa o valor para pagamento de obrigações de Pequeno Valor/RPV, decorrentes de decisões judiciais, nos termos do Art. 100, parágrafos 30 e 40 da Constituição Federal."</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/projeto_de_lei_n_026_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Altera O Anexo 1 Da Lei Municipal N° 756/2023, Que Trata Da Relação Dos Cargos De Pessoal Do Saci E Anexo 9 Da Lei N° 756/2023, Que Trata Das Atribuições Dos Cargos E Dá Outras ProsidUcias".</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/projeto_de_lei_n_027_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Abre Crédito Especial no Valor de R$ 670.000,00 as dotações do Município de TOCANTINS."</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/projeto_de_lei_n_028_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Programa Municipal de Educação Ambiental e Desenvolvimento Sustentável "ESCOLA VERDE"</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/projeto_de_lei_029_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o repasse de recurso proveniente de cofinanciamento estadual conforme plano de Serviço nº 4251001348/2024 firmado entre o Fundo Estadual de Assistência Social e o Fundo Municipal de Assistência Social de Tocantins/MG, à Associação de Pais e Amigos dos Excepcionais de Tocantins/MG."</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_n_031_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Tocantins a instalar academias ao ar livre nas Zonas Rurais deste município em terrenos de Propriedade Particular, mediante termo de concessão de uso firmado com o proprietário do imóvel, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2985</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/projeto_de_lei_n_032_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a obrigatoriedade de divulgação da relação de profissionais de saúde, respectivas especialidades e horários de atendimento nas unidades de saúde do Município de Tocantins-MG." , DE AUTORIA DO VEREADOR WASHINGTON LUIZ NUNES APOLINÁRIO</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_de_lei_n_033_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Abre crédito Especial no valor de R$ 12.000,00 (doze mil reais).” (aprovado em 14/07/2025)</t>
+  </si>
+  <si>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a utilização do cordão de girassol com fundo verde como símbolo para a identificação da pessoa com deficiência oculta do Município de Tocantins/MG e dá outras providências.”, DE AUTORIA DO VEREADOR WASHINGTON LUIZ NUNES APOLINÁRIO</t>
+  </si>
+  <si>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/projeto_de_lei_do_legislativo_n_035_2025_4.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Selo Quebra-Cabeça para identificar sociedades empresárias que adotam_x000D_
+medidas de inclusão profissional de pessoa com autismo ou de seus pais, cônjuge ou_x000D_
+responsável legal."</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Miro Enfermeiro, Anderson da Fármacia, Carlinhos da Colônia, Christopher Machado, Dominguinhos, Jorge Brum, Márcia Cocati, Marco Aurélio, Nedinho, Tita, Washington Luiz Nunes Apolinario</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_de_lei_do_legislativo_n_036_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a inclusão, no âmbito das atividades esportivas e recreativas do Município de Tocantins/MG, da prática segura e orientada de soltar papagaios e pipas em áreas apropriadas, e dá outras providências.” de autoria dos vereadores: Claudiomir, Anderson, Carlim, Christopher, Evani, Washington, Jorge, Márcia, Marcos Aurélio, Dominguinhos e Nedson.</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/projeto_de_lei_n_038_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a conceder a subvenção social através do repasse de recursos provenientes dos programas PPI/SERDI e PIPA à Associação dos Pais e Amigos Excepcionais – APAE de Tocantins e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a conceder subvenção social através do repasse de recursos oriundos de Emenda Parlamentar ao Asilo Lar Feliz e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2960</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_n_040_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a conceder subvenção social através do repasse de recursos provenientes de Emenda Parlamentar à Associação de Pais e Amigos dos Excepcionais – APAE de Tocantins e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/projeto_de_lei_041_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a Abertura de Crédito Adicional Suplementar ao Orçamento Geral do Município, em favor do FAPSEM – Fundo de Aposentadoria e Pensão dos Servidores Públicos Municipais de Tocantins, no valor de R$ 3.936,15”.</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/projeto_de_lei_n_42_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o repasse de recursos provenientes de emenda parlamentar ao Esporte Clube Itararé e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/projeto_de_lei_do_legislativo_n_043_2025_3.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa “Adote um Bem Público” no Município de Tocantins/MG e dá outras providências.” DE AUTORIA DOS VEREADORES WASHINGTON LUIZ NUNES APOLINÁRIO E CHRISTOPHER FLORÊNCIO MACHADO.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_044_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Plano Plurianual para o período de 2026/2025.”</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_n_045_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_n_046_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Abre crédito Especial no valor de R$ 220.000,00 (duzentos e vinte mil reais)”.</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_n_047_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Estima a receita e Fixa a Despesa do Município de Tocantins para o exercício financeiro de 2026”.</t>
+  </si>
+  <si>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_lei_n_048_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Vacinação Domiciliar Inclusiva para Pessoas com TEA no Município de Tocantins-MG.” , de autoria do vereador Nedson Soares de Souza Lima.</t>
+  </si>
+  <si>
+    <t>2991</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/projeto_de_lei_050_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências.” DE AUTORIA DO VEREADOR WASHINGTON LUIZ NUNES APOLINÁRIO – RUA PEDRO MOREIRA ALFENAS, CENTRO</t>
+  </si>
+  <si>
+    <t>2992</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/projeto_de_lei_n_051_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências.” DE AUTORIA DO VEREADOR WASHINGTON LUIZ NUNES APOLINÁRIO – AVENIDA IVAN DA ROCHA PINTO, CENTRO.</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/projeto_de_lei_n_052_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>- “Prorroga por um ano o prazo estabelecido no artigo 13 da Lei n° 777/2023.” (escritura dos beneficiários do Decreto Nº 124/2015 do Loteamento Novo Horizonte).</t>
+  </si>
+  <si>
+    <t>2993</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_055_2025_3.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências.”, DE AUTORIA DO VEREADOR CARLOS ROBERTO NASCIMENTO - Rua Suely Ventura Carlos – Vale do Ouro.</t>
+  </si>
+  <si>
+    <t>2994</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_n_056_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece e denomina logradouro público municipal, sob a denominação que menciona, e dá outras providências.” DE AUTORIA DO VEREADOR NEDSON SOARES DE SOUZA LIMA. – Rua Oswaldo Machado Vieira – Grama</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/projeto_de_lei_057_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Anexo I da Lei 757 de 31 de agosto de 2023.” Servidores da composição das Equipes Multidisciplinar).</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/projeto_de_lei_058_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o repasse de recursos provenientes de emenda parlamentar à Associação de Pais e Amigos dos Excepcionais – APAE de Tocantins e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_n_59_2025.pdf</t>
+  </si>
+  <si>
+    <t>– “Altera a redação do Art. 1º da Lei Municipal nº 842, de 03 de dezembro de 2025, para adequar a autorização de repasse de recursos do SERDI e PIPA à variação dos valores estipulados pelos entes federativos.”</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_060_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a realizar repasses financeiros e concede contribuição econômica ao Serviço Autônomo de Água e Esgoto de Tocantins (SAAET) para fins de custeio operacional, com destinação específica para quitação de débitos com a concessionária de energia elétrica; ratifica os repasses já realizados pelo Município de Tocantins ao SAAET nos exercícios de 2023, 2024 e 2025; e dá outras providências.”</t>
+  </si>
+  <si>
     <t>2799</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_001_christopher.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_001_christopher.pdf</t>
   </si>
   <si>
     <t>1.  Enviar relação de todos os imóveis atualmente alugados/locados pela Prefeitura indicando qual o serviço, órgão ou qualquer outra finalidade ligada ao objeto da locação._x000D_
 2. Quais são os valores pagos de cada aluguel, discriminando, individualmente e os nomes dos proprietários dos imóveis alugados/locados pela Prefeitura.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/requerimento_002_christopher.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/requerimento_002_christopher.pdf</t>
   </si>
   <si>
     <t>1) Que nos informe dados atualizados sobre o número de pessoas e crianças com laudos médicos diagnosticadas com Transtorno do Espectro Autista (TEA) na rede pública do município._x000D_
 _x000D_
 2) Caso haja na rede privada, por diferentes categorias médicas, como neuropediatras, psiquiatras e pediatras.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_003.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Christopher Florêncio Machado, Vereador que a este subscreve, vêm respeitosamente à presença de Vossa Excelência e do Colendo Plenário para requerer, nos termos regimentais, que seja encaminhado a Secretaria Municipal de Saúde para conhecimento deste Vereador, dentro do prazo regimental o seguinte pedido de informação no que se segue: _x000D_
 Que nos informe dados atualizados sobre o número de pacientes que estão submetidos a tratamento oncológico na rede pública de saúde do município.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>Tita</t>
-[...2 lines deleted...]
-    <t>https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_02_tita.pdf</t>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_02_tita.pdf</t>
   </si>
   <si>
     <t>Atualmente qual é a forma e valores de pagamento de insalubridade dos Servidores Públicos Municipais por secretarias e departamentos (percentuais).</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_001_de_10_de_marco_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que a este subscreve, vem requerer a Vossa Excelência, após tramitação regimental, que seja encaminhado o presente ao Excelentíssimo Senhor Prefeito Municipal, para o envio a esta Casa de Leis o seguinte pedido de informações que se segue: Atualmente qual é a forma e valores de pagamento de insalubridade dos Servidores Públicos Municipais por secretarias e departamentos (percentuais).</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_001_de_20_de_marco_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a este subscrevem, vêm respeitosamente frente ao Senhor Presidente Washington Luiz Nunes Apolinário juntamente com os Membros da Mesa Diretora requerer o seguinte: _x000D_
+Que seja cumprido o que se pede no Art. 55 do Regimento Interno desta Câmara Municipal de Tocantins - MG no que se refere: _x000D_
+"Art. 55 - Não é permitido ao vereador a apresentação de proposição que guarde identidade ou semelhança com outra já aprovada, ou em tramitação e nem que vise interesse particular seu ou de parentes. "</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_004_de_31_de_marco_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Signatário do presente, Vereador Christopher Florêncio Machado, Membro da Mesa desta Câmara Municipal, nos termos regimentais, requer que seja encaminhado ao Prefeito Municipal Senhor Silas Fortunato de Carvalho, juntamente com a Secretaria competente para conhecimento deste Vereador e dos munícipes, dentro do prazo regimental o seguinte nos termos que se seguem: _x000D_
+Requeiro informações a respeito da Lei Ordinária N° 652 de 09 de julho de 2020 que "Concede de isenção de IPTU aos portadores de neoplasia maligna (câncer)" de autoria do vereador Adriano Aloísio Amaro em especial ao parágrafo único do Art. 3°, ora transcrito: Art. 3° - A isenção do IPTU (Imposto Predial e Territorial Urbano) não desobriga o contribuinte do pagamento de taxas. Parágrafo Único — Fica ainda concedida certa quantia em dinheiro, ao paciente, para lanche ou almoço, durante o tratamento fora do município. Pergunta-se: 1) Já foi concedido algum valor em espécie para o paciente em tratamento.</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_001_de_28_de_abril_de_202.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcos Aurélio de Oliveira, no exercício de suas atribuições legais, vem respeitosamente, apresentar o presente REQUERIMENTO, que após a tramitação regimental, seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Tocantins — MG, para que, por meio do Setor competente, preste as seguintes informações relativas às condenações judiciais e precatórios de responsabilidade do Município: 1°) Qual é a principal causa das condenações judiciais sofridas pelo Município de Tocantins/MG, nos últimos anos? Favor indicar, de forma sintética, os tipos de ações mais frequentes que resultaram em condenações (ex: ações trabalhistas, desapropriações, indenizações por danos, demandas contratuais, etc.); 2°) Montante total atualizado da divida do Município com precatórios judiciais e Requisições de Pequeno Valor - RPV; 3°) Relação nominal e individualizada de todos os precatórios expedidos em face do Município de Tocantins/MG, indicando: Número do processo judicial;</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_005_de_07_de_abril_de_202_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+Christopher Florêncio Machado, vereador que a este subscreve, vem respeitosamente à presença de Vossa Excelência e do Colendo Plenário para requerer, nos termos regimentais, que seja encaminhado ao Senhor Prefeito Municipal juntamente com a Secretaria competente para que envie dentro do prazo regimental o seguinte pedido de informações: A Praça Iraci Teixeira de Siqueira Meio atualmente conta com uma pista de skate, porém, não é viável e nem adequada para prática esportiva. Diante do exposto, o vereador signatário indaga: _x000D_
+2025. _x000D_
+1°) Informar a data do inicio da obra. O valor. Qual foi o técnico responsável ? _x000D_
+2°) Quem executou a obra, se foi a prefeitura ou empresa contratada?</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_001_de_26_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores (a), _x000D_
+_x000D_
+O Vereador que subscreve este requerimento solicita que, na forma regimental e depois de ouvido o Plenário, que o Excelentíssimo Senhor Prefeito Municipal através dos membros da Comissão de Regularização Fundiária nomeada pela Portaria N° 212, de 18 de julho de 2024, encaminhe para esta Casa de Leis as seguintes informações pertinentes ao Programa REURB - Regularização Fundiária Urbana : _x000D_
+1) Caso a primeira etapa do programa já tenha sido concluída, solicitamos que seja informada a quantidade de famílias que já receberam os respectivos títulos de propriedade. _x000D_
+2) Qual é o cronograma atual de atividades do REURB? _x000D_
+3) Há possibilidade que seja estendido o Programa REURB - Regularização Fundiária Urbana para os demais bairros e comunidades rurais que ainda não estão incluído nessa primeira etapa. Caso negativo. Justifica-se.</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_007_de_12_de_maio_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+O Vereador que a este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente a presença de Vossa Excelência requerer, após ouvido o Plenário, que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal de Tocantins/MG que, por meio do Setor competente, encaminhe a esta Casa Legislativa, dentro do prazo regimental as seguintes informações relativas ao Convênio N° 597/2013, referente a obra da pista de skate localizada na Praça Iraci Teixeira de Siqueira Melo, no Loteamento Teixeira de Melo: _x000D_
+1 - Cópia integral do instrumento de convênio no 597/2013; 2 - Órgão concedente dos recursos (Estadual, Federal ou outro); 3 - Objeto, finalidade e valor total do convênio; 4 - Situação atual do convênio (vigente, executado, cancelado, rescindido ou outro); 5 - Relatórios de execução física e financeira; 6 - Comprovação de prestação de contas; 7 - Existência de cláusulas que impeçam ou limite alterações estruturais, demolições ou mudanças.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_002_de_02_de_junho_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+REQUEREMOS, na forma regimental, depois de ouvido o Plenário desta Casa. que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, atra% és do Setor de Vigilância Sanitária e Epidemiologia, que estudem unia destinação ambientalmente correta dos pneus em desusos, que atualmente são descartados na antiga Usina de Reciclagem, conforme demonstra registros fotográficos.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no_007_de_30_de_junho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+"Os Vereadores que a esta subscrevem, após apreciação do Plenário, vêm, respeitosamente, requerer ao Executivo Municipal que providencie a efetivação das medidas previstas na Lei N° 792 de 29 de maio de 2024 que "Institui a Política Municipal do Controle de Natalidade de Cães e Gatos e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n_010_de_07_de_julho_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que subscreve o presente, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer ao Poder Executivo Municipal que providencie o envio à Câmara Municipal de Tocantins-MG uma relação completa e atualizada de todos os servidores públicos municipais, contendo as seguintes informações:_x000D_
+1. Nome completo;_x000D_
+2. Matrícula;_x000D_
+3. Cargo ou função exercida;_x000D_
+4. Tipo de vínculo (efetivo, contratado, comissionado ou estagiário);_x000D_
+5. Secretaria ou setor de lotação;_x000D_
+6. Valor bruto da remuneração mensal;_x000D_
+Sugere-se ainda que as informações sejam apresentadas de forma organizada, separadas por Secretaria ou setor, e, se possível, encaminhadas também em formato digital (Excel ou PDF) para facilitar o acesso e a análise.</t>
+  </si>
+  <si>
+    <t>3037</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_n_007_de_1o_de_setembro_de_2.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que abaixo subscreve, no exercício de suas atribuições legais e regimentais, vem respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, após anuência do Plenário,que por meio do setor competente, preste as seguintes informações:_x000D_
+1) Relação de todos os veículos oficiais (passeio, utilitários, ônibus e caminhões), incluindo os veículos objeto de contratos de locação, contendo: marca, modelo, ano de fabricação, placas e secretaria/departamento vinculado._x000D_
+2) Todos os veículos da frota municipal estão corretamente identificados com placas e adesivados com brasão do município?_x000D_
+3) Existe ato normativo municipal que disponha sobre a utilização de veículos oficiais no âmbito da Prefeitura Municipal?Em caso afirmativo, encaminhar cópia integral da norma ou indicar o meio oficial de acesso. Em caso negativo, informar se há previsão para elaboração e implementação de ato regulamentador sobre a matéria._x000D_
+4) O controle da frota é centralizado?</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_n_008_de_09_de_setembro_de_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que abaixo subscreve, no exercício de suas atribuições legais e regimentais, vem respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, após anuência do Plenário, para que, por meio do setor competente, preste as seguintes informações:_x000D_
+2025._x000D_
+1) Qual é a previsão oficial para a inauguração definitiva do Auditório Municipal;_x000D_
+2) Se já existe programação definida para a utilização do referido espaço após sua Inauguração;_x000D_
+3) Quais os eventuais entraves técnicos, financeiros ou administrativos que ainda possam retardar a entrega da obra à comunidade?</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_011_de_09_de_setembro_de_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que, após aprovação em Plenário, seja oficiado ao SAAET- Serviço Autônomo de Água e Esgoto de Tocantins, solicitando as seguintes informações:_x000D_
+1) O valor mensal pago pelo imóvel atualmente alugado pela Autarquia;_x000D_
+2) A cópia do contrato de locação vigente, especificando prazo, condições e eventuals reajustes;_x000D_
+3) Caso existam aditivos, informar e encaminhar cópia dos mesmos._x000D_
+Sugere-se ainda que as informações sejam apresentadas de forma organizada, separadas por Secretaria ou setor, e, se possível, encaminhadas também em formato digital (Excel ou PDF) para facilitar o acesso e a análise.</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_no_012_de_09_de_setembro_de_2.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que, após aprovação em Plenário, seja oficiado à Secretaria Municipal de Assistência Social, solicitando as seguintes informações:_x000D_
+1) O número total de crianças atualmente atendidas pelo Esporte Clube Itararé;_x000D_
+2) O quantitativo de crianças atendidas, discriminado por modalidade esportiva;_x000D_
+3) A relação de atividades desenvolvidas pelo Clube no âmbito da parceria com o Municipio;_x000D_
+4) Informações sobre o acompanhamento e fiscalização da aplicação dos recursos repassados a título de subvenção social.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_001_de_10_de_novembro_de_.pdf</t>
+  </si>
+  <si>
+    <t>PRESIDENTE_x000D_
+_x000D_
+Senhores Vereadores da Mesa Diretora da Câmara Municipal de Tocantins-MG,_x000D_
+A Comissão de Serviços Públicos Municipais desta Casa Legislativa, no uso de suas atribuições legais e regimentais, vem, respeitosamente, após aprovação plenária, requerer que seja enviado um ofício ao Presidente do Conselho Municipal de Esportes de Tocantins, convidando-o a comparecer a esta Casa em reunião ordinária.</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_013_de_10_de_novembro_de_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+PRESIDENTE_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja oficiado ao Poder Executivo Municipal, para que informe quais servidores estão recebendo valores a título de sobreaviso, especificando os valores pagos e a quantidade de horas realizadas em cada mês, desde a aprovação dessa medida até a presente data.</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_014_de_01_de_dezembro_de_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que sejam prestadas informações referentes no letreiro "Eu Amo Tocantins-MG", instalado na Praça Deputado José Pires da Luz, no bairro Boa Vista._x000D_
+Solicito que sejam informados:_x000D_
+1) O valor total pago pelo letreiro;_x000D_
+2) A empresa responsável pela fabricação e instalação do equipamento; 3) A data exata da instalação;_x000D_
+4) Se o serviço possui garantia e, em caso afirmativo, quais os prazos e condições;_x000D_
+5) Se haverá reparo no equipamento, considerando que o letreiro já apresenta danos com poucos meses de uso.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1087,67 +3216,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_001nedinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_001_tita.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_no_002_tita.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_001_wasgington.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_002_wasgington.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_no_001-2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_001-2025_jorge_brum.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_003-2025_tita.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no_001-2025_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_002-2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no_001-2025_miro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/inidicacao_no003_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no_002_nedinho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_001_christopher.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_001_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no_003_nedinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no002_jorge.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/inidicacao_no_003_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_004_nedinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_004_washington.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_no_003_washington.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_no_002_miro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_no_001_domingunnhos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_002_marcos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_numero_003_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_numero_005_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_numero_006_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_numero_005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_no_002_carlim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_lei_complementar_011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_lei_complementar_012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_lei_complementar_do_legislativo_n_017_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_lei_numero_007_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_numero_008_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_013_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_014_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_do_legislativo_n015_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_do_legislativo_n_016_de_24_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_lei_n_018_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_lei_n_019_-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_lei_n_020_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_lei_n._021_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_lei_n._022_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/projeto_de_lei_n._023_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_001_christopher.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/requerimento_002_christopher.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_02_tita.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_n_001_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_001nedinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_001_tita.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_no_002_tita.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_001_wasgington.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_002_wasgington.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_no_001-2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_001-2025_jorge_brum.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_003-2025_tita.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no_001-2025_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_002-2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no_001-2025_miro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/inidicacao_no003_anderson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no_002_nedinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_001_christopher.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_001_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no_003_nedinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no002_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/inidicacao_no_003_jorge.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_004_nedinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_004_washington.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_no_003_washington.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_no_002_miro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_no_001_domingunnhos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_002_marcos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_numero_003_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_numero_005_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_numero_006_de_06_de_marco_de_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_numero_005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_no_002_carlim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_n_034_de_09_de_fevereiro_de_20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_n_052_de_09_de_fevereiro_de_20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_n_003_de_24_de_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_n_005_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_n_006_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_n_009_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_n_010_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_n_010_de_31_de_marco_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_n_011_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_n_003_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n_005_de_28_de_abril_de_2025..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n_005_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n_005_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n_006_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n_006_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n_011_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n_012_de_14_de_abril_de_2025..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n_012_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n_013_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n_011_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n_012_de_14_de_abril_de_2025..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n_012_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n_013_de_14_de_abril_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n_013_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n_014_de_28_de_abril_de_2025..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n_014_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n_004_de_05_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n_005_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n_007_de_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n_007_de_12_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_n_008_de_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_n_015_de_05_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_n_016_de_12_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_n_007_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_n_007_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_n_008_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_n_008_de_09_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_de_n_008_de_16_de_junho_de_202.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_n_008_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_n_008_de_30_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_n_009_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_n_009_de_02_de_junho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_n_010_de_16_de_junho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_n_010_de_09_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_n_011_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_n_015_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_n_016_de_09_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_n_017_de_09_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_n_018_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_n_018_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_n_019_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_n_019_de_23_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n_021_de_09_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_022_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n_023_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n_023_de_16_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n_003_de_14_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n_011_de_14_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n_012_de_07_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n_013_de_07_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n_020_de_14_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n_025_de_14_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n_015_de_11_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n_016_de_11_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n_021_de_04_de_agosto_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n_021_de_04_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n_021_de_04_de_agosto_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n_026_de_04_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n_027_de_11_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_n_029_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_n_029_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_n_031_de_18_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_n_005_de_15_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_n_010_de_1_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n_010_de_09_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n_023_de_15_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n_024_de_15_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n_025_de_15_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n_026_de_22_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n_032_de_01_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n_033_de_09_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n_034_de_09_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n_035_de_09_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n_036_de_15_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n_037_de_22_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n_038_de_22_de_setembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n_009_de_20_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_n_012_de_10_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_n_013_de_10_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_n_018_de_10_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n_019_de_28_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n_027_de_20_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n_040_de_13_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_n_041_de_13_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_n_042_de__13_de_outubro_de_202.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_n_043_de_20_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_n_044_de_20_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_n_011_de_10_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_n_021_de_03_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_n_022_de_03_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_n_028_de_03_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_n_029_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/indicacao_n_030_de_24_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_n_045_de_10_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_n_046_de_10_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/indicacao_n_047_de_17_de_novembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n_006_de_15_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n_007_de_15_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n_023_de_1_de_dezembro_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n_024_de_08_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n_025_de_08_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n_049_de_08_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n_012_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_lei_complementar_011.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_lei_complementar_012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_lei_complementar_do_legislativo_n_017_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/projeto_de_lei_complementar_n_030_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/projeto_de_lei_complementar_n_037_2025_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/projeto_de_lei_053_2025_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/projeto_de_lei_054_2025_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_lei_numero_007_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_numero_008_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_013_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_014_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_do_legislativo_n015_-_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_do_legislativo_n_016_de_24_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_lei_n_018_-_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_lei_n_019_-_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_lei_n_020_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_lei_n._021_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_lei_n._022_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/projeto_de_lei_n._023_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/projeto_de_lei_n_025_de_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/projeto_de_lei_n_026_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/projeto_de_lei_n_027_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/projeto_de_lei_n_028_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/projeto_de_lei_029_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_n_031_2025_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/projeto_de_lei_n_032_2025_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_de_lei_n_033_2025_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/projeto_de_lei_do_legislativo_n_035_2025_4.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_de_lei_do_legislativo_n_036_2025_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/projeto_de_lei_n_038_2025_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_n_040_2025_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/projeto_de_lei_041_2025_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/projeto_de_lei_n_42_2025_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/projeto_de_lei_do_legislativo_n_043_2025_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_044_2025_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_n_045_2025_2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_n_046_2025_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_n_047_2025_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_lei_n_048_2025_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/projeto_de_lei_050_2025_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/projeto_de_lei_n_051_2025_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/projeto_de_lei_n_052_2025_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_055_2025_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_n_056_2025_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/projeto_de_lei_057_2025_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/projeto_de_lei_058_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_n_59_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_060_2025_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_001_christopher.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/requerimento_002_christopher.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_02_tita.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_001_de_10_de_marco_de_202.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_001_de_20_de_marco_de_202.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_004_de_31_de_marco_de_202.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_001_de_28_de_abril_de_202.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_005_de_07_de_abril_de_202_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_001_de_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_007_de_12_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_002_de_02_de_junho_de_202.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no_007_de_30_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n_010_de_07_de_julho_de_202.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_n_007_de_1o_de_setembro_de_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_n_008_de_09_de_setembro_de_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_011_de_09_de_setembro_de_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_no_012_de_09_de_setembro_de_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_001_de_10_de_novembro_de_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_013_de_10_de_novembro_de_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocantins.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_014_de_01_de_dezembro_de_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H58"/>
+  <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="128.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="170.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1202,77 +3331,77 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
@@ -1332,77 +3461,77 @@
       </c>
       <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
@@ -1436,77 +3565,77 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H12" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>74</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
@@ -1540,207 +3669,207 @@
       </c>
       <c r="G16" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>83</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>92</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H23" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>113</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>114</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
@@ -1800,863 +3929,5309 @@
       </c>
       <c r="G26" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H26" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>128</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>129</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H29" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>141</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>142</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>143</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
+        <v>85</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>151</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H32" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>154</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H33" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>163</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H35" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>166</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D36" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H36" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H37" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>175</v>
       </c>
       <c r="D38" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H38" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>179</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H39" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>183</v>
       </c>
       <c r="D40" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="H40" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="D41" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>160</v>
+        <v>115</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="H42" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>196</v>
       </c>
       <c r="D43" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>200</v>
       </c>
       <c r="D44" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>206</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>79</v>
+        <v>210</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>84</v>
+        <v>214</v>
       </c>
       <c r="D47" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>201</v>
+        <v>32</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>93</v>
+        <v>218</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="H48" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>97</v>
+        <v>222</v>
       </c>
       <c r="D49" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>226</v>
       </c>
       <c r="D50" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="D51" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>109</v>
+        <v>233</v>
       </c>
       <c r="D52" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="H52" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>114</v>
+        <v>236</v>
       </c>
       <c r="D53" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>119</v>
+        <v>239</v>
       </c>
       <c r="D54" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>243</v>
       </c>
       <c r="D55" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H55" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="D56" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>22</v>
+        <v>250</v>
       </c>
       <c r="D57" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="H57" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>26</v>
+        <v>254</v>
       </c>
       <c r="D58" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="H58" t="s">
-        <v>239</v>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>85</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H59" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>201</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>264</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>265</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>80</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H61" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>268</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>269</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>201</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H62" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>272</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>273</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H63" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>276</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>277</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H64" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>280</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>281</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H65" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>285</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>85</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H66" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>289</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>115</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H67" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>292</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>293</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>80</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H68" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>297</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>115</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H69" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>301</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>206</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H70" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>305</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>115</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>307</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>308</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H72" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>311</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>312</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>115</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H73" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>315</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>316</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>201</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H74" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>319</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>320</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>80</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H75" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>322</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>323</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>80</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H76" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>326</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>327</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>201</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H77" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>330</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>331</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>80</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H78" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>334</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>335</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>32</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H79" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>338</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>339</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>32</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H80" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>342</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>343</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>32</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H81" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>346</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>347</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H82" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>350</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>351</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H83" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>354</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>355</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H84" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>358</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>359</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>32</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H85" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>362</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>363</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H86" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>366</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>367</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H87" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>370</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>371</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H88" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>374</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>375</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H89" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>378</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>379</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H90" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>382</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>383</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>201</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H91" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>386</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>387</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>80</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H92" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>390</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>391</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>80</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H93" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>394</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>395</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>32</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H94" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>398</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>399</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H95" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>402</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>403</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>80</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H96" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>406</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>407</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>80</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H97" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>410</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>411</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>32</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H98" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>415</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H99" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>418</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>32</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H101" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>426</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H102" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>429</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>430</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H103" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>432</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>433</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>18</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H104" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>436</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>437</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H105" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>440</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>441</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H106" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>444</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>445</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>94</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H107" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>448</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>449</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>206</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H108" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>451</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>452</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>206</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>115</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H110" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>459</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>460</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>32</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H111" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>463</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>464</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>32</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H112" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>467</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>468</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>32</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H113" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>471</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>472</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>32</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H114" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>475</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>476</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>479</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>480</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>18</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H116" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>483</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>484</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>487</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>488</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H118" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>492</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H119" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>495</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>496</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H120" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>499</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>500</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H121" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>503</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>504</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>85</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H122" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>507</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>508</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>206</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H123" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>511</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>512</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>206</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H124" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>515</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>516</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>80</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H125" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>519</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>520</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>80</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H126" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>523</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>524</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>32</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H127" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>527</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>528</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>18</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H128" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>531</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>532</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H129" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>535</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>536</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H130" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>539</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>540</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H131" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>543</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>544</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H132" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>547</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>548</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>115</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H133" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>551</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>552</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>80</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H134" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>555</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>556</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>80</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H135" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>559</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>560</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>32</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H136" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>563</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>564</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>32</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H137" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>567</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>568</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>32</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H138" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>571</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>572</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H139" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>575</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>576</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H140" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>579</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>580</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H141" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>583</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>584</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>94</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H142" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>587</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>588</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>94</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H143" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>591</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>592</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>80</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H144" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>595</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>596</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>80</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H145" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>599</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>600</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>80</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H146" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>603</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>604</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>32</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H147" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>606</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>607</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H148" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>610</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>611</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>115</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H149" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>65</v>
+      </c>
+      <c r="D150" t="s">
+        <v>615</v>
+      </c>
+      <c r="E150" t="s">
+        <v>616</v>
+      </c>
+      <c r="F150" t="s">
+        <v>617</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>70</v>
+      </c>
+      <c r="D151" t="s">
+        <v>615</v>
+      </c>
+      <c r="E151" t="s">
+        <v>616</v>
+      </c>
+      <c r="F151" t="s">
+        <v>617</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H151" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>623</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>93</v>
+      </c>
+      <c r="D152" t="s">
+        <v>615</v>
+      </c>
+      <c r="E152" t="s">
+        <v>616</v>
+      </c>
+      <c r="F152" t="s">
+        <v>617</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H152" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>626</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>627</v>
+      </c>
+      <c r="D153" t="s">
+        <v>615</v>
+      </c>
+      <c r="E153" t="s">
+        <v>616</v>
+      </c>
+      <c r="F153" t="s">
+        <v>628</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H153" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>631</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>632</v>
+      </c>
+      <c r="D154" t="s">
+        <v>615</v>
+      </c>
+      <c r="E154" t="s">
+        <v>616</v>
+      </c>
+      <c r="F154" t="s">
+        <v>628</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H154" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>635</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>636</v>
+      </c>
+      <c r="D155" t="s">
+        <v>615</v>
+      </c>
+      <c r="E155" t="s">
+        <v>616</v>
+      </c>
+      <c r="F155" t="s">
+        <v>628</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H155" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>639</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>159</v>
+      </c>
+      <c r="D156" t="s">
+        <v>615</v>
+      </c>
+      <c r="E156" t="s">
+        <v>616</v>
+      </c>
+      <c r="F156" t="s">
+        <v>617</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H156" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>642</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>643</v>
+      </c>
+      <c r="E157" t="s">
+        <v>644</v>
+      </c>
+      <c r="F157" t="s">
+        <v>628</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H157" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>647</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>22</v>
+      </c>
+      <c r="D158" t="s">
+        <v>643</v>
+      </c>
+      <c r="E158" t="s">
+        <v>644</v>
+      </c>
+      <c r="F158" t="s">
+        <v>628</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H158" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>650</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>27</v>
+      </c>
+      <c r="D159" t="s">
+        <v>643</v>
+      </c>
+      <c r="E159" t="s">
+        <v>644</v>
+      </c>
+      <c r="F159" t="s">
+        <v>628</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H159" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>653</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>31</v>
+      </c>
+      <c r="D160" t="s">
+        <v>643</v>
+      </c>
+      <c r="E160" t="s">
+        <v>644</v>
+      </c>
+      <c r="F160" t="s">
+        <v>628</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H160" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>656</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161" t="s">
+        <v>643</v>
+      </c>
+      <c r="E161" t="s">
+        <v>644</v>
+      </c>
+      <c r="F161" t="s">
+        <v>617</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H161" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>659</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162" t="s">
+        <v>643</v>
+      </c>
+      <c r="E162" t="s">
+        <v>644</v>
+      </c>
+      <c r="F162" t="s">
+        <v>628</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H162" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>662</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>46</v>
+      </c>
+      <c r="D163" t="s">
+        <v>643</v>
+      </c>
+      <c r="E163" t="s">
+        <v>644</v>
+      </c>
+      <c r="F163" t="s">
+        <v>628</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H163" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>665</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>51</v>
+      </c>
+      <c r="D164" t="s">
+        <v>643</v>
+      </c>
+      <c r="E164" t="s">
+        <v>644</v>
+      </c>
+      <c r="F164" t="s">
+        <v>628</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H164" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>668</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>55</v>
+      </c>
+      <c r="D165" t="s">
+        <v>643</v>
+      </c>
+      <c r="E165" t="s">
+        <v>644</v>
+      </c>
+      <c r="F165" t="s">
+        <v>628</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H165" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>671</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>60</v>
+      </c>
+      <c r="D166" t="s">
+        <v>643</v>
+      </c>
+      <c r="E166" t="s">
+        <v>644</v>
+      </c>
+      <c r="F166" t="s">
+        <v>628</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H166" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>674</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>74</v>
+      </c>
+      <c r="D167" t="s">
+        <v>643</v>
+      </c>
+      <c r="E167" t="s">
+        <v>644</v>
+      </c>
+      <c r="F167" t="s">
+        <v>628</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H167" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>677</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>79</v>
+      </c>
+      <c r="D168" t="s">
+        <v>643</v>
+      </c>
+      <c r="E168" t="s">
+        <v>644</v>
+      </c>
+      <c r="F168" t="s">
+        <v>628</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H168" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>680</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>84</v>
+      </c>
+      <c r="D169" t="s">
+        <v>643</v>
+      </c>
+      <c r="E169" t="s">
+        <v>644</v>
+      </c>
+      <c r="F169" t="s">
+        <v>681</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H169" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>684</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>89</v>
+      </c>
+      <c r="D170" t="s">
+        <v>643</v>
+      </c>
+      <c r="E170" t="s">
+        <v>644</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H170" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>687</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>98</v>
+      </c>
+      <c r="D171" t="s">
+        <v>643</v>
+      </c>
+      <c r="E171" t="s">
+        <v>644</v>
+      </c>
+      <c r="F171" t="s">
+        <v>628</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H171" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>690</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>102</v>
+      </c>
+      <c r="D172" t="s">
+        <v>643</v>
+      </c>
+      <c r="E172" t="s">
+        <v>644</v>
+      </c>
+      <c r="F172" t="s">
+        <v>628</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H172" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>693</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>106</v>
+      </c>
+      <c r="D173" t="s">
+        <v>643</v>
+      </c>
+      <c r="E173" t="s">
+        <v>644</v>
+      </c>
+      <c r="F173" t="s">
+        <v>628</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H173" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>696</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>110</v>
+      </c>
+      <c r="D174" t="s">
+        <v>643</v>
+      </c>
+      <c r="E174" t="s">
+        <v>644</v>
+      </c>
+      <c r="F174" t="s">
+        <v>628</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H174" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>699</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>114</v>
+      </c>
+      <c r="D175" t="s">
+        <v>643</v>
+      </c>
+      <c r="E175" t="s">
+        <v>644</v>
+      </c>
+      <c r="F175" t="s">
+        <v>628</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H175" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>702</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>119</v>
+      </c>
+      <c r="D176" t="s">
+        <v>643</v>
+      </c>
+      <c r="E176" t="s">
+        <v>644</v>
+      </c>
+      <c r="F176" t="s">
+        <v>628</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H176" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>705</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>124</v>
+      </c>
+      <c r="D177" t="s">
+        <v>643</v>
+      </c>
+      <c r="E177" t="s">
+        <v>644</v>
+      </c>
+      <c r="F177" t="s">
+        <v>628</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H177" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>708</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>129</v>
+      </c>
+      <c r="D178" t="s">
+        <v>643</v>
+      </c>
+      <c r="E178" t="s">
+        <v>644</v>
+      </c>
+      <c r="F178" t="s">
+        <v>628</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H178" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>711</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>134</v>
+      </c>
+      <c r="D179" t="s">
+        <v>643</v>
+      </c>
+      <c r="E179" t="s">
+        <v>644</v>
+      </c>
+      <c r="F179" t="s">
+        <v>628</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H179" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>714</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>138</v>
+      </c>
+      <c r="D180" t="s">
+        <v>643</v>
+      </c>
+      <c r="E180" t="s">
+        <v>644</v>
+      </c>
+      <c r="F180" t="s">
+        <v>628</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H180" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>717</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>142</v>
+      </c>
+      <c r="D181" t="s">
+        <v>643</v>
+      </c>
+      <c r="E181" t="s">
+        <v>644</v>
+      </c>
+      <c r="F181" t="s">
+        <v>80</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H181" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>720</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>147</v>
+      </c>
+      <c r="D182" t="s">
+        <v>643</v>
+      </c>
+      <c r="E182" t="s">
+        <v>644</v>
+      </c>
+      <c r="F182" t="s">
+        <v>628</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H182" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>723</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>724</v>
+      </c>
+      <c r="D183" t="s">
+        <v>643</v>
+      </c>
+      <c r="E183" t="s">
+        <v>644</v>
+      </c>
+      <c r="F183" t="s">
+        <v>628</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H183" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>727</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>728</v>
+      </c>
+      <c r="D184" t="s">
+        <v>643</v>
+      </c>
+      <c r="E184" t="s">
+        <v>644</v>
+      </c>
+      <c r="F184" t="s">
+        <v>32</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H184" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>731</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>732</v>
+      </c>
+      <c r="D185" t="s">
+        <v>643</v>
+      </c>
+      <c r="E185" t="s">
+        <v>644</v>
+      </c>
+      <c r="F185" t="s">
+        <v>628</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H185" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>735</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>151</v>
+      </c>
+      <c r="D186" t="s">
+        <v>643</v>
+      </c>
+      <c r="E186" t="s">
+        <v>644</v>
+      </c>
+      <c r="F186" t="s">
+        <v>32</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H186" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>737</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>738</v>
+      </c>
+      <c r="D187" t="s">
+        <v>643</v>
+      </c>
+      <c r="E187" t="s">
+        <v>644</v>
+      </c>
+      <c r="F187" t="s">
+        <v>32</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H187" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>741</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>742</v>
+      </c>
+      <c r="D188" t="s">
+        <v>643</v>
+      </c>
+      <c r="E188" t="s">
+        <v>644</v>
+      </c>
+      <c r="F188" t="s">
+        <v>743</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H188" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>746</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>636</v>
+      </c>
+      <c r="D189" t="s">
+        <v>643</v>
+      </c>
+      <c r="E189" t="s">
+        <v>644</v>
+      </c>
+      <c r="F189" t="s">
+        <v>628</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H189" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>749</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>750</v>
+      </c>
+      <c r="D190" t="s">
+        <v>643</v>
+      </c>
+      <c r="E190" t="s">
+        <v>644</v>
+      </c>
+      <c r="F190" t="s">
+        <v>628</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H190" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>752</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>753</v>
+      </c>
+      <c r="D191" t="s">
+        <v>643</v>
+      </c>
+      <c r="E191" t="s">
+        <v>644</v>
+      </c>
+      <c r="F191" t="s">
+        <v>628</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H191" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>756</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>757</v>
+      </c>
+      <c r="D192" t="s">
+        <v>643</v>
+      </c>
+      <c r="E192" t="s">
+        <v>644</v>
+      </c>
+      <c r="F192" t="s">
+        <v>628</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H192" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>760</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>761</v>
+      </c>
+      <c r="D193" t="s">
+        <v>643</v>
+      </c>
+      <c r="E193" t="s">
+        <v>644</v>
+      </c>
+      <c r="F193" t="s">
+        <v>628</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H193" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>764</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>765</v>
+      </c>
+      <c r="D194" t="s">
+        <v>643</v>
+      </c>
+      <c r="E194" t="s">
+        <v>644</v>
+      </c>
+      <c r="F194" t="s">
+        <v>681</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H194" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>768</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>769</v>
+      </c>
+      <c r="D195" t="s">
+        <v>643</v>
+      </c>
+      <c r="E195" t="s">
+        <v>644</v>
+      </c>
+      <c r="F195" t="s">
+        <v>628</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H195" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>772</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>773</v>
+      </c>
+      <c r="D196" t="s">
+        <v>643</v>
+      </c>
+      <c r="E196" t="s">
+        <v>644</v>
+      </c>
+      <c r="F196" t="s">
+        <v>628</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H196" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>776</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>777</v>
+      </c>
+      <c r="D197" t="s">
+        <v>643</v>
+      </c>
+      <c r="E197" t="s">
+        <v>644</v>
+      </c>
+      <c r="F197" t="s">
+        <v>628</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H197" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>780</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>781</v>
+      </c>
+      <c r="D198" t="s">
+        <v>643</v>
+      </c>
+      <c r="E198" t="s">
+        <v>644</v>
+      </c>
+      <c r="F198" t="s">
+        <v>628</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H198" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>784</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>785</v>
+      </c>
+      <c r="D199" t="s">
+        <v>643</v>
+      </c>
+      <c r="E199" t="s">
+        <v>644</v>
+      </c>
+      <c r="F199" t="s">
+        <v>18</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H199" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>788</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>789</v>
+      </c>
+      <c r="D200" t="s">
+        <v>643</v>
+      </c>
+      <c r="E200" t="s">
+        <v>644</v>
+      </c>
+      <c r="F200" t="s">
+        <v>32</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H200" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>792</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>793</v>
+      </c>
+      <c r="D201" t="s">
+        <v>643</v>
+      </c>
+      <c r="E201" t="s">
+        <v>644</v>
+      </c>
+      <c r="F201" t="s">
+        <v>32</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H201" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>796</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>155</v>
+      </c>
+      <c r="D202" t="s">
+        <v>643</v>
+      </c>
+      <c r="E202" t="s">
+        <v>644</v>
+      </c>
+      <c r="F202" t="s">
+        <v>628</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H202" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>799</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>163</v>
+      </c>
+      <c r="D203" t="s">
+        <v>643</v>
+      </c>
+      <c r="E203" t="s">
+        <v>644</v>
+      </c>
+      <c r="F203" t="s">
+        <v>85</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H203" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>802</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>167</v>
+      </c>
+      <c r="D204" t="s">
+        <v>643</v>
+      </c>
+      <c r="E204" t="s">
+        <v>644</v>
+      </c>
+      <c r="F204" t="s">
+        <v>18</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H204" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>805</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>171</v>
+      </c>
+      <c r="D205" t="s">
+        <v>643</v>
+      </c>
+      <c r="E205" t="s">
+        <v>644</v>
+      </c>
+      <c r="F205" t="s">
+        <v>628</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H205" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>808</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>175</v>
+      </c>
+      <c r="D206" t="s">
+        <v>643</v>
+      </c>
+      <c r="E206" t="s">
+        <v>644</v>
+      </c>
+      <c r="F206" t="s">
+        <v>628</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H206" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>811</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>179</v>
+      </c>
+      <c r="D207" t="s">
+        <v>643</v>
+      </c>
+      <c r="E207" t="s">
+        <v>644</v>
+      </c>
+      <c r="F207" t="s">
+        <v>628</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H207" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>814</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>183</v>
+      </c>
+      <c r="D208" t="s">
+        <v>643</v>
+      </c>
+      <c r="E208" t="s">
+        <v>644</v>
+      </c>
+      <c r="F208" t="s">
+        <v>628</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H208" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>817</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>818</v>
+      </c>
+      <c r="E209" t="s">
+        <v>819</v>
+      </c>
+      <c r="F209" t="s">
+        <v>80</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H209" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>822</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>22</v>
+      </c>
+      <c r="D210" t="s">
+        <v>818</v>
+      </c>
+      <c r="E210" t="s">
+        <v>819</v>
+      </c>
+      <c r="F210" t="s">
+        <v>80</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H210" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>825</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>27</v>
+      </c>
+      <c r="D211" t="s">
+        <v>818</v>
+      </c>
+      <c r="E211" t="s">
+        <v>819</v>
+      </c>
+      <c r="F211" t="s">
+        <v>80</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H211" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>828</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>31</v>
+      </c>
+      <c r="D212" t="s">
+        <v>818</v>
+      </c>
+      <c r="E212" t="s">
+        <v>819</v>
+      </c>
+      <c r="F212" t="s">
+        <v>201</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H212" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>831</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>36</v>
+      </c>
+      <c r="D213" t="s">
+        <v>818</v>
+      </c>
+      <c r="E213" t="s">
+        <v>819</v>
+      </c>
+      <c r="F213" t="s">
+        <v>201</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H213" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>834</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>41</v>
+      </c>
+      <c r="D214" t="s">
+        <v>818</v>
+      </c>
+      <c r="E214" t="s">
+        <v>819</v>
+      </c>
+      <c r="F214" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H214" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>837</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>46</v>
+      </c>
+      <c r="D215" t="s">
+        <v>818</v>
+      </c>
+      <c r="E215" t="s">
+        <v>819</v>
+      </c>
+      <c r="F215" t="s">
+        <v>80</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H215" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>840</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>51</v>
+      </c>
+      <c r="D216" t="s">
+        <v>818</v>
+      </c>
+      <c r="E216" t="s">
+        <v>819</v>
+      </c>
+      <c r="F216" t="s">
+        <v>206</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H216" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>843</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>55</v>
+      </c>
+      <c r="D217" t="s">
+        <v>818</v>
+      </c>
+      <c r="E217" t="s">
+        <v>819</v>
+      </c>
+      <c r="F217" t="s">
+        <v>80</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H217" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>846</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>60</v>
+      </c>
+      <c r="D218" t="s">
+        <v>818</v>
+      </c>
+      <c r="E218" t="s">
+        <v>819</v>
+      </c>
+      <c r="F218" t="s">
+        <v>32</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H218" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>849</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>65</v>
+      </c>
+      <c r="D219" t="s">
+        <v>818</v>
+      </c>
+      <c r="E219" t="s">
+        <v>819</v>
+      </c>
+      <c r="F219" t="s">
+        <v>80</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H219" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>852</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>70</v>
+      </c>
+      <c r="D220" t="s">
+        <v>818</v>
+      </c>
+      <c r="E220" t="s">
+        <v>819</v>
+      </c>
+      <c r="F220" t="s">
+        <v>201</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H220" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>855</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>74</v>
+      </c>
+      <c r="D221" t="s">
+        <v>818</v>
+      </c>
+      <c r="E221" t="s">
+        <v>819</v>
+      </c>
+      <c r="F221" t="s">
+        <v>18</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H221" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>858</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>79</v>
+      </c>
+      <c r="D222" t="s">
+        <v>818</v>
+      </c>
+      <c r="E222" t="s">
+        <v>819</v>
+      </c>
+      <c r="F222" t="s">
+        <v>80</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H222" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>861</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>84</v>
+      </c>
+      <c r="D223" t="s">
+        <v>818</v>
+      </c>
+      <c r="E223" t="s">
+        <v>819</v>
+      </c>
+      <c r="F223" t="s">
+        <v>206</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H223" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>864</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>89</v>
+      </c>
+      <c r="D224" t="s">
+        <v>818</v>
+      </c>
+      <c r="E224" t="s">
+        <v>819</v>
+      </c>
+      <c r="F224" t="s">
+        <v>206</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H224" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>867</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>93</v>
+      </c>
+      <c r="D225" t="s">
+        <v>818</v>
+      </c>
+      <c r="E225" t="s">
+        <v>819</v>
+      </c>
+      <c r="F225" t="s">
+        <v>80</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H225" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>870</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>98</v>
+      </c>
+      <c r="D226" t="s">
+        <v>818</v>
+      </c>
+      <c r="E226" t="s">
+        <v>819</v>
+      </c>
+      <c r="F226" t="s">
+        <v>80</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H226" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>873</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>102</v>
+      </c>
+      <c r="D227" t="s">
+        <v>818</v>
+      </c>
+      <c r="E227" t="s">
+        <v>819</v>
+      </c>
+      <c r="F227" t="s">
+        <v>18</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H227" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>876</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>106</v>
+      </c>
+      <c r="D228" t="s">
+        <v>818</v>
+      </c>
+      <c r="E228" t="s">
+        <v>819</v>
+      </c>
+      <c r="F228" t="s">
+        <v>80</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H228" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>879</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>110</v>
+      </c>
+      <c r="D229" t="s">
+        <v>818</v>
+      </c>
+      <c r="E229" t="s">
+        <v>819</v>
+      </c>
+      <c r="F229" t="s">
+        <v>80</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H229" t="s">
+        <v>881</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2674,50 +9249,221 @@
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>